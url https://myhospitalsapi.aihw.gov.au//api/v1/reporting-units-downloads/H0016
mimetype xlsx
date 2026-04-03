--- v0 (2025-11-04)
+++ v1 (2026-04-03)
@@ -1,215 +1,177 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="TOC" sheetId="1" r:id="rId2"/>
-[...2 lines deleted...]
-    <sheet name="Tab 3" sheetId="4" r:id="rId5"/>
+    <sheet name="TOC" sheetId="1" r:id="rId3"/>
+    <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
+    <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
+    <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$11:$I$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Tab 2'!$1:$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tab 2'!$A$21:$F$21</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Tab 3'!$1:$1</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$11:$I$11</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tab 2'!$A$21:$F$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Tab 3'!$A$9:$E$9</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="416" uniqueCount="74">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>www.aihw.gov.au</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Hospital: Sacred Heart Health Service</t>
   </si>
   <si>
-    <t>Data as of: Thursday, October 2, 2025, version: 2025100201</t>
+    <t>Data as of: Tuesday, March 17, 2026, version: 2026031701</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Tab 1</t>
-  </si>
-[...36 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Healthcare-associated </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Staphylococcus aureus</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>S. aureus</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>) bloodstream infections</t>
     </r>
   </si>
   <si>
     <t>Time period</t>
   </si>
   <si>
     <t>Patient cohort</t>
   </si>
   <si>
     <r>
       <rPr>
@@ -279,51 +241,51 @@
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>S. aureus</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> divided by the total number of patient days under surveillance (x 10,000).</t>
     </r>
   </si>
   <si>
     <t>Explanatory notes</t>
   </si>
   <si>
-    <t>NA   Data not available.</t>
+    <t>NA Data not available.</t>
   </si>
   <si>
     <t>Note on ACT 2022-23 data: With the implementation of the Digital Health Record in early November 2022, processes for the collection and collation of health service data are still under development. ACT Health reported the SAB data that's currently available to meet the reporting obligation to RoGS.</t>
   </si>
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Unit of measure</t>
   </si>
   <si>
     <t>Data value</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Proxy reporting</t>
   </si>
   <si>
     <t>Peer data value</t>
   </si>
   <si>
     <t>Number of cases of healthcare-associated Staphylococcus aureus bloodstream infection</t>
   </si>
@@ -342,86 +304,51 @@
   <si>
     <t>2012–13</t>
   </si>
   <si>
     <t>2013–14</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Number of patient days under infection surveillance</t>
   </si>
   <si>
     <t>days</t>
   </si>
   <si>
     <t>Rate of healthcare-associated Staphylococcus aureus bloodstream infection</t>
   </si>
   <si>
     <t>cases per 10,000</t>
   </si>
   <si>
     <t>Not peered</t>
   </si>
   <si>
-    <r>
-[...34 lines deleted...]
-    </r>
+    <t>stays</t>
   </si>
   <si>
     <r>
       <rPr>
         <u val="single"/>
         <sz val="10"/>
         <color rgb="FF0000FF"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Healthcare-associated </t>
     </r>
     <r>
       <rPr>
         <i/>
         <u val="single"/>
         <sz val="10"/>
         <color rgb="FF0000FF"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Staphylococcus aureus</t>
     </r>
     <r>
       <rPr>
@@ -434,53 +361,50 @@
       <t xml:space="preserve"> (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <u val="single"/>
         <sz val="10"/>
         <color rgb="FF0000FF"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>S. aureus</t>
     </r>
     <r>
       <rPr>
         <u val="single"/>
         <sz val="10"/>
         <color rgb="FF0000FF"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>) bloodstream infections</t>
     </r>
   </si>
   <si>
-    <t>stays</t>
-[...1 lines deleted...]
-  <si>
     <t>Number of stays</t>
   </si>
   <si>
     <t>Childbirth</t>
   </si>
   <si>
     <t>A stay in hospital, termed patient admission, represents a new episode of care.</t>
   </si>
   <si>
     <t>Admissions are presented in the following categories:</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Childbirth</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
@@ -620,495 +544,476 @@
       <t xml:space="preserve"> – defined as stays that have a palliative care type</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Other subacute and non-acute care</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> – defined as stays that have a geriatric evaluation and management, psychogeriatric or maintenance care type.</t>
     </r>
   </si>
   <si>
-    <t>&lt;5   If an admissions count is less than five but greater than zero the value is marked as '&lt;5' and is excluded from the total count.</t>
+    <t>&lt;5 If an admissions count is less than five but greater than zero the value is marked as '&lt;5' and is excluded from the total count.</t>
   </si>
   <si>
     <t>Number of admissions to hospital</t>
   </si>
   <si>
     <t>2014–15</t>
   </si>
   <si>
     <t>Medical (emergency)</t>
   </si>
   <si>
     <t>Medical (non-emergency)</t>
   </si>
   <si>
     <t>&lt;5</t>
   </si>
   <si>
     <t>Mental health</t>
   </si>
   <si>
     <t>Other acute (emergency)</t>
   </si>
   <si>
     <t>Other acute (non-emergency)</t>
   </si>
   <si>
     <t>Other subacute and non-acute</t>
   </si>
   <si>
     <t>Palliative</t>
   </si>
   <si>
     <t>Rehabilitation</t>
   </si>
   <si>
     <t>Surgical (emergency)</t>
   </si>
   <si>
     <t>Surgical (non-emergency)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Tab 2</t>
-  </si>
-[...36 lines deleted...]
-    </r>
   </si>
   <si>
     <t>2017–18</t>
   </si>
   <si>
     <t>Specialised services</t>
   </si>
   <si>
     <t>Domiciliary care service</t>
   </si>
   <si>
     <t xml:space="preserve">A specialised service unit is a facility or unit dedicated to the treatment or care of patients with particular conditions or characteristics, such as an intensive care unit. Information about services provided by a particular hospital is intended as a general guide only. There is the potential for some omissions or errors in this information and readers should contact a hospital directly for the latest advice on services available. </t>
   </si>
   <si>
     <t>Number of specialised service units</t>
   </si>
   <si>
     <t>Number of units</t>
   </si>
   <si>
     <t>Hospice care unit</t>
   </si>
   <si>
     <t>Rehabilitation unit</t>
   </si>
   <si>
     <t>Tab 3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="177" formatCode="#,##0.00"/>
     <numFmt numFmtId="178" formatCode="#,##0"/>
   </numFmts>
-  <fonts count="15">
+  <fonts count="18">
     <font>
       <sz val="10"/>
       <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <u val="single"/>
+      <sz val="10"/>
+      <color rgb="FF0000FF"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <u val="single"/>
-[...1 lines deleted...]
-      <color rgb="FF0000FF"/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
+      <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
-      <name val="Arial"/>
-[...6 lines deleted...]
-      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <u val="single"/>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="3">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.149959996342659"/>
-[...11 lines deleted...]
-        <fgColor theme="0" tint="-0.14993000030517578"/>
+        <fgColor rgb="FFD9D9D9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
     </border>
   </borders>
-  <cellStyleXfs count="20">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
+      <alignment/>
+      <protection/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" quotePrefix="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" quotePrefix="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" quotePrefix="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" quotePrefix="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+      <protection/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+      <protection/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...95 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="6">
-[...5 lines deleted...]
-    <cellStyle name="Comma [0]" xfId="19"/>
+  <cellStyles count="7">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
+    <cellStyle name="Currency" xfId="2" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="3" builtinId="7"/>
+    <cellStyle name="Comma" xfId="4" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="5" builtinId="6"/>
+    <cellStyle name="Hyperlink" xfId="6" builtinId="8"/>
   </cellStyles>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
       <rgbColor rgb="00008080"/>
@@ -1134,3169 +1039,3212 @@
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Picture 1"/>
+        <xdr:cNvPr id="1" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f477b2be-627b-4769-89fb-22ac359084c7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
-        <a:ln w="9525" cmpd="sng">
+        <a:noFill/>
+        <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Picture 2"/>
+        <xdr:cNvPr id="1" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a3cca1aa-11d3-428d-9702-441e2f199ed8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
-        <a:ln w="9525" cmpd="sng">
+        <a:noFill/>
+        <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 4"/>
+        <xdr:cNvPr id="2" name="Picture 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2a73c445-4617-4cff-aa3a-c9e9f98b2202}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
-        <a:ln w="9525" cmpd="sng">
+        <a:noFill/>
+        <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...4 lines deleted...]
-    </xdr:to>
+    <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 6"/>
+        <xdr:cNvPr id="3" name="Picture 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0a77d869-9ed1-4208-bb1e-5ce10316539f}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
-        <a:ln w="9525" cmpd="sng">
+        <a:noFill/>
+        <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...4 lines deleted...]
-    </xdr:to>
+    <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 8"/>
+        <xdr:cNvPr id="4" name="Picture 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ea166b2-aea5-47c2-a8dc-4ccb98adae21}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
-        <a:ln w="9525" cmpd="sng">
+        <a:noFill/>
+        <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Picture 1"/>
+        <xdr:cNvPr id="1" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{280e592c-979a-4e33-84b8-8313049d50b6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
-        <a:ln w="9525" cmpd="sng">
+        <a:noFill/>
+        <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...4 lines deleted...]
-    </xdr:to>
+    <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 3"/>
+        <xdr:cNvPr id="2" name="Picture 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26f3c03e-5797-4400-b311-345cd28e1e97}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
-        <a:ln w="9525" cmpd="sng">
+        <a:noFill/>
+        <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...4 lines deleted...]
-    </xdr:to>
+    <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 5"/>
+        <xdr:cNvPr id="3" name="Picture 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{aa3ca1f6-9bd6-49c2-ad13-975a890f3278}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
-        <a:ln w="9525" cmpd="sng">
+        <a:noFill/>
+        <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Picture 1"/>
+        <xdr:cNvPr id="1" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15f5e3d7-dcca-4104-812d-3526a83bc66f}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
-        <a:ln w="9525" cmpd="sng">
+        <a:noFill/>
+        <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <dimension ref="A2:B11"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB608AEC-12D0-44E9-AFE8-C98680C9B9A9}">
+  <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
-      <selection pane="topLeft" activeCell="B29" sqref="B29"/>
+      <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="19.142857142857142" style="11" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.857142857142858" style="11"/>
+    <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
+    <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
+    <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:2" ht="20.25" customHeight="1">
-      <c r="A3" s="3" t="s">
+      <c r="A3" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3"/>
     </row>
     <row r="4" spans="1:2" s="4" customFormat="1" ht="14" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5"/>
     </row>
     <row r="5" spans="1:2" ht="18.75" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="6"/>
     </row>
-    <row r="6" spans="1:2" ht="11.25">
-[...4 lines deleted...]
-      <c r="A7" s="9" t="s">
+    <row r="6" spans="1:2" ht="10">
+      <c r="A6" s="8"/>
+      <c r="B6" s="8"/>
+    </row>
+    <row r="7" spans="1:2" s="9" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A7" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="9" t="s">
+      <c r="B7" s="10" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:2" s="8" customFormat="1" ht="12.75">
+    <row r="8" spans="1:2" s="9" customFormat="1" ht="12.5">
       <c r="A8" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="32" t="s">
+      <c r="B8" s="33" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" s="9" customFormat="1" ht="12.5">
+      <c r="A9" s="39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="40" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="9" spans="1:2" s="8" customFormat="1" ht="12.75">
-      <c r="A9" s="8" t="s">
+    <row r="10" spans="1:2" s="9" customFormat="1" ht="12.5">
+      <c r="A10" s="39" t="s">
+        <v>73</v>
+      </c>
+      <c r="B10" s="40" t="s">
         <v>66</v>
       </c>
-      <c r="B9" s="10" t="s">
-[...377 lines deleted...]
-    <row r="377" s="8" customFormat="1" ht="12.75"/>
+    </row>
+    <row r="11" s="9" customFormat="1" ht="12.5"/>
+    <row r="12" s="9" customFormat="1" ht="12.5"/>
+    <row r="13" s="9" customFormat="1" ht="12.5"/>
+    <row r="14" s="9" customFormat="1" ht="12.5"/>
+    <row r="15" s="9" customFormat="1" ht="12.5"/>
+    <row r="16" s="9" customFormat="1" ht="12.5"/>
+    <row r="17" s="9" customFormat="1" ht="12.5"/>
+    <row r="18" s="9" customFormat="1" ht="12.5"/>
+    <row r="19" s="9" customFormat="1" ht="12.5"/>
+    <row r="20" s="9" customFormat="1" ht="12.5"/>
+    <row r="21" s="9" customFormat="1" ht="12.5"/>
+    <row r="22" s="9" customFormat="1" ht="12.5"/>
+    <row r="23" s="9" customFormat="1" ht="12.5"/>
+    <row r="24" s="9" customFormat="1" ht="12.5"/>
+    <row r="25" s="9" customFormat="1" ht="12.5"/>
+    <row r="26" s="9" customFormat="1" ht="12.5"/>
+    <row r="27" s="9" customFormat="1" ht="12.5"/>
+    <row r="28" s="9" customFormat="1" ht="12.5"/>
+    <row r="29" s="9" customFormat="1" ht="12.5"/>
+    <row r="30" s="9" customFormat="1" ht="12.5"/>
+    <row r="31" s="9" customFormat="1" ht="12.5"/>
+    <row r="32" s="9" customFormat="1" ht="12.5"/>
+    <row r="33" s="9" customFormat="1" ht="12.5"/>
+    <row r="34" s="9" customFormat="1" ht="12.5"/>
+    <row r="35" s="9" customFormat="1" ht="12.5"/>
+    <row r="36" s="9" customFormat="1" ht="12.5"/>
+    <row r="37" s="9" customFormat="1" ht="12.5"/>
+    <row r="38" s="9" customFormat="1" ht="12.5"/>
+    <row r="39" s="9" customFormat="1" ht="12.5"/>
+    <row r="40" s="9" customFormat="1" ht="12.5"/>
+    <row r="41" s="9" customFormat="1" ht="12.5"/>
+    <row r="42" s="9" customFormat="1" ht="12.5"/>
+    <row r="43" s="9" customFormat="1" ht="12.5"/>
+    <row r="44" s="9" customFormat="1" ht="12.5"/>
+    <row r="45" s="9" customFormat="1" ht="12.5"/>
+    <row r="46" s="9" customFormat="1" ht="12.5"/>
+    <row r="47" s="9" customFormat="1" ht="12.5"/>
+    <row r="48" s="9" customFormat="1" ht="12.5"/>
+    <row r="49" s="9" customFormat="1" ht="12.5"/>
+    <row r="50" s="9" customFormat="1" ht="12.5"/>
+    <row r="51" s="9" customFormat="1" ht="12.5"/>
+    <row r="52" s="9" customFormat="1" ht="12.5"/>
+    <row r="53" s="9" customFormat="1" ht="12.5"/>
+    <row r="54" s="9" customFormat="1" ht="12.5"/>
+    <row r="55" s="9" customFormat="1" ht="12.5"/>
+    <row r="56" s="9" customFormat="1" ht="12.5"/>
+    <row r="57" s="9" customFormat="1" ht="12.5"/>
+    <row r="58" s="9" customFormat="1" ht="12.5"/>
+    <row r="59" s="9" customFormat="1" ht="12.5"/>
+    <row r="60" s="9" customFormat="1" ht="12.5"/>
+    <row r="61" s="9" customFormat="1" ht="12.5"/>
+    <row r="62" s="9" customFormat="1" ht="12.5"/>
+    <row r="63" s="9" customFormat="1" ht="12.5"/>
+    <row r="64" s="9" customFormat="1" ht="12.5"/>
+    <row r="65" s="9" customFormat="1" ht="12.5"/>
+    <row r="66" s="9" customFormat="1" ht="12.5"/>
+    <row r="67" s="9" customFormat="1" ht="12.5"/>
+    <row r="68" s="9" customFormat="1" ht="12.5"/>
+    <row r="69" s="9" customFormat="1" ht="12.5"/>
+    <row r="70" s="9" customFormat="1" ht="12.5"/>
+    <row r="71" s="9" customFormat="1" ht="12.5"/>
+    <row r="72" s="9" customFormat="1" ht="12.5"/>
+    <row r="73" s="9" customFormat="1" ht="12.5"/>
+    <row r="74" s="9" customFormat="1" ht="12.5"/>
+    <row r="75" s="9" customFormat="1" ht="12.5"/>
+    <row r="76" s="9" customFormat="1" ht="12.5"/>
+    <row r="77" s="9" customFormat="1" ht="12.5"/>
+    <row r="78" s="9" customFormat="1" ht="12.5"/>
+    <row r="79" s="9" customFormat="1" ht="12.5"/>
+    <row r="80" s="9" customFormat="1" ht="12.5"/>
+    <row r="81" s="9" customFormat="1" ht="12.5"/>
+    <row r="82" s="9" customFormat="1" ht="12.5"/>
+    <row r="83" s="9" customFormat="1" ht="12.5"/>
+    <row r="84" s="9" customFormat="1" ht="12.5"/>
+    <row r="85" s="9" customFormat="1" ht="12.5"/>
+    <row r="86" s="9" customFormat="1" ht="12.5"/>
+    <row r="87" s="9" customFormat="1" ht="12.5"/>
+    <row r="88" s="9" customFormat="1" ht="12.5"/>
+    <row r="89" s="9" customFormat="1" ht="12.5"/>
+    <row r="90" s="9" customFormat="1" ht="12.5"/>
+    <row r="91" s="9" customFormat="1" ht="12.5"/>
+    <row r="92" s="9" customFormat="1" ht="12.5"/>
+    <row r="93" s="9" customFormat="1" ht="12.5"/>
+    <row r="94" s="9" customFormat="1" ht="12.5"/>
+    <row r="95" s="9" customFormat="1" ht="12.5"/>
+    <row r="96" s="9" customFormat="1" ht="12.5"/>
+    <row r="97" s="9" customFormat="1" ht="12.5"/>
+    <row r="98" s="9" customFormat="1" ht="12.5"/>
+    <row r="99" s="9" customFormat="1" ht="12.5"/>
+    <row r="100" s="9" customFormat="1" ht="12.5"/>
+    <row r="101" s="9" customFormat="1" ht="12.5"/>
+    <row r="102" s="9" customFormat="1" ht="12.5"/>
+    <row r="103" s="9" customFormat="1" ht="12.5"/>
+    <row r="104" s="9" customFormat="1" ht="12.5"/>
+    <row r="105" s="9" customFormat="1" ht="12.5"/>
+    <row r="106" s="9" customFormat="1" ht="12.5"/>
+    <row r="107" s="9" customFormat="1" ht="12.5"/>
+    <row r="108" s="9" customFormat="1" ht="12.5"/>
+    <row r="109" s="9" customFormat="1" ht="12.5"/>
+    <row r="110" s="9" customFormat="1" ht="12.5"/>
+    <row r="111" s="9" customFormat="1" ht="12.5"/>
+    <row r="112" s="9" customFormat="1" ht="12.5"/>
+    <row r="113" s="9" customFormat="1" ht="12.5"/>
+    <row r="114" s="9" customFormat="1" ht="12.5"/>
+    <row r="115" s="9" customFormat="1" ht="12.5"/>
+    <row r="116" s="9" customFormat="1" ht="12.5"/>
+    <row r="117" s="9" customFormat="1" ht="12.5"/>
+    <row r="118" s="9" customFormat="1" ht="12.5"/>
+    <row r="119" s="9" customFormat="1" ht="12.5"/>
+    <row r="120" s="9" customFormat="1" ht="12.5"/>
+    <row r="121" s="9" customFormat="1" ht="12.5"/>
+    <row r="122" s="9" customFormat="1" ht="12.5"/>
+    <row r="123" s="9" customFormat="1" ht="12.5"/>
+    <row r="124" s="9" customFormat="1" ht="12.5"/>
+    <row r="125" s="9" customFormat="1" ht="12.5"/>
+    <row r="126" s="9" customFormat="1" ht="12.5"/>
+    <row r="127" s="9" customFormat="1" ht="12.5"/>
+    <row r="128" s="9" customFormat="1" ht="12.5"/>
+    <row r="129" s="9" customFormat="1" ht="12.5"/>
+    <row r="130" s="9" customFormat="1" ht="12.5"/>
+    <row r="131" s="9" customFormat="1" ht="12.5"/>
+    <row r="132" s="9" customFormat="1" ht="12.5"/>
+    <row r="133" s="9" customFormat="1" ht="12.5"/>
+    <row r="134" s="9" customFormat="1" ht="12.5"/>
+    <row r="135" s="9" customFormat="1" ht="12.5"/>
+    <row r="136" s="9" customFormat="1" ht="12.5"/>
+    <row r="137" s="9" customFormat="1" ht="12.5"/>
+    <row r="138" s="9" customFormat="1" ht="12.5"/>
+    <row r="139" s="9" customFormat="1" ht="12.5"/>
+    <row r="140" s="9" customFormat="1" ht="12.5"/>
+    <row r="141" s="9" customFormat="1" ht="12.5"/>
+    <row r="142" s="9" customFormat="1" ht="12.5"/>
+    <row r="143" s="9" customFormat="1" ht="12.5"/>
+    <row r="144" s="9" customFormat="1" ht="12.5"/>
+    <row r="145" s="9" customFormat="1" ht="12.5"/>
+    <row r="146" s="9" customFormat="1" ht="12.5"/>
+    <row r="147" s="9" customFormat="1" ht="12.5"/>
+    <row r="148" s="9" customFormat="1" ht="12.5"/>
+    <row r="149" s="9" customFormat="1" ht="12.5"/>
+    <row r="150" s="9" customFormat="1" ht="12.5"/>
+    <row r="151" s="9" customFormat="1" ht="12.5"/>
+    <row r="152" s="9" customFormat="1" ht="12.5"/>
+    <row r="153" s="9" customFormat="1" ht="12.5"/>
+    <row r="154" s="9" customFormat="1" ht="12.5"/>
+    <row r="155" s="9" customFormat="1" ht="12.5"/>
+    <row r="156" s="9" customFormat="1" ht="12.5"/>
+    <row r="157" s="9" customFormat="1" ht="12.5"/>
+    <row r="158" s="9" customFormat="1" ht="12.5"/>
+    <row r="159" s="9" customFormat="1" ht="12.5"/>
+    <row r="160" s="9" customFormat="1" ht="12.5"/>
+    <row r="161" s="9" customFormat="1" ht="12.5"/>
+    <row r="162" s="9" customFormat="1" ht="12.5"/>
+    <row r="163" s="9" customFormat="1" ht="12.5"/>
+    <row r="164" s="9" customFormat="1" ht="12.5"/>
+    <row r="165" s="9" customFormat="1" ht="12.5"/>
+    <row r="166" s="9" customFormat="1" ht="12.5"/>
+    <row r="167" s="9" customFormat="1" ht="12.5"/>
+    <row r="168" s="9" customFormat="1" ht="12.5"/>
+    <row r="169" s="9" customFormat="1" ht="12.5"/>
+    <row r="170" s="9" customFormat="1" ht="12.5"/>
+    <row r="171" s="9" customFormat="1" ht="12.5"/>
+    <row r="172" s="9" customFormat="1" ht="12.5"/>
+    <row r="173" s="9" customFormat="1" ht="12.5"/>
+    <row r="174" s="9" customFormat="1" ht="12.5"/>
+    <row r="175" s="9" customFormat="1" ht="12.5"/>
+    <row r="176" s="9" customFormat="1" ht="12.5"/>
+    <row r="177" s="9" customFormat="1" ht="12.5"/>
+    <row r="178" s="9" customFormat="1" ht="12.5"/>
+    <row r="179" s="9" customFormat="1" ht="12.5"/>
+    <row r="180" s="9" customFormat="1" ht="12.5"/>
+    <row r="181" s="9" customFormat="1" ht="12.5"/>
+    <row r="182" s="9" customFormat="1" ht="12.5"/>
+    <row r="183" s="9" customFormat="1" ht="12.5"/>
+    <row r="184" s="9" customFormat="1" ht="12.5"/>
+    <row r="185" s="9" customFormat="1" ht="12.5"/>
+    <row r="186" s="9" customFormat="1" ht="12.5"/>
+    <row r="187" s="9" customFormat="1" ht="12.5"/>
+    <row r="188" s="9" customFormat="1" ht="12.5"/>
+    <row r="189" s="9" customFormat="1" ht="12.5"/>
+    <row r="190" s="9" customFormat="1" ht="12.5"/>
+    <row r="191" s="9" customFormat="1" ht="12.5"/>
+    <row r="192" s="9" customFormat="1" ht="12.5"/>
+    <row r="193" s="9" customFormat="1" ht="12.5"/>
+    <row r="194" s="9" customFormat="1" ht="12.5"/>
+    <row r="195" s="9" customFormat="1" ht="12.5"/>
+    <row r="196" s="9" customFormat="1" ht="12.5"/>
+    <row r="197" s="9" customFormat="1" ht="12.5"/>
+    <row r="198" s="9" customFormat="1" ht="12.5"/>
+    <row r="199" s="9" customFormat="1" ht="12.5"/>
+    <row r="200" s="9" customFormat="1" ht="12.5"/>
+    <row r="201" s="9" customFormat="1" ht="12.5"/>
+    <row r="202" s="9" customFormat="1" ht="12.5"/>
+    <row r="203" s="9" customFormat="1" ht="12.5"/>
+    <row r="204" s="9" customFormat="1" ht="12.5"/>
+    <row r="205" s="9" customFormat="1" ht="12.5"/>
+    <row r="206" s="9" customFormat="1" ht="12.5"/>
+    <row r="207" s="9" customFormat="1" ht="12.5"/>
+    <row r="208" s="9" customFormat="1" ht="12.5"/>
+    <row r="209" s="9" customFormat="1" ht="12.5"/>
+    <row r="210" s="9" customFormat="1" ht="12.5"/>
+    <row r="211" s="9" customFormat="1" ht="12.5"/>
+    <row r="212" s="9" customFormat="1" ht="12.5"/>
+    <row r="213" s="9" customFormat="1" ht="12.5"/>
+    <row r="214" s="9" customFormat="1" ht="12.5"/>
+    <row r="215" s="9" customFormat="1" ht="12.5"/>
+    <row r="216" s="9" customFormat="1" ht="12.5"/>
+    <row r="217" s="9" customFormat="1" ht="12.5"/>
+    <row r="218" s="9" customFormat="1" ht="12.5"/>
+    <row r="219" s="9" customFormat="1" ht="12.5"/>
+    <row r="220" s="9" customFormat="1" ht="12.5"/>
+    <row r="221" s="9" customFormat="1" ht="12.5"/>
+    <row r="222" s="9" customFormat="1" ht="12.5"/>
+    <row r="223" s="9" customFormat="1" ht="12.5"/>
+    <row r="224" s="9" customFormat="1" ht="12.5"/>
+    <row r="225" s="9" customFormat="1" ht="12.5"/>
+    <row r="226" s="9" customFormat="1" ht="12.5"/>
+    <row r="227" s="9" customFormat="1" ht="12.5"/>
+    <row r="228" s="9" customFormat="1" ht="12.5"/>
+    <row r="229" s="9" customFormat="1" ht="12.5"/>
+    <row r="230" s="9" customFormat="1" ht="12.5"/>
+    <row r="231" s="9" customFormat="1" ht="12.5"/>
+    <row r="232" s="9" customFormat="1" ht="12.5"/>
+    <row r="233" s="9" customFormat="1" ht="12.5"/>
+    <row r="234" s="9" customFormat="1" ht="12.5"/>
+    <row r="235" s="9" customFormat="1" ht="12.5"/>
+    <row r="236" s="9" customFormat="1" ht="12.5"/>
+    <row r="237" s="9" customFormat="1" ht="12.5"/>
+    <row r="238" s="9" customFormat="1" ht="12.5"/>
+    <row r="239" s="9" customFormat="1" ht="12.5"/>
+    <row r="240" s="9" customFormat="1" ht="12.5"/>
+    <row r="241" s="9" customFormat="1" ht="12.5"/>
+    <row r="242" s="9" customFormat="1" ht="12.5"/>
+    <row r="243" s="9" customFormat="1" ht="12.5"/>
+    <row r="244" s="9" customFormat="1" ht="12.5"/>
+    <row r="245" s="9" customFormat="1" ht="12.5"/>
+    <row r="246" s="9" customFormat="1" ht="12.5"/>
+    <row r="247" s="9" customFormat="1" ht="12.5"/>
+    <row r="248" s="9" customFormat="1" ht="12.5"/>
+    <row r="249" s="9" customFormat="1" ht="12.5"/>
+    <row r="250" s="9" customFormat="1" ht="12.5"/>
+    <row r="251" s="9" customFormat="1" ht="12.5"/>
+    <row r="252" s="9" customFormat="1" ht="12.5"/>
+    <row r="253" s="9" customFormat="1" ht="12.5"/>
+    <row r="254" s="9" customFormat="1" ht="12.5"/>
+    <row r="255" s="9" customFormat="1" ht="12.5"/>
+    <row r="256" s="9" customFormat="1" ht="12.5"/>
+    <row r="257" s="9" customFormat="1" ht="12.5"/>
+    <row r="258" s="9" customFormat="1" ht="12.5"/>
+    <row r="259" s="9" customFormat="1" ht="12.5"/>
+    <row r="260" s="9" customFormat="1" ht="12.5"/>
+    <row r="261" s="9" customFormat="1" ht="12.5"/>
+    <row r="262" s="9" customFormat="1" ht="12.5"/>
+    <row r="263" s="9" customFormat="1" ht="12.5"/>
+    <row r="264" s="9" customFormat="1" ht="12.5"/>
+    <row r="265" s="9" customFormat="1" ht="12.5"/>
+    <row r="266" s="9" customFormat="1" ht="12.5"/>
+    <row r="267" s="9" customFormat="1" ht="12.5"/>
+    <row r="268" s="9" customFormat="1" ht="12.5"/>
+    <row r="269" s="9" customFormat="1" ht="12.5"/>
+    <row r="270" s="9" customFormat="1" ht="12.5"/>
+    <row r="271" s="9" customFormat="1" ht="12.5"/>
+    <row r="272" s="9" customFormat="1" ht="12.5"/>
+    <row r="273" s="9" customFormat="1" ht="12.5"/>
+    <row r="274" s="9" customFormat="1" ht="12.5"/>
+    <row r="275" s="9" customFormat="1" ht="12.5"/>
+    <row r="276" s="9" customFormat="1" ht="12.5"/>
+    <row r="277" s="9" customFormat="1" ht="12.5"/>
+    <row r="278" s="9" customFormat="1" ht="12.5"/>
+    <row r="279" s="9" customFormat="1" ht="12.5"/>
+    <row r="280" s="9" customFormat="1" ht="12.5"/>
+    <row r="281" s="9" customFormat="1" ht="12.5"/>
+    <row r="282" s="9" customFormat="1" ht="12.5"/>
+    <row r="283" s="9" customFormat="1" ht="12.5"/>
+    <row r="284" s="9" customFormat="1" ht="12.5"/>
+    <row r="285" s="9" customFormat="1" ht="12.5"/>
+    <row r="286" s="9" customFormat="1" ht="12.5"/>
+    <row r="287" s="9" customFormat="1" ht="12.5"/>
+    <row r="288" s="9" customFormat="1" ht="12.5"/>
+    <row r="289" s="9" customFormat="1" ht="12.5"/>
+    <row r="290" s="9" customFormat="1" ht="12.5"/>
+    <row r="291" s="9" customFormat="1" ht="12.5"/>
+    <row r="292" s="9" customFormat="1" ht="12.5"/>
+    <row r="293" s="9" customFormat="1" ht="12.5"/>
+    <row r="294" s="9" customFormat="1" ht="12.5"/>
+    <row r="295" s="9" customFormat="1" ht="12.5"/>
+    <row r="296" s="9" customFormat="1" ht="12.5"/>
+    <row r="297" s="9" customFormat="1" ht="12.5"/>
+    <row r="298" s="9" customFormat="1" ht="12.5"/>
+    <row r="299" s="9" customFormat="1" ht="12.5"/>
+    <row r="300" s="9" customFormat="1" ht="12.5"/>
+    <row r="301" s="9" customFormat="1" ht="12.5"/>
+    <row r="302" s="9" customFormat="1" ht="12.5"/>
+    <row r="303" s="9" customFormat="1" ht="12.5"/>
+    <row r="304" s="9" customFormat="1" ht="12.5"/>
+    <row r="305" s="9" customFormat="1" ht="12.5"/>
+    <row r="306" s="9" customFormat="1" ht="12.5"/>
+    <row r="307" s="9" customFormat="1" ht="12.5"/>
+    <row r="308" s="9" customFormat="1" ht="12.5"/>
+    <row r="309" s="9" customFormat="1" ht="12.5"/>
+    <row r="310" s="9" customFormat="1" ht="12.5"/>
+    <row r="311" s="9" customFormat="1" ht="12.5"/>
+    <row r="312" s="9" customFormat="1" ht="12.5"/>
+    <row r="313" s="9" customFormat="1" ht="12.5"/>
+    <row r="314" s="9" customFormat="1" ht="12.5"/>
+    <row r="315" s="9" customFormat="1" ht="12.5"/>
+    <row r="316" s="9" customFormat="1" ht="12.5"/>
+    <row r="317" s="9" customFormat="1" ht="12.5"/>
+    <row r="318" s="9" customFormat="1" ht="12.5"/>
+    <row r="319" s="9" customFormat="1" ht="12.5"/>
+    <row r="320" s="9" customFormat="1" ht="12.5"/>
+    <row r="321" s="9" customFormat="1" ht="12.5"/>
+    <row r="322" s="9" customFormat="1" ht="12.5"/>
+    <row r="323" s="9" customFormat="1" ht="12.5"/>
+    <row r="324" s="9" customFormat="1" ht="12.5"/>
+    <row r="325" s="9" customFormat="1" ht="12.5"/>
+    <row r="326" s="9" customFormat="1" ht="12.5"/>
+    <row r="327" s="9" customFormat="1" ht="12.5"/>
+    <row r="328" s="9" customFormat="1" ht="12.5"/>
+    <row r="329" s="9" customFormat="1" ht="12.5"/>
+    <row r="330" s="9" customFormat="1" ht="12.5"/>
+    <row r="331" s="9" customFormat="1" ht="12.5"/>
+    <row r="332" s="9" customFormat="1" ht="12.5"/>
+    <row r="333" s="9" customFormat="1" ht="12.5"/>
+    <row r="334" s="9" customFormat="1" ht="12.5"/>
+    <row r="335" s="9" customFormat="1" ht="12.5"/>
+    <row r="336" s="9" customFormat="1" ht="12.5"/>
+    <row r="337" s="9" customFormat="1" ht="12.5"/>
+    <row r="338" s="9" customFormat="1" ht="12.5"/>
+    <row r="339" s="9" customFormat="1" ht="12.5"/>
+    <row r="340" s="9" customFormat="1" ht="12.5"/>
+    <row r="341" s="9" customFormat="1" ht="12.5"/>
+    <row r="342" s="9" customFormat="1" ht="12.5"/>
+    <row r="343" s="9" customFormat="1" ht="12.5"/>
+    <row r="344" s="9" customFormat="1" ht="12.5"/>
+    <row r="345" s="9" customFormat="1" ht="12.5"/>
+    <row r="346" s="9" customFormat="1" ht="12.5"/>
+    <row r="347" s="9" customFormat="1" ht="12.5"/>
+    <row r="348" s="9" customFormat="1" ht="12.5"/>
+    <row r="349" s="9" customFormat="1" ht="12.5"/>
+    <row r="350" s="9" customFormat="1" ht="12.5"/>
+    <row r="351" s="9" customFormat="1" ht="12.5"/>
+    <row r="352" s="9" customFormat="1" ht="12.5"/>
+    <row r="353" s="9" customFormat="1" ht="12.5"/>
+    <row r="354" s="9" customFormat="1" ht="12.5"/>
+    <row r="355" s="9" customFormat="1" ht="12.5"/>
+    <row r="356" s="9" customFormat="1" ht="12.5"/>
+    <row r="357" s="9" customFormat="1" ht="12.5"/>
+    <row r="358" s="9" customFormat="1" ht="12.5"/>
+    <row r="359" s="9" customFormat="1" ht="12.5"/>
+    <row r="360" s="9" customFormat="1" ht="12.5"/>
+    <row r="361" s="9" customFormat="1" ht="12.5"/>
+    <row r="362" s="9" customFormat="1" ht="12.5"/>
+    <row r="363" s="9" customFormat="1" ht="12.5"/>
+    <row r="364" s="9" customFormat="1" ht="12.5"/>
+    <row r="365" s="9" customFormat="1" ht="12.5"/>
+    <row r="366" s="9" customFormat="1" ht="12.5"/>
+    <row r="367" s="9" customFormat="1" ht="12.5"/>
+    <row r="368" s="9" customFormat="1" ht="12.5"/>
+    <row r="369" s="9" customFormat="1" ht="12.5"/>
+    <row r="370" s="9" customFormat="1" ht="12.5"/>
+    <row r="371" s="9" customFormat="1" ht="12.5"/>
+    <row r="372" s="9" customFormat="1" ht="12.5"/>
+    <row r="373" s="9" customFormat="1" ht="12.5"/>
+    <row r="374" s="9" customFormat="1" ht="12.5"/>
+    <row r="375" s="9" customFormat="1" ht="12.5"/>
+    <row r="376" s="9" customFormat="1" ht="12.5"/>
+    <row r="377" s="9" customFormat="1" ht="12.5"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Number of stays"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <dimension ref="A2:O24"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC17965A-B5DF-4F03-A035-E7A0606EB9A9}">
+  <dimension ref="A1:O23"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
-    <col min="1" max="2" width="52.714285714285715" style="11" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="16384" width="8.857142857142858" style="11"/>
+    <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
+    <col min="3" max="3" width="9" style="12" customWidth="1"/>
+    <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
+    <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
+    <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
+    <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
+    <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
+    <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
     <row r="2" spans="1:9" ht="30" customHeight="1">
-      <c r="A2" s="2" t="s">
+      <c r="A2" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" ht="20.25" customHeight="1">
-      <c r="A3" s="3" t="s">
-        <v>9</v>
+      <c r="A3" s="13" t="s">
+        <v>8</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" ht="14" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
-    <row r="5" spans="1:9" ht="30.95" customHeight="1">
-      <c r="A5" s="12" t="s">
+    <row r="5" spans="1:9" ht="31" customHeight="1">
+      <c r="A5" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="15"/>
+      <c r="C5" s="15"/>
+      <c r="D5" s="15"/>
+      <c r="E5" s="15"/>
+      <c r="F5" s="15"/>
+      <c r="G5" s="15"/>
+      <c r="H5" s="15"/>
+      <c r="I5" s="15"/>
+    </row>
+    <row r="6" spans="1:9" ht="18" customHeight="1">
+      <c r="A6" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="12"/>
-[...9 lines deleted...]
-      <c r="A6" s="13" t="s">
+      <c r="B6" s="17"/>
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+      <c r="I6" s="18"/>
+    </row>
+    <row r="7" spans="1:9" ht="11.5">
+      <c r="A7" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="14"/>
-[...9 lines deleted...]
-      <c r="A7" s="16" t="s">
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="18"/>
+      <c r="F7" s="18"/>
+      <c r="G7" s="18"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="18"/>
+    </row>
+    <row r="8" spans="1:9" ht="11.5">
+      <c r="A8" s="19"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="18"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="18"/>
+      <c r="G8" s="18"/>
+      <c r="H8" s="18"/>
+      <c r="I8" s="18"/>
+    </row>
+    <row r="9" spans="1:15" ht="25.5" customHeight="1">
+      <c r="A9" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="B7" s="14"/>
-[...20 lines deleted...]
-      <c r="A9" s="17" t="s">
+      <c r="B9" s="20"/>
+      <c r="C9" s="20"/>
+      <c r="D9" s="20"/>
+      <c r="E9" s="20"/>
+      <c r="F9" s="20"/>
+      <c r="G9" s="20"/>
+      <c r="H9" s="20"/>
+      <c r="I9" s="20"/>
+      <c r="J9" s="21"/>
+      <c r="K9" s="21"/>
+      <c r="L9" s="21"/>
+      <c r="M9" s="21"/>
+      <c r="N9" s="21"/>
+      <c r="O9" s="21"/>
+    </row>
+    <row r="10" spans="1:9" ht="12" customHeight="1">
+      <c r="A10" s="17"/>
+      <c r="B10" s="17"/>
+      <c r="C10" s="17"/>
+      <c r="D10" s="17"/>
+      <c r="E10" s="17"/>
+      <c r="F10" s="17"/>
+      <c r="G10" s="17"/>
+      <c r="H10" s="17"/>
+      <c r="I10" s="17"/>
+    </row>
+    <row r="11" spans="1:9" ht="25" customHeight="1">
+      <c r="A11" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="17"/>
-[...26 lines deleted...]
-      <c r="A11" s="21" t="s">
+      <c r="B11" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="21" t="s">
-[...5 lines deleted...]
-      <c r="D11" s="21" t="s">
+      <c r="E11" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="E11" s="21" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="21" t="s">
+      <c r="F11" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="G11" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="G11" s="21" t="s">
+      <c r="H11" s="26" t="s">
         <v>20</v>
       </c>
-      <c r="H11" s="21" t="s">
+      <c r="I11" s="26" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="10" customHeight="1">
+      <c r="A12" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="I11" s="21" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="22" t="s">
+      <c r="B12" s="27" t="s">
         <v>22</v>
       </c>
-      <c r="B12" s="22" t="s">
+      <c r="C12" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="C12" s="22" t="s">
+      <c r="D12" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="D12" s="22" t="s">
+      <c r="E12" s="28">
+        <v>0</v>
+      </c>
+      <c r="F12" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="H12" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="I12" s="27" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="10" customHeight="1">
+      <c r="A13" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C13" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="E12" s="24">
+      <c r="D13" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="E13" s="29">
         <v>0</v>
       </c>
-      <c r="F12" s="25" t="s">
-[...13 lines deleted...]
-      <c r="A13" s="19" t="s">
+      <c r="F13" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H13" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="I13" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="10" customHeight="1">
+      <c r="A14" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="B13" s="19" t="s">
+      <c r="C14" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D14" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="E14" s="29">
+        <v>0</v>
+      </c>
+      <c r="F14" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="I14" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="10" customHeight="1">
+      <c r="A15" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D15" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="E15" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="F15" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H15" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="I15" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="10" customHeight="1">
+      <c r="A16" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C16" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="C13" s="19" t="s">
+      <c r="D16" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="E16" s="29">
+        <v>21910</v>
+      </c>
+      <c r="F16" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H16" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="I16" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="10" customHeight="1">
+      <c r="A17" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D17" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="E17" s="29">
+        <v>22715</v>
+      </c>
+      <c r="F17" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G17" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H17" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="I17" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="10" customHeight="1">
+      <c r="A18" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C18" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="D13" s="19" t="s">
-[...19 lines deleted...]
-      <c r="A14" s="19" t="s">
+      <c r="D18" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="E18" s="29">
+        <v>22705</v>
+      </c>
+      <c r="F18" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="I18" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="10" customHeight="1">
+      <c r="A19" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="19" t="s">
+      <c r="C19" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D19" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="E19" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="F19" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H19" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="I19" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="10" customHeight="1">
+      <c r="A20" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="C14" s="19" t="s">
-[...167 lines deleted...]
-      <c r="A20" s="19" t="s">
+      <c r="D20" s="24" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E20" s="30">
         <v>0</v>
       </c>
-      <c r="F20" s="28" t="s">
-[...13 lines deleted...]
-      <c r="A21" s="19" t="s">
+      <c r="F20" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H20" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="I20" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="10" customHeight="1">
+      <c r="A21" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D21" s="24" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E21" s="30">
         <v>0</v>
       </c>
-      <c r="F21" s="28" t="s">
-[...13 lines deleted...]
-      <c r="A22" s="19" t="s">
+      <c r="F21" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G21" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H21" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="I21" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="10" customHeight="1">
+      <c r="A22" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C22" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D22" s="24" t="s">
         <v>32</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E22" s="30">
         <v>0</v>
       </c>
-      <c r="F22" s="28" t="s">
-[...13 lines deleted...]
-      <c r="A23" s="19" t="s">
+      <c r="F22" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G22" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H22" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="I22" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="10" customHeight="1">
+      <c r="A23" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D23" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="B23" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="19" t="s">
+      <c r="E23" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="D23" s="19" t="s">
+      <c r="F23" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G23" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H23" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="E23" s="28" t="s">
-[...12 lines deleted...]
-        <v>19</v>
+      <c r="I23" s="24" t="s">
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A11:I11"/>
   <mergeCells count="7">
     <mergeCell ref="A9:I9"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <dimension ref="A2:F70"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD1B9B28-9D25-4919-A97F-3D065776B9A9}">
+  <dimension ref="A1:F69"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
-    <col min="1" max="2" width="52.714285714285715" style="11" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="8.857142857142858" style="11"/>
+    <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
+    <col min="3" max="3" width="9" style="12" customWidth="1"/>
+    <col min="4" max="4" width="11" style="12" customWidth="1"/>
+    <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
+    <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
+    <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" ht="30" customHeight="1">
-      <c r="A2" s="2" t="s">
+      <c r="A2" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
     </row>
     <row r="3" spans="1:6" ht="20.25" customHeight="1">
-      <c r="A3" s="3" t="s">
-        <v>38</v>
+      <c r="A3" s="13" t="s">
+        <v>36</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="14" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6" ht="18" customHeight="1">
-      <c r="A5" s="12" t="s">
+      <c r="A5" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="15"/>
+      <c r="C5" s="15"/>
+      <c r="D5" s="15"/>
+      <c r="E5" s="15"/>
+      <c r="F5" s="15"/>
+    </row>
+    <row r="6" spans="1:6" ht="18" customHeight="1">
+      <c r="A6" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="34"/>
+      <c r="C6" s="34"/>
+      <c r="D6" s="34"/>
+      <c r="E6" s="34"/>
+      <c r="F6" s="34"/>
+    </row>
+    <row r="7" spans="1:6" ht="11.5">
+      <c r="A7" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="35"/>
+      <c r="C7" s="35"/>
+      <c r="D7" s="35"/>
+      <c r="E7" s="35"/>
+      <c r="F7" s="35"/>
+    </row>
+    <row r="8" spans="1:6" ht="11.5">
+      <c r="A8" s="36" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="12"/>
-[...16 lines deleted...]
-      <c r="A7" s="34" t="s">
+      <c r="B8" s="36"/>
+      <c r="C8" s="36"/>
+      <c r="D8" s="36"/>
+      <c r="E8" s="36"/>
+      <c r="F8" s="36"/>
+    </row>
+    <row r="9" spans="1:6" ht="11.5">
+      <c r="A9" s="36" t="s">
         <v>41</v>
       </c>
-      <c r="B7" s="34"/>
-[...6 lines deleted...]
-      <c r="A8" s="35" t="s">
+      <c r="B9" s="36"/>
+      <c r="C9" s="36"/>
+      <c r="D9" s="36"/>
+      <c r="E9" s="36"/>
+      <c r="F9" s="36"/>
+    </row>
+    <row r="10" spans="1:6" ht="11.5">
+      <c r="A10" s="36" t="s">
         <v>42</v>
       </c>
-      <c r="B8" s="35"/>
-[...6 lines deleted...]
-      <c r="A9" s="35" t="s">
+      <c r="B10" s="36"/>
+      <c r="C10" s="36"/>
+      <c r="D10" s="36"/>
+      <c r="E10" s="36"/>
+      <c r="F10" s="36"/>
+    </row>
+    <row r="11" spans="1:6" ht="11.5">
+      <c r="A11" s="36" t="s">
         <v>43</v>
       </c>
-      <c r="B9" s="35"/>
-[...6 lines deleted...]
-      <c r="A10" s="35" t="s">
+      <c r="B11" s="36"/>
+      <c r="C11" s="36"/>
+      <c r="D11" s="36"/>
+      <c r="E11" s="36"/>
+      <c r="F11" s="36"/>
+    </row>
+    <row r="12" spans="1:6" ht="24" customHeight="1">
+      <c r="A12" s="37" t="s">
         <v>44</v>
       </c>
-      <c r="B10" s="35"/>
-[...6 lines deleted...]
-      <c r="A11" s="35" t="s">
+      <c r="B12" s="37"/>
+      <c r="C12" s="37"/>
+      <c r="D12" s="37"/>
+      <c r="E12" s="37"/>
+      <c r="F12" s="37"/>
+    </row>
+    <row r="13" spans="1:6" ht="24" customHeight="1">
+      <c r="A13" s="38" t="s">
         <v>45</v>
       </c>
-      <c r="B11" s="35"/>
-[...6 lines deleted...]
-      <c r="A12" s="36" t="s">
+      <c r="B13" s="38"/>
+      <c r="C13" s="38"/>
+      <c r="D13" s="38"/>
+      <c r="E13" s="38"/>
+      <c r="F13" s="38"/>
+    </row>
+    <row r="14" spans="1:6" ht="11.5">
+      <c r="A14" s="36" t="s">
         <v>46</v>
       </c>
-      <c r="B12" s="36"/>
-[...6 lines deleted...]
-      <c r="A13" s="37" t="s">
+      <c r="B14" s="36"/>
+      <c r="C14" s="36"/>
+      <c r="D14" s="36"/>
+      <c r="E14" s="36"/>
+      <c r="F14" s="36"/>
+    </row>
+    <row r="15" spans="1:6" ht="11.5">
+      <c r="A15" s="36" t="s">
         <v>47</v>
       </c>
-      <c r="B13" s="37"/>
-[...6 lines deleted...]
-      <c r="A14" s="35" t="s">
+      <c r="B15" s="36"/>
+      <c r="C15" s="36"/>
+      <c r="D15" s="36"/>
+      <c r="E15" s="36"/>
+      <c r="F15" s="36"/>
+    </row>
+    <row r="16" spans="1:6" ht="11.5">
+      <c r="A16" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="B14" s="35"/>
-[...6 lines deleted...]
-      <c r="A15" s="35" t="s">
+      <c r="B16" s="36"/>
+      <c r="C16" s="36"/>
+      <c r="D16" s="36"/>
+      <c r="E16" s="36"/>
+      <c r="F16" s="36"/>
+    </row>
+    <row r="17" spans="1:6" ht="11.5">
+      <c r="A17" s="16"/>
+      <c r="B17" s="17"/>
+      <c r="C17" s="18"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+    </row>
+    <row r="18" spans="1:6" ht="12" customHeight="1">
+      <c r="A18" s="23" t="s">
         <v>49</v>
       </c>
-      <c r="B15" s="35"/>
-[...24 lines deleted...]
-      <c r="A18" s="16" t="s">
+      <c r="B18" s="19"/>
+      <c r="C18" s="19"/>
+      <c r="D18" s="19"/>
+      <c r="E18" s="19"/>
+      <c r="F18" s="19"/>
+    </row>
+    <row r="19" spans="1:6" ht="12" customHeight="1">
+      <c r="A19" s="19"/>
+      <c r="B19" s="19"/>
+      <c r="C19" s="19"/>
+      <c r="D19" s="19"/>
+      <c r="E19" s="19"/>
+      <c r="F19" s="19"/>
+    </row>
+    <row r="20" spans="1:6" ht="12" customHeight="1">
+      <c r="A20" s="17"/>
+      <c r="B20" s="17"/>
+      <c r="C20" s="17"/>
+      <c r="D20" s="17"/>
+      <c r="E20" s="17"/>
+      <c r="F20" s="17"/>
+    </row>
+    <row r="21" spans="1:6" ht="25" customHeight="1">
+      <c r="A21" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C21" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" s="26" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="10" customHeight="1">
+      <c r="A22" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="B22" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="C22" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="D22" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="E22" s="28">
+        <v>0</v>
+      </c>
+      <c r="F22" s="27" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="10" customHeight="1">
+      <c r="A23" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D23" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E23" s="29">
+        <v>0</v>
+      </c>
+      <c r="F23" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="10" customHeight="1">
+      <c r="A24" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D24" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E24" s="29">
+        <v>0</v>
+      </c>
+      <c r="F24" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="10" customHeight="1">
+      <c r="A25" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="C25" s="24" t="s">
         <v>51</v>
       </c>
-      <c r="B18" s="16"/>
-[...22 lines deleted...]
-      <c r="A21" s="21" t="s">
+      <c r="D25" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E25" s="29">
+        <v>0</v>
+      </c>
+      <c r="F25" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="10" customHeight="1">
+      <c r="A26" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="C26" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D26" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E26" s="29">
+        <v>0</v>
+      </c>
+      <c r="F26" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="10" customHeight="1">
+      <c r="A27" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="C27" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D27" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E27" s="29">
+        <v>0</v>
+      </c>
+      <c r="F27" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="10" customHeight="1">
+      <c r="A28" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="C28" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D28" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E28" s="29">
+        <v>0</v>
+      </c>
+      <c r="F28" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="10" customHeight="1">
+      <c r="A29" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="C29" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="D29" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E29" s="29">
+        <v>0</v>
+      </c>
+      <c r="F29" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="10" customHeight="1">
+      <c r="A30" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B30" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="C30" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D30" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E30" s="29">
         <v>16</v>
       </c>
-      <c r="B21" s="21" t="s">
-[...22 lines deleted...]
-      <c r="C22" s="22" t="s">
+      <c r="F30" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="10" customHeight="1">
+      <c r="A31" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B31" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="C31" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="D22" s="22" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="24">
+      <c r="D31" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E31" s="29">
         <v>0</v>
       </c>
-      <c r="F22" s="25" t="s">
-[...10 lines deleted...]
-      <c r="C23" s="19" t="s">
+      <c r="F31" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="10" customHeight="1">
+      <c r="A32" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B32" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="C32" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="D23" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E23" s="27">
+      <c r="D32" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E32" s="29">
         <v>0</v>
       </c>
-      <c r="F23" s="28" t="s">
-[...16 lines deleted...]
-      <c r="E24" s="27">
+      <c r="F32" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="10" customHeight="1">
+      <c r="A33" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B33" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="C33" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="D33" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E33" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="F33" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="10" customHeight="1">
+      <c r="A34" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B34" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="C34" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D34" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E34" s="29">
         <v>0</v>
       </c>
-      <c r="F24" s="28" t="s">
-[...16 lines deleted...]
-      <c r="E25" s="27">
+      <c r="F34" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="10" customHeight="1">
+      <c r="A35" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B35" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="C35" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D35" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E35" s="29">
         <v>0</v>
       </c>
-      <c r="F25" s="28" t="s">
-[...10 lines deleted...]
-      <c r="C26" s="19" t="s">
+      <c r="F35" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="10" customHeight="1">
+      <c r="A36" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B36" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="C36" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D36" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E36" s="29">
+        <v>0</v>
+      </c>
+      <c r="F36" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="10" customHeight="1">
+      <c r="A37" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B37" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="C37" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="D37" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E37" s="29">
+        <v>0</v>
+      </c>
+      <c r="F37" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="10" customHeight="1">
+      <c r="A38" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B38" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="C38" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D38" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E38" s="29">
+        <v>0</v>
+      </c>
+      <c r="F38" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="10" customHeight="1">
+      <c r="A39" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B39" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="D26" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E26" s="27">
+      <c r="D39" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E39" s="29">
         <v>0</v>
       </c>
-      <c r="F26" s="28" t="s">
-[...10 lines deleted...]
-      <c r="C27" s="19" t="s">
+      <c r="F39" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="10" customHeight="1">
+      <c r="A40" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B40" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="C40" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="D27" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E27" s="27">
+      <c r="D40" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E40" s="29">
         <v>0</v>
       </c>
-      <c r="F27" s="28" t="s">
-[...16 lines deleted...]
-      <c r="E28" s="27">
+      <c r="F40" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="10" customHeight="1">
+      <c r="A41" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B41" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="C41" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="D41" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E41" s="29">
         <v>0</v>
       </c>
-      <c r="F28" s="28" t="s">
-[...16 lines deleted...]
-      <c r="E29" s="27">
+      <c r="F41" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="10" customHeight="1">
+      <c r="A42" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B42" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="C42" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D42" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E42" s="29">
         <v>0</v>
       </c>
-      <c r="F29" s="28" t="s">
-[...10 lines deleted...]
-      <c r="C30" s="19" t="s">
+      <c r="F42" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="10" customHeight="1">
+      <c r="A43" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B43" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="C43" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="D30" s="19" t="s">
-[...16 lines deleted...]
-      <c r="C31" s="19" t="s">
+      <c r="D43" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E43" s="29">
+        <v>0</v>
+      </c>
+      <c r="F43" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="10" customHeight="1">
+      <c r="A44" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B44" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="C44" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="D31" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E31" s="27">
+      <c r="D44" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E44" s="29">
         <v>0</v>
       </c>
-      <c r="F31" s="28" t="s">
-[...16 lines deleted...]
-      <c r="E32" s="27">
+      <c r="F44" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="10" customHeight="1">
+      <c r="A45" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B45" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="C45" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="D45" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E45" s="29">
         <v>0</v>
       </c>
-      <c r="F32" s="28" t="s">
-[...30 lines deleted...]
-      <c r="C34" s="19" t="s">
+      <c r="F45" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="10" customHeight="1">
+      <c r="A46" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B46" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="C46" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D46" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E46" s="29">
+        <v>27</v>
+      </c>
+      <c r="F46" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="10" customHeight="1">
+      <c r="A47" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B47" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="C47" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="D34" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E34" s="27">
+      <c r="D47" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E47" s="29">
+        <v>46</v>
+      </c>
+      <c r="F47" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="10" customHeight="1">
+      <c r="A48" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B48" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="C48" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D48" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E48" s="29">
+        <v>73</v>
+      </c>
+      <c r="F48" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="10" customHeight="1">
+      <c r="A49" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B49" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="C49" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="D49" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E49" s="29">
+        <v>24</v>
+      </c>
+      <c r="F49" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="10" customHeight="1">
+      <c r="A50" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B50" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="C50" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D50" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E50" s="29">
+        <v>652</v>
+      </c>
+      <c r="F50" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="10" customHeight="1">
+      <c r="A51" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B51" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="C51" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D51" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E51" s="29">
+        <v>676</v>
+      </c>
+      <c r="F51" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="10" customHeight="1">
+      <c r="A52" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B52" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="C52" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D52" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E52" s="29">
+        <v>708</v>
+      </c>
+      <c r="F52" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="10" customHeight="1">
+      <c r="A53" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B53" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="C53" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="D53" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E53" s="29">
+        <v>244</v>
+      </c>
+      <c r="F53" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="10" customHeight="1">
+      <c r="A54" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B54" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="C54" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D54" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E54" s="29">
+        <v>450</v>
+      </c>
+      <c r="F54" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="10" customHeight="1">
+      <c r="A55" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B55" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="C55" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D55" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E55" s="29">
+        <v>483</v>
+      </c>
+      <c r="F55" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="10" customHeight="1">
+      <c r="A56" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B56" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="C56" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D56" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E56" s="29">
+        <v>477</v>
+      </c>
+      <c r="F56" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="10" customHeight="1">
+      <c r="A57" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B57" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="C57" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="D57" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E57" s="29">
+        <v>262</v>
+      </c>
+      <c r="F57" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="10" customHeight="1">
+      <c r="A58" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B58" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C58" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D58" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E58" s="29">
         <v>0</v>
       </c>
-      <c r="F34" s="28" t="s">
-[...10 lines deleted...]
-      <c r="C35" s="19" t="s">
+      <c r="F58" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="10" customHeight="1">
+      <c r="A59" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B59" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C59" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D59" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E59" s="29">
+        <v>0</v>
+      </c>
+      <c r="F59" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="10" customHeight="1">
+      <c r="A60" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B60" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C60" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="D35" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E35" s="27">
+      <c r="D60" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E60" s="29">
         <v>0</v>
       </c>
-      <c r="F35" s="28" t="s">
-[...16 lines deleted...]
-      <c r="E36" s="27">
+      <c r="F60" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="10" customHeight="1">
+      <c r="A61" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B61" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C61" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="D61" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E61" s="29">
         <v>0</v>
       </c>
-      <c r="F36" s="28" t="s">
-[...16 lines deleted...]
-      <c r="E37" s="27">
+      <c r="F61" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="10" customHeight="1">
+      <c r="A62" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B62" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="C62" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D62" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E62" s="29">
         <v>0</v>
       </c>
-      <c r="F37" s="28" t="s">
-[...10 lines deleted...]
-      <c r="C38" s="19" t="s">
+      <c r="F62" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="10" customHeight="1">
+      <c r="A63" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B63" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="C63" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="D38" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E38" s="27">
+      <c r="D63" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E63" s="29">
         <v>0</v>
       </c>
-      <c r="F38" s="28" t="s">
-[...10 lines deleted...]
-      <c r="C39" s="19" t="s">
+      <c r="F63" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="10" customHeight="1">
+      <c r="A64" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B64" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="C64" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="D39" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E39" s="27">
+      <c r="D64" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E64" s="29">
         <v>0</v>
       </c>
-      <c r="F39" s="28" t="s">
-[...16 lines deleted...]
-      <c r="E40" s="27">
+      <c r="F64" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="10" customHeight="1">
+      <c r="A65" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B65" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="C65" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="D65" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E65" s="29">
         <v>0</v>
       </c>
-      <c r="F40" s="28" t="s">
-[...30 lines deleted...]
-      <c r="C42" s="19" t="s">
+      <c r="F65" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="10" customHeight="1">
+      <c r="A66" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B66" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="C66" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D66" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E66" s="29">
+        <v>1145</v>
+      </c>
+      <c r="F66" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="10" customHeight="1">
+      <c r="A67" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B67" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="C67" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="D42" s="19" t="s">
-[...16 lines deleted...]
-      <c r="C43" s="19" t="s">
+      <c r="D67" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E67" s="29">
+        <v>1205</v>
+      </c>
+      <c r="F67" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="10" customHeight="1">
+      <c r="A68" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B68" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="C68" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="D43" s="19" t="s">
-[...293 lines deleted...]
-      <c r="B58" s="19" t="s">
+      <c r="D68" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E68" s="29">
+        <v>1258</v>
+      </c>
+      <c r="F68" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="10" customHeight="1">
+      <c r="A69" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B69" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="C58" s="19" t="s">
-[...225 lines deleted...]
-      <c r="E69" s="27">
+      <c r="C69" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="D69" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E69" s="29">
         <v>530</v>
       </c>
-      <c r="F69" s="28" t="s">
-        <v>19</v>
+      <c r="F69" s="24" t="s">
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A21:F21"/>
   <mergeCells count="17">
-    <mergeCell ref="A14:F14"/>
-[...8 lines deleted...]
-    <mergeCell ref="A4:F4"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A5:F5"/>
+    <mergeCell ref="A4:F4"/>
+    <mergeCell ref="A14:F14"/>
+    <mergeCell ref="A15:F15"/>
+    <mergeCell ref="A16:F16"/>
+    <mergeCell ref="A12:F12"/>
+    <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <dimension ref="A2:E13"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D701B3E4-2975-400F-8D4E-FBB065E6B9A9}">
+  <dimension ref="A1:E12"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="52.714285714285715" style="11" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="8.857142857142858" style="11"/>
+    <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
+    <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
+    <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
+    <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
+    <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
+    <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+      <c r="D1" s="41"/>
+    </row>
+    <row r="2" spans="1:4" ht="30" customHeight="1">
+      <c r="A2" s="47" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+    </row>
+    <row r="3" spans="1:4" ht="20.25" customHeight="1">
+      <c r="A3" s="48" t="s">
+        <v>66</v>
+      </c>
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+    </row>
+    <row r="4" spans="1:4" ht="14" customHeight="1">
+      <c r="A4" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="44"/>
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+    </row>
+    <row r="5" spans="1:4" ht="45" customHeight="1">
+      <c r="A5" s="45" t="s">
+        <v>68</v>
+      </c>
+      <c r="B5" s="45"/>
+      <c r="C5" s="45"/>
+      <c r="D5" s="45"/>
+    </row>
+    <row r="6" spans="1:4" ht="18" customHeight="1">
+      <c r="A6" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="16"/>
+      <c r="C6" s="16"/>
+      <c r="D6" s="16"/>
+    </row>
+    <row r="7" spans="2:4" ht="12" customHeight="1">
+      <c r="B7" s="19"/>
+      <c r="C7" s="19"/>
+      <c r="D7" s="19"/>
+    </row>
+    <row r="8" spans="1:4" ht="12" customHeight="1">
+      <c r="A8" s="46"/>
+      <c r="B8" s="46"/>
+      <c r="C8" s="46"/>
+      <c r="D8" s="46"/>
+    </row>
+    <row r="9" spans="1:5" ht="25" customHeight="1">
+      <c r="A9" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="C9" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="E9" s="26" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="10" customHeight="1">
+      <c r="A10" s="27" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="27" t="s">
         <v>67</v>
       </c>
-      <c r="B1" s="38"/>
-[...12 lines deleted...]
-      <c r="A3" s="40" t="s">
+      <c r="C10" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="D10" s="28">
+        <v>1</v>
+      </c>
+      <c r="E10" s="27" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="10" customHeight="1">
+      <c r="A11" s="24" t="s">
         <v>69</v>
       </c>
-      <c r="B3" s="40"/>
-[...12 lines deleted...]
-      <c r="A5" s="42" t="s">
+      <c r="B11" s="24" t="s">
         <v>71</v>
       </c>
-      <c r="B5" s="42"/>
-[...27 lines deleted...]
-      <c r="B9" s="21" t="s">
+      <c r="C11" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="D11" s="29">
+        <v>1</v>
+      </c>
+      <c r="E11" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="10" customHeight="1">
+      <c r="A12" s="24" t="s">
         <v>69</v>
       </c>
-      <c r="C9" s="21" t="s">
-[...10 lines deleted...]
-      <c r="A10" s="22" t="s">
+      <c r="B12" s="24" t="s">
         <v>72</v>
       </c>
-      <c r="B10" s="22" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="24">
+      <c r="C12" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="D12" s="29">
         <v>1</v>
       </c>
-      <c r="E10" s="25" t="s">
-[...34 lines deleted...]
-        <v>19</v>
+      <c r="E12" s="24" t="s">
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application/>
+  <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>TOC</vt:lpstr>
+      <vt:lpstr>Tab 1</vt:lpstr>
+      <vt:lpstr>Tab 2</vt:lpstr>
+      <vt:lpstr>Tab 3</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Template/>
   <Manager/>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:category/>
-  <cp:contentType/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>