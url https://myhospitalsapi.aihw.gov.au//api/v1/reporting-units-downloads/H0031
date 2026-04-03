--- v0 (2026-04-03)
+++ v1 (2026-04-03)
@@ -1292,639 +1292,639 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5c89585a-6923-4892-a0e0-613a774728dd}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d0539cab-239d-4878-b096-ee4a75c533c2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b3ef1bc4-7d25-43e8-9516-234de2035a0e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bb0ba1b2-64ee-4cf0-8c09-fc1cc1faf67e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9578f113-8515-41ce-897a-ce9cd59c1664}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bbbbf16d-6676-4466-a885-c4f7478c7320}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52d24c10-f3b5-4394-894e-72d093de9363}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d5be858e-e79a-422e-8547-f1d1b858702a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24629f8e-f20e-4479-b2ce-54290978e3ab}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9da2559a-1f0f-457d-a076-7d4213c6ef22}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{224294b8-7e4c-4c82-a856-66d2c50a5351}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58f9ecd6-205b-459b-a08b-9d9704c3c900}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85c64868-1a69-49fb-8878-e0044fd17e79}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7e189599-b8c9-4c3f-8c4b-f859d226e207}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b94b30c9-99b9-4c05-9bf6-52355c822dfe}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c9e683ab-a227-4e80-abdb-96961c0bbc42}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ba08901-83cd-4353-a574-8a15a80709c6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0840acbf-4ddf-4c63-bdc6-f906b4e4542e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95f05d56-8838-47ba-85a2-50a722b5eeb6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c793c457-9d57-483b-9fd1-5440412d56cf}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d0056418-8cbc-44bc-a1fb-75f90e6a5838}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{047c4abc-37f7-455f-a30a-feefd452a1d9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{513c2b90-741c-496e-aa27-c99caf4d488c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77060c26-e114-4e22-a277-067226abe207}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{442234fa-c9c4-4184-b6eb-a2b7bbdc7a5e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bae479d0-4be4-4af6-9730-5317e4ecc7e8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1d9e0104-7fec-4897-ad29-f0f6b2316644}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dab7235e-368e-4116-81fe-4ab4f721003c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -2222,51 +2222,51 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A57F95FB-7C12-418E-9747-281CD4F8B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA241650-7FC4-40C7-982C-F4EAA4CAB9A9}">
   <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -2698,51 +2698,51 @@
     <row r="375" s="9" customFormat="1" ht="12.5"/>
     <row r="376" s="9" customFormat="1" ht="12.5"/>
     <row r="377" s="9" customFormat="1" ht="12.5"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A44C9EF6-7046-4F28-89E4-1C90097BB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8FE67D3-00E3-44AE-994A-BE76D42FB9A9}">
   <dimension ref="A1:O109"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -5754,51 +5754,51 @@
       <c r="H109" s="23" t="s">
         <v>44</v>
       </c>
       <c r="I109" s="23" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:I10"/>
   <mergeCells count="6">
     <mergeCell ref="A8:I8"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EEE80871-15F2-4002-BA5B-D3A5D35AB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DE1B13D1-AF6F-4ED9-811B-99C8DAF0B9A9}">
   <dimension ref="A1:K84"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -8549,51 +8549,51 @@
       <c r="J84" s="23" t="s">
         <v>17</v>
       </c>
       <c r="K84" s="23" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4B1C7D2B-D03A-42B7-88F9-5B1AE06CB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6283E38-59F8-4657-AA29-55FDA0DBB9A9}">
   <dimension ref="A1:F179"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -11951,51 +11951,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E535EA29-0ABA-436E-A1EB-DED8E00BB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CE57F7D4-8633-4794-A721-CBB49ABEB9A9}">
   <dimension ref="A1:E31"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">