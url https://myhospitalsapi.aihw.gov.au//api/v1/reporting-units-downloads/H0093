--- v0 (2026-04-03)
+++ v1 (2026-06-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
     <sheet name="Tab 8" sheetId="9" r:id="rId11"/>
     <sheet name="Tab 9" sheetId="10" r:id="rId12"/>
     <sheet name="Tab 10" sheetId="11" r:id="rId13"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
@@ -111,51 +111,51 @@
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Hospital: Wee Waa Hospital</t>
   </si>
   <si>
-    <t>Data as of: Tuesday, March 17, 2026, version: 2026031701</t>
+    <t>Data as of: Thursday, May 28, 2026, version: 2026052802</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Tab 1</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Healthcare-associated </t>
     </r>
     <r>
@@ -1774,51 +1774,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1830,1129 +1830,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2bb8d924-cd62-4c93-b6aa-c6f044000269}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5bf72b0a-a603-4ee4-af1d-4495d65ba600}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c50b2989-7039-4334-98b8-f7694e4fdc0f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7e467d44-39fa-433f-b6f3-d9ec4378aa5d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b8bb3c60-030f-493e-a8b9-3f7d24723e53}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{afa87747-44fd-4a16-b43a-8766f1390b0d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5f489697-71e5-40d0-925a-3b30e2aff9c5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45f7528c-9f36-4522-a063-514111cddd7d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{473733dc-2c9b-44c1-8ea1-4020ea058721}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b7eb7cec-3128-4b26-9051-b4855398f3b6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{459fc86d-51b7-4c6c-8842-51a503bf39a5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70671485-9e71-4e04-9484-51caaeba6505}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ae7575ab-1a19-459f-9393-416a42410da4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ba839458-d308-4542-a20b-7086dbd52d14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01f29df6-b80a-4988-af3b-6a721906f692}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{932ac806-29b5-4504-ba83-e0525bbe5764}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5f566d1e-16c7-4d20-bac9-88c6904bf81d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e1503713-69ad-4933-8ec8-10fc673e583a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14eacf86-f989-43fc-9067-1484abccc2c2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2a629231-6d06-4596-9376-b41bbbd1d7bb}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0228e7a0-f0ad-4ead-9a34-122d46e3b5a5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83849644-212c-4cc8-b81e-f00c27f37f18}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ad236f0-6559-4a2c-b9ee-83f234ecbf22}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a024a5cc-c340-4678-a66b-96522db7e8f4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8662de3b-1305-40c8-87fc-b1e01d765916}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13185d26-9594-4e94-8b18-e0d7daab24e8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00e0ae6f-4d2c-49de-b39e-306d15a8b76f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dcbe99bd-8de6-4bd6-95ca-e806923a2713}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a76f964d-84a4-4cec-92b9-90597cd53b1a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55634ae8-4a0a-47d0-ae6c-66bf5abde87c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11fcf60c-3195-4bc6-b839-77f5a85eb55a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12bdf605-33e3-4e7c-b42c-d0fd0f5daff4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7e5e6009-8402-4ef0-9f73-49ef052382b9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e45547d0-b4ae-47ae-b2eb-92bc7bc59d11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f1d4c9a7-61d2-4db4-8e91-c5dac2f4880f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ffc482fc-7a2c-4524-a50d-fac6b515d69c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{db7b1894-343e-4259-bd0e-c9422b01b756}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95a6154d-5039-4e5a-9cb9-17466850a0be}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{174b921b-27a8-4bd2-8ff4-52f42c681c4d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ea4ddf00-1179-4d30-a08a-3eb73143da8d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58d34d93-f45c-4fec-907b-756745ba177c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f4dc616d-d7a6-492c-bcc4-526f5dd49975}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{289d2302-f646-4c72-a82d-05cd77c36847}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ddecbc57-e0e3-47d6-bf51-ce98ba1c7c0a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{543988d9-d7ac-4ea3-a6b6-839792aa700b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2159af3b-e770-402d-9382-9dd28b6f925d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{da029840-7e37-43a7-9cbc-a12a8ff2879b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{add04f45-5ecc-4a88-878b-f5eb04aedb55}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3261,58 +3261,58 @@
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FC42FE1E-EE7F-4C82-9E44-D7552A69B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EEFAF005-5381-47CC-88B5-271B92CDB9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3792,51 +3792,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21A83926-8C38-4000-9646-39710955B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE25CB25-E011-4DE9-BF96-C84DB02AB9A9}">
   <dimension ref="A1:F86"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5396,51 +5396,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97AA36E8-4AFC-4F49-A4DD-32774C34B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2A3E0D21-EC9E-471F-9031-6AD9A51FB9A9}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5645,51 +5645,51 @@
       </c>
       <c r="E17" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E40FB2F6-819B-41F8-8DF1-9835B45EB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E4ECD03-082C-4C76-AD61-6545B68DB9A9}">
   <dimension ref="A1:O112"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8744,51 +8744,51 @@
       <c r="I112" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A13:I13"/>
   <mergeCells count="9">
     <mergeCell ref="A11:I11"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
     <mergeCell ref="A9:I9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC837A6C-4B7C-4F84-B664-CD353B7DB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3158887F-1D7C-4196-874B-36C619A6B9A9}">
   <dimension ref="A1:K78"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -11329,51 +11329,51 @@
       <c r="J78" s="24" t="s">
         <v>20</v>
       </c>
       <c r="K78" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA827A65-28A2-4B15-B778-B9762F5AB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3815A59-C0A8-4DCA-82EB-066EF9A4B9A9}">
   <dimension ref="A1:F167"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14491,51 +14491,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0DE3F6FA-F33B-4318-91FA-B13251DFB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BEABA25E-EC33-486B-9A85-AB433DABB9A9}">
   <dimension ref="A1:H72"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -16244,51 +16244,51 @@
       </c>
       <c r="H72" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E4F9F6D8-880A-4205-BD23-914CF72AB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0D4F15FF-ABB7-40EA-B7B9-C5F2E55EB9A9}">
   <dimension ref="A1:H372"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -25797,51 +25797,51 @@
       </c>
       <c r="H372" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{673C57EF-2706-409D-A88E-18DA9D22B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B7E2DEFE-F503-4B7E-A192-CA3C531BB9A9}">
   <dimension ref="A1:H212"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -31190,51 +31190,51 @@
       </c>
       <c r="H212" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4881C645-2E98-43FF-9E8F-86B8608EB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{761571D3-294B-4B91-BF7B-D61500BBB9A9}">
   <dimension ref="A1:H154"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -34974,51 +34974,51 @@
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A18:H18"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E8E4627A-33C2-43F4-B297-39A5FDBEB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{96FA1B3C-AD3A-4AEA-99A7-A1C19CBDB9A9}">
   <dimension ref="A1:H333"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>