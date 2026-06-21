--- v0 (2026-04-03)
+++ v1 (2026-06-21)
@@ -10,51 +10,51 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
     <sheet name="Tab 8" sheetId="9" r:id="rId11"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$12:$I$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Tab 2'!$1:$1</definedName>
@@ -101,51 +101,51 @@
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Hospital: Bulahdelah Hospital</t>
   </si>
   <si>
-    <t>Data as of: Tuesday, March 17, 2026, version: 2026031701</t>
+    <t>Data as of: Thursday, May 28, 2026, version: 2026052802</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Tab 1</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Healthcare-associated </t>
     </r>
     <r>
@@ -1665,985 +1665,985 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b2832fe2-e931-4d97-bbf8-8c6090124232}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6a52cf9b-38c7-4098-98f2-023c496df342}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11db141e-b55b-49ba-b24f-9b0bbcb9a11d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4e69c871-9bfd-409e-93f8-26e4413a581f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9c2c057a-845c-4dd5-893e-3564abaccdd0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e2d2b911-1142-4d2d-98c4-160cccceaacf}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5d01e988-d7fe-49d0-a19e-439acf5fef8a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1e6bcbdf-d81e-4fae-80ac-892b76979784}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6bc932b6-8b0f-4f10-adfa-bfe783ea9ea5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7033ffb3-eae9-4d87-9cb3-7fb814e3d4dd}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10ac3007-9308-44eb-a729-54b2aebc25b7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{451b18bd-14eb-42ba-aa36-f7e3965727ef}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fe125f3f-9ceb-464c-8e40-7136d9b0bf75}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2de12f49-9997-4daa-9731-9908abc6a98a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1cd11d30-b198-4c90-87aa-be232d1b7122}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1f667706-f352-4319-8c07-fc5f8fd1744b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07937a00-5b9b-4661-ad43-4477be286ff5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b17664a9-62ac-4a2a-9015-14c92adc772d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19d150dd-4d8f-473f-a10b-931dd939803c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7bce1112-7883-48aa-b707-093ef8be6d9f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66116446-f092-429c-9364-4d1140991968}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5d4eb8a6-5ab4-43cc-9ad3-0f5758820be2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ddc33959-8403-4f59-b18a-06cf1824d570}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97f3e9bb-406b-489e-be7d-b04c71720a76}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0bdb9ab6-bfdd-4737-8ca0-1b5d640cc47f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2ad3aabf-f684-4d14-b847-929d2db4f210}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{514e571b-f57c-4abb-bc78-ab16c07827e5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0f32d494-d392-4124-bf00-263aeb0244aa}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{791057d4-8454-4fa0-9f8d-397044120fee}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{396ceb85-ad9d-4c70-adc0-d9b4a4c2684d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09da57ae-d5e2-4428-aa3b-fed1ba010d3e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a8dfc10d-a1c5-4cc7-8538-1529550ceaae}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f8e0ceff-4ed6-4206-be71-c3faa8be3aa7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1003680e-c6ee-418d-bdba-634c14b43a30}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d962c312-3e2d-453e-a74a-645c76404b87}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a9dbbd1a-c908-4eb7-b8e9-72beafad32c0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86493e7b-8d4b-4251-ac76-3adadd47d2b3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c0a562b8-7cab-48fe-b84c-48d9fdb16afb}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80d8af7d-8d72-458d-a0a9-530c1410e174}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12e3e347-163c-4d63-afc9-28e4d28c4650}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -2940,64 +2940,64 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{75F7308B-70A4-4F8F-9297-5325972CB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C11A060C-FF04-4F21-9DC6-11D9CDC2B9A9}">
   <dimension ref="A1:B15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3461,51 +3461,51 @@
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F865C279-36FF-48D6-83D5-8A68588DB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E2650DBC-6F9D-446D-9C22-4919FBE3B9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -6546,51 +6546,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7402D884-8DB3-4E34-B64E-B2355FB8B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2477BC45-638D-4B3A-9636-579B2BB8B9A9}">
   <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -8571,51 +8571,51 @@
       <c r="J62" s="24" t="s">
         <v>19</v>
       </c>
       <c r="K62" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{793209E1-5FA3-46DD-887A-488D3D9AB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9F9E0F9B-0C5E-4EA7-97CD-47E7E162B9A9}">
   <dimension ref="A1:F33"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -9071,51 +9071,51 @@
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D44C2938-F2EC-4693-8B3C-72A652B4B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49886C98-C9D7-4534-8338-537D8F0FB9A9}">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -9771,51 +9771,51 @@
         <v>19</v>
       </c>
       <c r="H31" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A11:H11"/>
   <mergeCells count="7">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3934CFD1-B6AC-4D97-B15E-CE634000B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{476BBBA9-8E2D-465C-A554-DE9CA890B9A9}">
   <dimension ref="A1:H98"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -12125,51 +12125,51 @@
     <mergeCell ref="A13:H13"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BEC7642A-34D8-46EE-948D-E7681D6FB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6FA1FFDE-2EFA-41E3-9E38-6B319D2DB9A9}">
   <dimension ref="A1:H201"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -17061,51 +17061,51 @@
     <mergeCell ref="A19:H19"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A18:H18"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A21:H21"/>
     <mergeCell ref="A22:H22"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6F6F6C6-8EF3-44C4-BAD8-A0F732BFB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{962FFEDB-23AD-42FE-8D9E-67DAD1E3B9A9}">
   <dimension ref="A1:F56"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -18065,51 +18065,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE36602F-71CC-4ECC-A854-6D312DA0B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E3415774-A9D9-47D7-9408-9D718C66B9A9}">
   <dimension ref="A1:E15"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">