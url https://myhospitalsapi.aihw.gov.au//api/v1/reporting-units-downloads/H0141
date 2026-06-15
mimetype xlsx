--- v0 (2026-04-03)
+++ v1 (2026-06-15)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$13:$I$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Tab 2'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tab 2'!$A$10:$K$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Tab 3'!$1:$1</definedName>
@@ -91,51 +91,51 @@
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Hospital: Delegate Multi Purpose Service</t>
   </si>
   <si>
-    <t>Data as of: Tuesday, March 17, 2026, version: 2026031701</t>
+    <t>Data as of: Thursday, May 28, 2026, version: 2026052802</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Tab 1</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Healthcare-associated </t>
     </r>
     <r>
@@ -1424,703 +1424,703 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{906557c1-f303-427b-88b7-8e1ff27b1460}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3747b964-dfeb-476b-8a06-95cb2a25389c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1f634827-2c32-4649-9356-98147e797fdc}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dd282e58-45df-4389-8e7d-f8522fe1b22a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a210856f-de1b-442f-98e6-65ae8f58919b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b1bb62b5-837f-43b4-a303-7ec0ab406d70}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7a8b6bb7-2b37-4b05-9139-599840ca8397}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16dac456-0a99-441d-b5b0-418579840588}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{659bcea0-691d-48b6-aeef-c35911125ea4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cb826144-c76b-4f6b-871c-9d4b28b15fcc}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24b253ce-602f-4d09-b3ec-b4b4594cbc91}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f1ec0974-fd47-4945-819f-441e5790ca11}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d1b9618e-6171-467f-834b-1011a0bb3986}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fbb2e238-b1a4-485b-9bed-60d03fa57c35}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b3c295d1-3941-452e-9d5a-e2eb43b6076f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9c7c694f-3e91-46a3-b286-b359b629f8d1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25f95d3a-c9ea-47d9-a172-763bb90d2455}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{be7a1a62-420c-4206-ab9e-5969081eb1c4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ef9d5576-c1d4-413d-98be-50a6e5162d3b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a0d73ad8-0dcf-418c-b622-5a85dd84b487}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{650d7c19-f487-4681-9250-7685282c33c7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ad018868-0caf-408d-850e-bd366139f198}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57136c63-7d94-4415-9b03-ebabf674c6e4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c50be414-ab12-48e5-87f3-3f337064a673}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5f083cd2-8f2f-4e12-bd08-f79857105ea0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fb1787f4-b644-426a-8828-bc61b857ab13}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16b7a2bb-99e3-4e25-b569-d36753000dfa}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3e87de7d-b895-434c-a15a-4744e8296ae8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -2411,64 +2411,64 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{078B2601-5F4B-4779-9923-912B45E5B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF53D2B5-7B99-46C4-A585-3CFD7425B9A9}">
   <dimension ref="A1:B13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -2916,51 +2916,51 @@
     <row r="377" s="9" customFormat="1" ht="12.5"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{975F3B81-E575-4100-BBFB-D7785F55B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F9AA49FD-4819-411C-96E1-758D47DDB9A9}">
   <dimension ref="A1:O112"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -6015,51 +6015,51 @@
       <c r="I112" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A13:I13"/>
   <mergeCells count="9">
     <mergeCell ref="A11:I11"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
     <mergeCell ref="A9:I9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC369DDC-2182-47C6-AF9C-9BAF1E28B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C0674E0F-4C16-47F8-9F85-DD819D16B9A9}">
   <dimension ref="A1:K82"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -8740,51 +8740,51 @@
       <c r="J82" s="24" t="s">
         <v>20</v>
       </c>
       <c r="K82" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6290BF8-0015-4503-B2C3-7C805293B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C242A2FB-03C9-47AF-A5A7-506D96E7B9A9}">
   <dimension ref="A1:H118"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -11588,51 +11588,51 @@
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A18:H18"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D1235B4D-D1B5-460C-8465-2892AA9EB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68DBB8C1-B802-4E85-BCEF-AD8BF1BDB9A9}">
   <dimension ref="A1:H269"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -18266,51 +18266,51 @@
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A18:H18"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A21:H21"/>
     <mergeCell ref="A22:H22"/>
     <mergeCell ref="A23:H23"/>
     <mergeCell ref="A24:H24"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{33126E6D-035E-4FCC-A13F-62CBE3E2B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{40CA5969-33D3-4B93-A152-64CCD651B9A9}">
   <dimension ref="A1:F71"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -19570,51 +19570,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{982086B5-BA9D-4F03-AADA-5E354DB6B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D5A039B4-C0F2-4ACD-9E15-0FD0E69AB9A9}">
   <dimension ref="A1:E30"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">