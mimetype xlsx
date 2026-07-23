--- v0 (2026-06-06)
+++ v1 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
     <sheet name="Tab 8" sheetId="9" r:id="rId11"/>
     <sheet name="Tab 9" sheetId="10" r:id="rId12"/>
     <sheet name="Tab 10" sheetId="11" r:id="rId13"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
@@ -1769,51 +1769,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1825,1129 +1825,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ecd0b979-ceaf-4b2c-a092-526a5acc6ee6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58a9ed79-d807-4636-a38c-62b90c9bb7e5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f97249b8-bc85-4ebc-ac2b-0a896ea72e79}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{574fa17d-f025-4d04-9ae4-0d6e6ff144de}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b9c27710-462c-457f-b71c-b5d2497137fc}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2f9df398-96d6-4113-871a-2cab1bb72f72}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a42828f1-fefd-4d19-8ca0-1aecfb903929}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22ac49cb-a718-4783-953d-7fc22d82a089}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f8b923cc-8476-4e00-ba40-e141e963ee40}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7de87603-f96a-49c2-a01d-c1e45813f899}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88ffcf88-f42b-4658-b5b6-ec65dd49b23a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7855b24d-5f35-4de5-9286-1377b037dbbe}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0a692dd2-7bf7-4f54-a612-4c36d02616d5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e20ecd53-c1d8-4818-adeb-1a6e5640a8b8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3d59f9f7-0298-41df-996d-ac01da8225f3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2d092153-df02-4ff6-b232-c5b6f77a1823}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7a6e5629-731c-464c-9ca5-b42355bb70f1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e8f350b4-730a-4b9a-8d8d-175847c41e15}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9b492dee-9231-4618-9704-c1d3f452849e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a34ac2f6-7498-4cad-ba00-d38fa49e0bdf}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7f5d5b44-a508-4bcc-8dfb-e01de00370ab}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b976053d-f156-4861-97b2-132eae2d3dee}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f388e024-5f0c-428c-808f-122b675a235b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b3ddcf8d-3bb6-4179-bad6-7cd5cc460d5c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{014e712e-f73f-4d8e-bef1-56977992edf4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8914274f-71d4-4083-be45-33b252d76148}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39fb3b4c-b049-4a8c-a519-701a67cdb9be}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4bbf03db-969c-4a0c-b7d4-46f26b8d9cf7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e3cb7576-7cb7-4836-99af-82e290a8ffe4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c58839f4-572c-4d6b-9d3b-08ddb39341a3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0971eafa-f374-44e3-91c8-f3d00fd5aa50}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7b964fbe-da2e-42a7-800f-4d79fbd75eb3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4f69f508-8aa2-462d-865f-3a6e54b28630}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8097648b-7bd1-465e-ba5f-3e57321e0162}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7353a201-a6ba-4b13-8d11-883504344b00}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64ee5f51-ef48-4f30-ad09-840679a552e0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05a896cb-7d91-436f-a534-7716b18dcc58}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c750aa3a-de87-4a8d-abf0-401b9fd5c32e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74e1e500-a503-4f5e-be10-8dbe1b5269a4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6a0df635-c541-48ce-b1e2-38fb5a5e261e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8145bb32-4bf3-4cfa-a946-a6349d6172f5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30253915-c8d5-4146-b173-80f641b8b504}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9a82e31a-587b-45ea-8e71-11a831c45e0d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c42a2b2c-5a7d-449f-b287-ccdcbad97d54}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c4e49f6a-a4dd-4de3-835a-b3df75f03ae5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68c8c439-732b-43f8-9635-c3817c438ee0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{eaa5efa7-bbbd-4b85-8474-dd1b9f6e2592}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8093abf6-aa85-45a0-9c7e-cb3b1f5e6770}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3229,85 +3229,85 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{078A151D-D8C7-4874-893B-5809C6D1B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8E951CB8-25D0-476A-ACE1-F60E5EADB9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3787,51 +3787,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C297EDA8-2FC7-4E96-94E6-C098A892B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C8D4D67E-6866-4B54-BBA3-1F24DA6AB9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5191,51 +5191,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{119304DF-C0E8-45DF-9091-F158C13AB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{928071E8-64F5-4838-84CA-C6F6BD8FB9A9}">
   <dimension ref="A1:E27"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5610,51 +5610,51 @@
       </c>
       <c r="E27" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B94B329F-AA65-4B08-B5F3-15F1DD0AB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{037568D0-3912-4D01-AC91-5882DD98B9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8695,51 +8695,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BCC7E8C2-3E6F-4593-BD96-B98C21C5B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8CE5C811-23FE-448D-A117-ED6DB3E8B9A9}">
   <dimension ref="A1:K74"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -11140,51 +11140,51 @@
       <c r="J74" s="24" t="s">
         <v>19</v>
       </c>
       <c r="K74" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{89C5A39E-7B48-4704-9272-0980172CB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72543578-CFC9-4914-81EA-09C3FABCB9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14782,51 +14782,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF283A95-E2B4-4E59-B528-49350E91B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83FB97B1-BAB6-47B5-A43F-5605BB43B9A9}">
   <dimension ref="A1:H97"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -17185,51 +17185,51 @@
       </c>
       <c r="H97" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E89531F7-0AEA-4F12-9670-69511D42B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{940CFC56-C9ED-4E62-9B2F-DE1CC69CB9A9}">
   <dimension ref="A1:H432"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -28298,51 +28298,51 @@
       </c>
       <c r="H432" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D35C1E0A-2D0A-4688-BE78-98AA77ACB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{69FC96F9-9DAE-4A54-8C07-418B00AEB9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -35511,51 +35511,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9BD4F4B-2341-466D-B381-66F9A1B4B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D8501D0F-F5FF-4517-8728-914008FDB9A9}">
   <dimension ref="A1:H131"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -38710,51 +38710,51 @@
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F7481528-6D22-401C-8530-BFC30C44B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B42AC033-00FC-456B-A7F6-8255760AB9A9}">
   <dimension ref="A1:H291"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>