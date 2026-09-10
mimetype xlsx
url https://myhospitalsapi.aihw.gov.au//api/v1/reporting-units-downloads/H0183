--- v1 (2026-07-23)
+++ v2 (2026-09-10)
@@ -1769,51 +1769,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1825,1129 +1825,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58a9ed79-d807-4636-a38c-62b90c9bb7e5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2bc7c288-53b2-4b2b-a282-8dc3c9440076}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{574fa17d-f025-4d04-9ae4-0d6e6ff144de}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62c58fee-18cb-459b-b3f7-3c805422ce58}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2f9df398-96d6-4113-871a-2cab1bb72f72}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{924d4985-b7ee-4514-b2fc-c75393e214b4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22ac49cb-a718-4783-953d-7fc22d82a089}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cb481847-d11b-48ee-8dcd-56a6c2878fcf}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7de87603-f96a-49c2-a01d-c1e45813f899}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b307b6ce-0313-4737-834d-a701297167bc}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7855b24d-5f35-4de5-9286-1377b037dbbe}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b117dec9-9b0a-4f7f-b038-d7800ca53607}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e20ecd53-c1d8-4818-adeb-1a6e5640a8b8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{baa8cfbd-3553-43b0-af32-3a804070dc43}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2d092153-df02-4ff6-b232-c5b6f77a1823}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0f2eaca4-8a11-4661-99b6-fdca862826b2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e8f350b4-730a-4b9a-8d8d-175847c41e15}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75e64a77-da27-40eb-a467-868af3b18cc4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a34ac2f6-7498-4cad-ba00-d38fa49e0bdf}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51b71d9a-f8fd-40b3-ad14-407b34f1cda2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b976053d-f156-4861-97b2-132eae2d3dee}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6b1cb08d-80d1-4148-a17f-c639c4f1ef67}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b3ddcf8d-3bb6-4179-bad6-7cd5cc460d5c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f30451c6-ecdd-4daa-8ff2-d849f5edc51a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8914274f-71d4-4083-be45-33b252d76148}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1d4bfcfc-be8c-4012-b81c-16430519c2c3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4bbf03db-969c-4a0c-b7d4-46f26b8d9cf7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61e63591-a1f1-4e84-b0f1-c90487d250c4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c58839f4-572c-4d6b-9d3b-08ddb39341a3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bff76bcb-519a-43f3-b37a-84738f78420d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7b964fbe-da2e-42a7-800f-4d79fbd75eb3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{665ded3a-304e-4c38-ab07-ad0a6246337b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8097648b-7bd1-465e-ba5f-3e57321e0162}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{800b50cc-e9fc-4568-b95c-29e83933f2e5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64ee5f51-ef48-4f30-ad09-840679a552e0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2c2cfb1b-8480-46b1-bc58-f1a284f054a0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c750aa3a-de87-4a8d-abf0-401b9fd5c32e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35120e66-1804-4921-a988-e49cf41f9d42}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6a0df635-c541-48ce-b1e2-38fb5a5e261e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30e47947-37a5-4e50-b5ac-d43e85f6cd8b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30253915-c8d5-4146-b173-80f641b8b504}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e45508fb-e43d-463b-b54e-41baada2927d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c42a2b2c-5a7d-449f-b287-ccdcbad97d54}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dcc07c1e-6f70-4627-b31a-b9dc3b19586f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68c8c439-732b-43f8-9635-c3817c438ee0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b417bca4-5e2e-4978-a67e-8360ce911aca}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8093abf6-aa85-45a0-9c7e-cb3b1f5e6770}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ebe853a3-c34e-4d87-b11a-56217c298a2c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3263,51 +3263,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8E951CB8-25D0-476A-ACE1-F60E5EADB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC30C960-C637-430C-96B9-BE59B698B9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3787,51 +3787,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C8D4D67E-6866-4B54-BBA3-1F24DA6AB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BDF92598-2647-4B46-841C-2445FF6FB9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5191,51 +5191,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{928071E8-64F5-4838-84CA-C6F6BD8FB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{109D1DEE-24B0-4B22-BA5D-7792C860B9A9}">
   <dimension ref="A1:E27"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5610,51 +5610,51 @@
       </c>
       <c r="E27" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{037568D0-3912-4D01-AC91-5882DD98B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A43B6D8B-E688-46D5-A526-06A7F16EB9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8695,51 +8695,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8CE5C811-23FE-448D-A117-ED6DB3E8B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6664407-B3F8-445A-8EB9-6D6744A0B9A9}">
   <dimension ref="A1:K74"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -11140,51 +11140,51 @@
       <c r="J74" s="24" t="s">
         <v>19</v>
       </c>
       <c r="K74" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72543578-CFC9-4914-81EA-09C3FABCB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB315654-4CAE-4750-9868-2FD9D14EB9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14782,51 +14782,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83FB97B1-BAB6-47B5-A43F-5605BB43B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{259F2E71-EA8D-440D-90E3-54AFF680B9A9}">
   <dimension ref="A1:H97"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -17185,51 +17185,51 @@
       </c>
       <c r="H97" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{940CFC56-C9ED-4E62-9B2F-DE1CC69CB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97D71D36-554B-466D-BF30-D3B3F2B3B9A9}">
   <dimension ref="A1:H432"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -28298,51 +28298,51 @@
       </c>
       <c r="H432" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{69FC96F9-9DAE-4A54-8C07-418B00AEB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{76FC3A47-BAC2-4AB6-B3E0-0592009AB9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -35511,51 +35511,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D8501D0F-F5FF-4517-8728-914008FDB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D9C24C26-E437-4FE6-8DC2-FDCA3290B9A9}">
   <dimension ref="A1:H131"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -38710,51 +38710,51 @@
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B42AC033-00FC-456B-A7F6-8255760AB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B209DB80-C4AD-410D-96E9-E79E333BB9A9}">
   <dimension ref="A1:H291"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>