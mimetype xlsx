--- v0 (2026-06-06)
+++ v1 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
     <sheet name="Tab 8" sheetId="9" r:id="rId11"/>
     <sheet name="Tab 9" sheetId="10" r:id="rId12"/>
     <sheet name="Tab 10" sheetId="11" r:id="rId13"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
@@ -1765,51 +1765,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1821,1129 +1821,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5d84d9fb-ba6d-4121-b4f5-624e87edaf85}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bef85d37-f27c-4c73-be22-6c50285f8510}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{aa3c7cbb-ba1e-4655-b8e9-45fac5d74e0a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40de4eb0-fef4-467a-bcc4-985d92fba276}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b48918b6-3857-4d8a-a9f5-45384c9d0ca8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ffe75a1d-c226-4fb8-8af1-836601b7326a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c3b33118-0283-46dd-93b0-775bf40d52f2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2d2e51e4-8bfd-4db7-8a22-3906a0f9f18c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7b505de9-86ac-4a43-8944-8684aa92a352}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9dc605d9-0bbd-4187-a8e2-91f1a4fe241d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{259bef2b-e8e5-4bb0-91b6-75b6afe9f6b7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74be365a-4a28-42b5-9df1-c0224b000e84}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6cd6bae2-e90d-441b-a03b-2a57cf1d505d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a23c30b6-2a17-4727-8a75-d2c9d34200de}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fc260efb-be88-4cbf-94dd-e72a2d213e5c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dade3b7c-c144-4a69-abf5-a4ed96be94bf}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6ee85785-9c93-4a59-8f1f-541f3c605153}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f2dff7b7-eecb-4d1a-949b-a3097f0825ef}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9eeae2fb-2218-4e7f-8c76-f42b98a0e836}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{182550e5-d2dd-4b82-9a05-f818f3f37306}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{df20d40c-e765-4a7a-87c0-7746a203e955}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a9c04c33-7303-4dce-8431-81c4da3ff731}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10cad39b-2492-4018-849a-b3448069b514}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06aae052-ae43-4a8e-bd37-9bec96644fb0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92551b52-c0a7-45e6-b69f-0da587c67274}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a0910284-d33c-476a-b6e5-c4c4a6453ad0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a3e7343c-7c1c-49f0-9970-4c9cfff5e3b6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cd1c1f39-9854-4c6a-ae49-a061474d7791}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11135e5c-423e-4433-929d-2685662930ae}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e41a8f56-7e6f-48f6-86ba-9b35e685645b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8734f8de-2d53-4cb5-89a7-6d99d57f0caf}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2539d982-c188-4b02-b082-bcf471afa0af}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{274fb5bd-1e64-46b2-b080-34918a5ee23c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8572571b-812e-490c-889a-9660feeed1d8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{851ac775-512b-4ce5-b01b-9b76ff966bb8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75dedcbc-be11-47ba-a7a8-b647c3fb7d23}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d92ec050-66e3-490f-9ce0-324a5be44c39}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a060de3a-1790-4909-9cac-f41816cbad8b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27e9306d-10e7-4d01-b1bf-2d3145541287}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c46b10ff-d5fe-4a79-9982-e1f4bf446871}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8dc541f0-fe58-4fe8-966b-6fa71e59890c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9663dea0-f1f9-4dab-8bb4-2f11a30dae22}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3f73c616-11b0-4787-a72a-54d9e6e42407}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c09d0348-3024-416e-b5a8-90604a1b6107}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8b105722-a502-41b3-847e-7c3f40a913d7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3388c2c0-ce67-4733-8ded-c398b341bbab}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c8c8c111-7e01-49f0-9fdb-a3212dc7696b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dcbb3539-4620-49d1-b37a-b70cf9450d4b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3225,85 +3225,85 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17BAA227-8FD5-4D65-961F-95B1C0B4B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{434C586C-03A1-4EBB-B625-BB5617A9B9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3783,51 +3783,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CDC349CA-6788-42F5-B3ED-039CD871B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A1EE7EA-B50E-4C04-9B57-9B5BAADDB9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5187,51 +5187,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3967BA71-368C-4E60-B04E-068B15E5B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E798F399-8A1B-4256-A56B-3CB3C5E0B9A9}">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5419,51 +5419,51 @@
       </c>
       <c r="E16" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB93DD9D-AD06-4C1D-90B1-609CE6CBB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4DDC1751-5929-4AC9-9384-2F8EB6AAB9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8504,51 +8504,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E5777F12-9AB9-48B5-A39A-C088B6FAB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39FEF3F8-2B90-4F6E-9638-44F095F9B9A9}">
   <dimension ref="A1:K78"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -11089,51 +11089,51 @@
       <c r="J78" s="24" t="s">
         <v>19</v>
       </c>
       <c r="K78" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F4BDB20-75E9-438D-B259-385BFF5AB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8000B98-097D-4337-8B81-EE07311CB9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14731,51 +14731,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E39E1735-0F1F-4292-9BDB-A7B1E6BDB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FDD86F42-E609-4913-8DF6-9D88F30AB9A9}">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -17004,51 +17004,51 @@
       </c>
       <c r="H92" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E2E5EEF7-C8FA-4E91-9213-69ABC4C4B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{22E9E5D9-5CE4-4895-B1A3-B7FD42F8B9A9}">
   <dimension ref="A1:H437"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -28247,51 +28247,51 @@
       </c>
       <c r="H437" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B15F8FB5-C74C-477F-AF2A-642CC843B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{51E342EF-D555-4D95-9D5E-01123F93B9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -35460,51 +35460,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{295722E7-7DD3-4900-A1DD-868DD717B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB068C99-B9CA-4307-8E6F-83F92005B9A9}">
   <dimension ref="A1:H134"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -38737,51 +38737,51 @@
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6F3BCB5-9DE6-4B2E-BEBD-9E59D806B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0ACD9DD1-3C58-4EFF-91C8-08A5C70BB9A9}">
   <dimension ref="A1:H290"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>