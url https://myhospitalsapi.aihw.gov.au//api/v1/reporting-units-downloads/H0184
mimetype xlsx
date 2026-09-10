--- v1 (2026-07-23)
+++ v2 (2026-09-10)
@@ -1765,51 +1765,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1821,1129 +1821,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bef85d37-f27c-4c73-be22-6c50285f8510}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4a06e73b-15fa-484e-acdb-55b17c174a4f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40de4eb0-fef4-467a-bcc4-985d92fba276}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2f7d3715-49a5-408e-9e26-9a203bf73668}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ffe75a1d-c226-4fb8-8af1-836601b7326a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7b5f723d-55a9-401b-bb0a-0020a165b00c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2d2e51e4-8bfd-4db7-8a22-3906a0f9f18c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4c65d7d9-3939-4615-9d53-3573bd8c493f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9dc605d9-0bbd-4187-a8e2-91f1a4fe241d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{eebcb580-6e59-430a-a684-d1fd46ce72b9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74be365a-4a28-42b5-9df1-c0224b000e84}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c8e2fa4b-4416-426e-ab21-c95f266cca4a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a23c30b6-2a17-4727-8a75-d2c9d34200de}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f2452c55-23b2-46f6-b7c3-710b7854565c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dade3b7c-c144-4a69-abf5-a4ed96be94bf}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a657860b-eacd-4477-9ea1-d6a9430b9772}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f2dff7b7-eecb-4d1a-949b-a3097f0825ef}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f6d862ba-af12-409c-af0d-6f38fb08959b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{182550e5-d2dd-4b82-9a05-f818f3f37306}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30259a6b-eaa6-434e-8707-23419e4cfc9d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a9c04c33-7303-4dce-8431-81c4da3ff731}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{da513781-d943-4709-b6b4-bfc51aa92634}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06aae052-ae43-4a8e-bd37-9bec96644fb0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90634914-ce35-4707-8df6-e0d7c6d62642}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a0910284-d33c-476a-b6e5-c4c4a6453ad0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cfd9528a-8de4-43a6-86bf-5fdff380fd12}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cd1c1f39-9854-4c6a-ae49-a061474d7791}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4606e09f-e8d8-4082-84a4-6afb7e5c8578}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e41a8f56-7e6f-48f6-86ba-9b35e685645b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d2ffb041-5283-4dc5-ab84-c96039e2a7fd}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2539d982-c188-4b02-b082-bcf471afa0af}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{da7c47f4-612b-4ff2-b5fe-ab3783b9355e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8572571b-812e-490c-889a-9660feeed1d8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cc3147df-249a-4c95-81db-7e29b4b77d3d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75dedcbc-be11-47ba-a7a8-b647c3fb7d23}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3406bae1-86a0-4da5-b8ca-95ee5b8317c5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a060de3a-1790-4909-9cac-f41816cbad8b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f91746c0-d474-4946-afa3-3a1f1cf6b30b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c46b10ff-d5fe-4a79-9982-e1f4bf446871}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f19a117c-ab9b-49af-adae-727d03357226}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9663dea0-f1f9-4dab-8bb4-2f11a30dae22}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91bb17d1-73c1-4dfb-af98-19f858a7bc25}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c09d0348-3024-416e-b5a8-90604a1b6107}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a302266b-56c1-45be-8638-55c30c4ea678}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3388c2c0-ce67-4733-8ded-c398b341bbab}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38340aac-9657-4cac-b43b-24fca91b92ec}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dcbb3539-4620-49d1-b37a-b70cf9450d4b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51b085bd-8884-4b92-967f-d010df207240}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3259,51 +3259,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{434C586C-03A1-4EBB-B625-BB5617A9B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C833E3E0-94F0-414D-8718-B3A448F8B9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3783,51 +3783,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A1EE7EA-B50E-4C04-9B57-9B5BAADDB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71952C6C-AE7C-48E6-ACED-9F131175B9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5187,51 +5187,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E798F399-8A1B-4256-A56B-3CB3C5E0B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BB979590-03BF-4B7A-AA3F-AFE666C5B9A9}">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5419,51 +5419,51 @@
       </c>
       <c r="E16" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4DDC1751-5929-4AC9-9384-2F8EB6AAB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6255AB33-FEEE-4E10-8999-12D263C7B9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8504,51 +8504,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39FEF3F8-2B90-4F6E-9638-44F095F9B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C93FDC31-551F-4787-8B77-6F780E82B9A9}">
   <dimension ref="A1:K78"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -11089,51 +11089,51 @@
       <c r="J78" s="24" t="s">
         <v>19</v>
       </c>
       <c r="K78" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8000B98-097D-4337-8B81-EE07311CB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8E1E7714-993D-462C-955C-2D005E6AB9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14731,51 +14731,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FDD86F42-E609-4913-8DF6-9D88F30AB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{22ABBF91-DFAB-4A8C-B496-06D55522B9A9}">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -17004,51 +17004,51 @@
       </c>
       <c r="H92" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{22E9E5D9-5CE4-4895-B1A3-B7FD42F8B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1F29F8CB-CA67-40FF-86E4-1E36A86FB9A9}">
   <dimension ref="A1:H437"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -28247,51 +28247,51 @@
       </c>
       <c r="H437" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{51E342EF-D555-4D95-9D5E-01123F93B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49360600-ACAF-489F-981E-FC94F25AB9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -35460,51 +35460,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB068C99-B9CA-4307-8E6F-83F92005B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6C041F4F-A83C-469D-B325-E8F97690B9A9}">
   <dimension ref="A1:H134"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -38737,51 +38737,51 @@
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0ACD9DD1-3C58-4EFF-91C8-08A5C70BB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB96D29E-3D70-4A68-BB4A-7AC15844B9A9}">
   <dimension ref="A1:H290"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>