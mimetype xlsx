--- v0 (2026-06-06)
+++ v1 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
     <sheet name="Tab 8" sheetId="9" r:id="rId11"/>
     <sheet name="Tab 9" sheetId="10" r:id="rId12"/>
     <sheet name="Tab 10" sheetId="11" r:id="rId13"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
@@ -1784,51 +1784,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1840,1129 +1840,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{326a2d40-fed3-4910-a34b-2dc28213bfbb}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dcce314e-5dc4-42d5-ba9f-df779df3f379}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{def9ee93-6508-4f8b-afc5-b26405134ee0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49e5f2fb-73ad-408a-9004-061d8d757f2e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3b0971b8-41d6-403e-be3a-df604e8c607a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d5a72f67-3eae-4df6-8349-38adbb31e7f2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{aa3236dc-62b7-43e0-b8c6-ee796bc826a3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9a99ecb8-2db3-49da-bdce-5849ff9d5a13}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48f486ea-9bd0-4b64-af4d-3ebbab383b14}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43aa2468-b82f-4de4-bdb4-017a1a32361e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1a0a346b-82df-4500-96d1-d59e199322e5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89affb00-1ba2-4dc3-8e23-1e8aa9c4ca62}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5843d63c-7d80-428f-b051-52e73e4b6b74}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56f252a8-f8b3-42e7-bb72-8b286e63fc56}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ec409e3f-7f34-410a-9834-04720e66f0d3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2a766994-f9b9-4987-9fb1-f7c93a79d23c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{de081b9d-6ecb-4b37-9cb2-9bc196a53a80}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cd989aa3-7e1e-464f-9644-71cdd8025b6b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dfeec2df-eea2-40fc-b943-7918ac36361c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1cb23541-9482-4c51-9da6-4167fb219f10}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a1d3ab89-80bd-452e-b1cb-f8e8ec04a023}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fc10c226-ef86-4da3-93f8-13e41b695d43}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33696eb6-aafe-4e8d-9d68-f979f62aada5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bc504904-bd34-4d98-9cbf-9689165ad3b1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{abd6d5ab-1a4d-4fa4-8b75-4b1c9664b1cf}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e69c3bd8-794e-4f2b-8497-d2e7a1d1b49d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{070a992f-e160-4127-90b4-7669011e42a6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7a414d58-3f4e-417b-8f27-1401d8d2cc97}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{780a13f3-8c75-4aaa-b1fa-66f9c1624be4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bbc42e2c-06f0-4eb6-8083-dfbdadb974d6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cea0af8d-8377-403e-8af4-4ec3c1a4c2c5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0448fd63-352b-4353-94b0-83e1fc9d8030}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5472c1fb-b815-452e-a4f7-7c73f9775803}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11348bd8-836c-4d91-8e65-0db3c8352c42}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a5ba26b4-802f-410a-9054-616af509403e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d43be52b-70e0-47c4-a66e-590d86bf4cad}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0304c120-72b4-4100-97a2-e2db66f17b44}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29b2cbf8-8697-4ded-87a2-5b8015500f43}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23b75117-f46f-4d5a-ae78-632736c94977}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ba2652a-8a1d-430c-8c6d-9e989c091260}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24fb9a98-9221-4032-bd97-ad22d56c039d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d2f51a24-7aa6-4758-bd2b-24eb3872d82b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d81bfe65-6ac9-44fe-8a20-8a7f5b4806ee}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7b888c24-6acf-4548-8433-9c51621d429f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f27f2861-ccbf-438e-a37a-3eabbff6c73d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4b485fe8-c675-42af-b8e5-e765618d2359}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0e790196-ec20-47ba-a66a-0c191aa1a6b8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fdc588c9-f92a-4830-9b5b-d63e2b2952ba}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3244,85 +3244,85 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BBA0AF5D-5169-4305-9083-3EF13E51B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E75EA4E-3A48-4926-8666-80CCBBA6B9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3802,51 +3802,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9877875D-E000-4A98-BACB-E3F96E49B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{447D7A94-D79E-4E04-BFBD-92DF480DB9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5206,51 +5206,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE39087A-CF58-4257-9C88-1D6A74A6B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5A6F896-2903-4BCF-ADE5-997CEB17B9A9}">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5438,51 +5438,51 @@
       </c>
       <c r="E16" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D9AE67B7-512A-47AC-B3EF-89370F17B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8111D3DE-2B10-4219-B0E7-1D8F0B14B9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8523,51 +8523,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{86BFB86E-58D4-456D-B2D3-87A76781B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3792CEC-EA64-40C0-95A2-BE153AA3B9A9}">
   <dimension ref="A1:K82"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.14285714285714" style="12" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -11210,51 +11210,51 @@
       </c>
       <c r="K82" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:K12"/>
   <mergeCells count="8">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A9:K9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{072A3A0D-1AD8-417F-8374-C5C3DDA3B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2312A1BC-1897-4FAC-872B-130AD208B9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14852,51 +14852,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C93A4B2A-B3D1-4D07-B741-9FD37C95B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{69A93687-EABF-4951-9953-01FF0DC8B9A9}">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -17125,51 +17125,51 @@
       </c>
       <c r="H92" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DE3B1307-7204-4622-899F-A2EA772DB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B6E8E58-37B3-43E8-81C0-65BE15CFB9A9}">
   <dimension ref="A1:H442"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -28498,51 +28498,51 @@
       </c>
       <c r="H442" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9FD664CF-63CA-40B2-8BB0-9C818B32B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ACAFE145-2E1D-4EE3-9748-4EE830C2B9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -35711,51 +35711,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D9C4E223-8363-4C69-B946-A249CA19B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{073338D1-C13F-44F2-B213-A179A02DB9A9}">
   <dimension ref="A1:H134"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -38975,51 +38975,51 @@
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A18:H18"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1795A862-BAC9-4FD5-86A9-1AD448C6B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C3E1C5E-0E78-4519-9F06-D3510754B9A9}">
   <dimension ref="A1:H291"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>