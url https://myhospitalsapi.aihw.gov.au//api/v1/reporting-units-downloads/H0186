--- v1 (2026-07-23)
+++ v2 (2026-09-10)
@@ -1784,51 +1784,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1840,1129 +1840,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dcce314e-5dc4-42d5-ba9f-df779df3f379}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42686f88-d87e-41ca-b87d-0a58b81734da}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49e5f2fb-73ad-408a-9004-061d8d757f2e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{870f9ba8-f2a0-4b23-bf78-1d83484464ba}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d5a72f67-3eae-4df6-8349-38adbb31e7f2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c2446693-4b42-4f3a-9fc2-80c3f29a36a9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9a99ecb8-2db3-49da-bdce-5849ff9d5a13}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1a970c2b-27b3-4d2a-ad98-17cc94c291b5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43aa2468-b82f-4de4-bdb4-017a1a32361e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cc3c3570-cb3b-4938-ab97-1c740a09f3b4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89affb00-1ba2-4dc3-8e23-1e8aa9c4ca62}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3cfabcd7-78f2-4105-bd30-2e978e623919}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56f252a8-f8b3-42e7-bb72-8b286e63fc56}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9f7b3c07-283c-4b93-ad8e-15b4bf133feb}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2a766994-f9b9-4987-9fb1-f7c93a79d23c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9434ee79-2642-43e5-b938-d6f61f5068a5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cd989aa3-7e1e-464f-9644-71cdd8025b6b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19d52add-d799-42f5-97e2-3008f911f71c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1cb23541-9482-4c51-9da6-4167fb219f10}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6ef7bf41-8dc1-4a2f-9d38-deca12661644}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fc10c226-ef86-4da3-93f8-13e41b695d43}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9247c27c-0d28-4688-83e1-f30bd5c21abc}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bc504904-bd34-4d98-9cbf-9689165ad3b1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c61ded22-ad6c-45fd-a00c-74720f7bb65c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e69c3bd8-794e-4f2b-8497-d2e7a1d1b49d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a0c2edd5-2ba0-4be8-897e-de33a1a4d3c8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7a414d58-3f4e-417b-8f27-1401d8d2cc97}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2df10d03-04de-44ce-9e57-e9b4ce1a907c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bbc42e2c-06f0-4eb6-8083-dfbdadb974d6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{729be76b-3790-4ec5-8b0b-98bcd8122a42}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0448fd63-352b-4353-94b0-83e1fc9d8030}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46d818f5-20de-42e9-84dd-ff9923c9d095}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11348bd8-836c-4d91-8e65-0db3c8352c42}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fafe269b-fcf6-49f5-af46-f1e0c1700104}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d43be52b-70e0-47c4-a66e-590d86bf4cad}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{eb99c831-aac9-48a5-92ed-25e2b64ee804}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29b2cbf8-8697-4ded-87a2-5b8015500f43}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7c88e97d-6699-42ae-8037-160703d12824}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ba2652a-8a1d-430c-8c6d-9e989c091260}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fd70867a-2eac-4811-93f1-b8e95417902e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d2f51a24-7aa6-4758-bd2b-24eb3872d82b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77639959-955e-497b-b29a-ba3ea9216be8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7b888c24-6acf-4548-8433-9c51621d429f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5c8541cb-42f2-415f-b269-51ccf9a5fa19}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4b485fe8-c675-42af-b8e5-e765618d2359}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7f143603-c6a9-40d2-8653-15790ba0a8b9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fdc588c9-f92a-4830-9b5b-d63e2b2952ba}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29da1baa-0324-4f17-8b6f-40ecaf002eed}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3278,51 +3278,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E75EA4E-3A48-4926-8666-80CCBBA6B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1441DF69-C03F-4B88-AA4C-8A1050D4B9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3802,51 +3802,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{447D7A94-D79E-4E04-BFBD-92DF480DB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{89F472AA-10C6-43B0-9732-EB73DFCFB9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5206,51 +5206,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5A6F896-2903-4BCF-ADE5-997CEB17B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{904AC92D-0718-4CC4-AA85-AD20F7A4B9A9}">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5438,51 +5438,51 @@
       </c>
       <c r="E16" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8111D3DE-2B10-4219-B0E7-1D8F0B14B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF986072-6A00-4250-9607-75A79ED0B9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8523,51 +8523,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3792CEC-EA64-40C0-95A2-BE153AA3B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2D8B7E0E-DC87-44AF-8062-541C0CFDB9A9}">
   <dimension ref="A1:K82"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.14285714285714" style="12" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -11210,51 +11210,51 @@
       </c>
       <c r="K82" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:K12"/>
   <mergeCells count="8">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A9:K9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2312A1BC-1897-4FAC-872B-130AD208B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E0C91338-1C14-45D0-B773-CCB69C85B9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14852,51 +14852,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{69A93687-EABF-4951-9953-01FF0DC8B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF8AEB01-AB08-4B4D-9F69-CFE683C8B9A9}">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -17125,51 +17125,51 @@
       </c>
       <c r="H92" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B6E8E58-37B3-43E8-81C0-65BE15CFB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0F0F9A19-A7D8-4FAD-A87F-7A6B8589B9A9}">
   <dimension ref="A1:H442"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -28498,51 +28498,51 @@
       </c>
       <c r="H442" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ACAFE145-2E1D-4EE3-9748-4EE830C2B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3953CDF1-6998-451F-9670-9515D138B9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -35711,51 +35711,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{073338D1-C13F-44F2-B213-A179A02DB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B6555C5-78B3-4098-86FC-26B046ECB9A9}">
   <dimension ref="A1:H134"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -38975,51 +38975,51 @@
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A18:H18"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C3E1C5E-0E78-4519-9F06-D3510754B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B1B464D-D3B3-4520-AD96-1A0FAC37B9A9}">
   <dimension ref="A1:H291"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>