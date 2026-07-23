--- v0 (2026-06-06)
+++ v1 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
     <sheet name="Tab 8" sheetId="9" r:id="rId11"/>
     <sheet name="Tab 9" sheetId="10" r:id="rId12"/>
     <sheet name="Tab 10" sheetId="11" r:id="rId13"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
@@ -1769,51 +1769,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1825,1129 +1825,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{af5561bb-09d3-4273-88b1-c89e0fd48013}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51cce8d5-3e21-46c4-a226-c5b38d4c9eac}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9c0132b5-23a1-4321-9f43-bbcfeef24ace}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d6e13c14-44b5-4f7c-b3b9-3a712ae445b7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fff79da3-a0f2-4f97-9839-e4f3ce1d423d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9cf91d50-1f8d-4d70-8bf9-cc6153874311}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27225d1c-8ca6-4682-a9c9-f2c839ae5314}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5f19f0d8-4692-48f0-9923-048073e853ef}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9d8c07b1-3b35-4932-bb38-9383136afb78}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9a055941-fdb7-4f4e-86f4-3227aba25476}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c11fe9d3-0646-4f17-a9f9-bef37df833de}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4e718009-80d9-4e47-bad0-37d06d99c5f6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15ee2c4f-9af8-4e74-9094-250d96d51cb4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90bf032d-5027-477a-87cf-90a6cc8b8123}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94f699a5-74b1-478f-85f8-d9fd7b7a1b6b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6b36cbd6-20c1-405e-8795-9d2e820f6dee}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0aff786e-ec69-4b94-b304-4de3ad9fbf9c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62c71fa5-0819-4b77-acd0-2ec330a44637}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a192be01-6ca6-4c12-9704-eca8d670e794}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4db96b8b-77b4-4302-95c5-fc1d04e733e0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{131c76a3-66d0-4d60-8be5-0f5a53615adb}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ca73ba5c-b68c-4861-ae14-b2300253d0e3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{860225b6-6149-4037-9cb0-2dc29587e7dd}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3521215f-8f77-4d62-9b51-168fb78788d3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86546ed3-7cce-45ba-8cc7-f4cda65c5ea4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b88ccd4d-8b99-434b-8b85-b3214fc3734d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23100fc9-0911-4cca-9e9f-02a6ca20480b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5cfbb320-99f2-4aca-9fe4-4d26ba4b6d34}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d2748ebe-805a-4f28-b7e5-3ae27975b597}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1ef10030-236e-4485-b00f-c9338f3a486e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12f76295-33ce-4518-b047-ff2805381368}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cb155304-92f7-4504-ba3a-0269fb0fa6b7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b85af012-9c4e-4823-9bb4-7e28379efb3a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f1d0bf50-6489-4125-943a-45e718bd569b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2d7c5589-2829-4839-b30b-7d4b409a073d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52dfecd5-7b6c-4baf-adb1-0a9fa3ebece5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cdda188d-4de1-46e3-944e-982bd6b6436c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6aff88c4-4868-4cc9-9dee-353d09f3ff2d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8e46db8f-9bb1-4182-8eef-53329e7d24bd}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06ce7b7f-6350-4ebf-8f20-b337dddbb737}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{144d8561-efc1-45ff-81a7-e0c5e4a1ec57}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7d295a0f-891a-4440-a92d-e23e37933d7f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2b219292-788e-4dce-a2d6-490305ee0d54}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74089255-9ec1-441f-8253-fbd078741f97}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49f27281-5da8-42b9-885b-a90df9f0c7d9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f7e24742-cc35-443b-a981-b6bc1d11cae0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54e91ea4-0e28-430c-b117-ea22018814a5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{523d3679-5746-45c1-bbbc-76a44c93f7cf}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3229,85 +3229,85 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00E52003-6215-4186-A3A4-8DF1E266B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2AC974EA-84AD-4E4D-8C2C-951DBF47B9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3787,51 +3787,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5DAD012E-A00F-47E8-A999-A7E0034BB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6EE17B65-2232-43CB-8C6B-B5D2A559B9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5191,51 +5191,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8CB66AFB-2141-4EF9-AAE0-7CB047ADB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFB765AB-304D-4AA8-9C5D-C06CD247B9A9}">
   <dimension ref="A1:E23"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5542,51 +5542,51 @@
       </c>
       <c r="E23" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{299E16CB-5874-4543-8B8A-877AAB3FB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0678C64E-64E6-46F9-A720-DE2C1F15B9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8627,51 +8627,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5426D750-2F39-4883-A581-B213DBE3B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F253ECAD-04C9-4ACE-9900-4F1FE856B9A9}">
   <dimension ref="A1:K76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -11142,51 +11142,51 @@
       <c r="J76" s="24" t="s">
         <v>19</v>
       </c>
       <c r="K76" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{50FE24C7-723D-4C8D-BEC6-66B12668B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FDD070B3-0C2C-44D8-8918-3715CE1DB9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14784,51 +14784,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E64A6BBA-31F7-455A-95E6-30CB993FB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BEFB3E51-EC0D-438C-90A2-BAF180F0B9A9}">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -17057,51 +17057,51 @@
       </c>
       <c r="H92" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B58BD12-F789-444E-A9A4-1967DB62B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E3C10F8-526A-420B-8057-4297CE1BB9A9}">
   <dimension ref="A1:H432"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -28170,51 +28170,51 @@
       </c>
       <c r="H432" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0DC5CEF-DF08-4B2E-BF24-E69D6D86B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5101C7FD-B3A8-4687-872E-22CFF6CCB9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -35383,51 +35383,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B7D5083D-357E-4C34-BA5C-44D61515B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{10B62048-4E7C-4F4B-BE45-DA5BB48EB9A9}">
   <dimension ref="A1:H136"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -38712,51 +38712,51 @@
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C42D3FDA-D895-4EC2-9B6F-4B09DE22B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE03E109-A0A2-4672-9765-8ECDFA84B9A9}">
   <dimension ref="A1:H290"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>