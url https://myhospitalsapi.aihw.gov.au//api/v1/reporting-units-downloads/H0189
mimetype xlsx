--- v1 (2026-07-23)
+++ v2 (2026-09-10)
@@ -1769,51 +1769,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1825,1129 +1825,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51cce8d5-3e21-46c4-a226-c5b38d4c9eac}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86ae0e56-128c-41a5-a3b0-1ed869457ed6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d6e13c14-44b5-4f7c-b3b9-3a712ae445b7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{546bc56f-4de5-4d51-9f20-3067a59de5d9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9cf91d50-1f8d-4d70-8bf9-cc6153874311}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{208a8e0a-4dc1-4e72-b142-0a1f9cf238ed}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5f19f0d8-4692-48f0-9923-048073e853ef}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f2dc706a-1755-498b-940d-b6b41cf2744b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9a055941-fdb7-4f4e-86f4-3227aba25476}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d2a18860-eb45-4a01-881d-780de8ba2cb7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4e718009-80d9-4e47-bad0-37d06d99c5f6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{079bf86b-4a5d-4a78-95a4-397f7edbcaad}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90bf032d-5027-477a-87cf-90a6cc8b8123}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9cd43d03-9df0-465b-aaa5-69c408d2f9a4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6b36cbd6-20c1-405e-8795-9d2e820f6dee}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6044d9cd-878d-4268-b5d8-7dd3b5a8bcd4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62c71fa5-0819-4b77-acd0-2ec330a44637}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59367e18-57c1-47f8-8164-460976504836}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4db96b8b-77b4-4302-95c5-fc1d04e733e0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{921f2ecf-c13c-454e-8387-bf5268a276ba}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ca73ba5c-b68c-4861-ae14-b2300253d0e3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ee937d2-d593-4dbc-bbde-448d1a5475d2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3521215f-8f77-4d62-9b51-168fb78788d3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65e825b9-2d20-4e33-a19a-b6c6f004cf84}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b88ccd4d-8b99-434b-8b85-b3214fc3734d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cc43fcb9-d732-43a3-87f1-61f03061115a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5cfbb320-99f2-4aca-9fe4-4d26ba4b6d34}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98023242-2fe6-4c20-a20e-c5414414f4fd}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1ef10030-236e-4485-b00f-c9338f3a486e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7185be3e-cd6c-4b9d-a4d6-6eae60591792}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cb155304-92f7-4504-ba3a-0269fb0fa6b7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cc62d897-ce72-4f4d-a1fe-b6e174c50a8b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f1d0bf50-6489-4125-943a-45e718bd569b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1eab09a5-77f3-446f-b54c-af5896c99426}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52dfecd5-7b6c-4baf-adb1-0a9fa3ebece5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63800c61-e58f-4c99-8167-c1f8bddf4d91}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6aff88c4-4868-4cc9-9dee-353d09f3ff2d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f7c028fb-5c50-4bb7-8d65-fecb4dc50c63}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06ce7b7f-6350-4ebf-8f20-b337dddbb737}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8fae1e6a-3038-48df-bc50-de2ec0c4091c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7d295a0f-891a-4440-a92d-e23e37933d7f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cbacc0ed-313c-4fdd-96a9-12b2c5dd1ff8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74089255-9ec1-441f-8253-fbd078741f97}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7522e438-461a-4ae0-9d3f-29a6147cd5ee}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f7e24742-cc35-443b-a981-b6bc1d11cae0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e527710c-7dfc-40e3-a0b9-458a871114ff}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{523d3679-5746-45c1-bbbc-76a44c93f7cf}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cea22cc7-b64e-41a4-ae3e-b40d0b48c91a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3263,51 +3263,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2AC974EA-84AD-4E4D-8C2C-951DBF47B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E970E0E8-C429-4873-AE5B-9A7A2CA1B9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3787,51 +3787,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6EE17B65-2232-43CB-8C6B-B5D2A559B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0BD204EC-E892-4A18-B318-5EEFDB76B9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5191,51 +5191,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFB765AB-304D-4AA8-9C5D-C06CD247B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0373E0C5-1DCA-4C01-B8D4-4DB72CEDB9A9}">
   <dimension ref="A1:E23"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5542,51 +5542,51 @@
       </c>
       <c r="E23" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0678C64E-64E6-46F9-A720-DE2C1F15B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8DB5F506-3F37-4917-A759-B6F8E9CAB9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8627,51 +8627,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F253ECAD-04C9-4ACE-9900-4F1FE856B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E5AE4E1-3225-482F-BB9D-8B6D5F03B9A9}">
   <dimension ref="A1:K76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -11142,51 +11142,51 @@
       <c r="J76" s="24" t="s">
         <v>19</v>
       </c>
       <c r="K76" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FDD070B3-0C2C-44D8-8918-3715CE1DB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0D917290-1EBE-4AD8-9D2C-0C409588B9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14784,51 +14784,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BEFB3E51-EC0D-438C-90A2-BAF180F0B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7829EF6C-E00B-4C0F-B554-480C1E02B9A9}">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -17057,51 +17057,51 @@
       </c>
       <c r="H92" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E3C10F8-526A-420B-8057-4297CE1BB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{939B32D8-C123-4430-83B1-F2141F0DB9A9}">
   <dimension ref="A1:H432"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -28170,51 +28170,51 @@
       </c>
       <c r="H432" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5101C7FD-B3A8-4687-872E-22CFF6CCB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9563F384-8FF4-4439-BA76-48DBFBBDB9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -35383,51 +35383,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{10B62048-4E7C-4F4B-BE45-DA5BB48EB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E4393BDF-CA84-41D9-AC48-A6001B04B9A9}">
   <dimension ref="A1:H136"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -38712,51 +38712,51 @@
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE03E109-A0A2-4672-9765-8ECDFA84B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CAD9B4AC-27F6-4647-9837-CE7FA141B9A9}">
   <dimension ref="A1:H290"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>