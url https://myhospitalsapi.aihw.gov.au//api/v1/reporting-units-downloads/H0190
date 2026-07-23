--- v0 (2026-06-06)
+++ v1 (2026-07-23)
@@ -8,51 +8,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$13:$I$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Tab 2'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tab 2'!$A$10:$K$10</definedName>
@@ -1654,839 +1654,839 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e73b3c80-27e8-430a-a293-25ab1b0d15df}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68b67277-7884-44ee-a519-c38711db23d2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b7622e78-f97e-44d6-8dfb-78e6933bda13}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a4025a04-4411-44b3-9f40-2fa5bc8e7fc0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c7505993-87c4-4b91-b0fe-2444fe8311c9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86e2538f-9082-4204-9db8-f045a88c772f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ee5402a6-ae4f-4fcd-98cd-ed1c21b06c9d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1036e632-3b64-4a12-b89d-e6773d6833fa}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90a787fc-32d3-4e98-9352-954aa18bfb39}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0994e8b0-e696-40f7-9592-c7e01b0a3cb3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5366759a-b9e8-4c7f-b19c-78ba300d463b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7de096df-ac70-4368-99fc-23aded88a0ec}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{029e6b5e-a7d1-4771-9044-d3099e31f361}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f06b4b40-3955-4053-bf22-630f6b2fe7db}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6ff9f095-10f4-4231-b51e-453ad027d03a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62c0e568-9f38-4ffc-b111-a819210f7be8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4bdcc5b5-2f3f-436b-9913-aec4d722edb9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{407c9a7b-4e57-4e03-a050-22a96df74ea5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{447eda44-f362-4563-9069-53121885a737}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{eac6cec8-1086-4743-b424-de4aa690a3f8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3042ff54-5709-477e-9466-d43a246f231f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e02ac869-a9f8-419e-8011-44ee0873e1eb}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{181c4d77-72cd-48fe-9f29-93c510850e06}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6a5e0f38-b301-43af-8e23-5889abd883f1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d5511335-df25-49bc-86e0-6525c49253a9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a1fb1a7d-cebd-4886-a512-c7d81fba50cf}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71971a3a-a402-427f-b45d-e9e36f56f95c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7659f82e-ce84-4508-bec9-9512c3cfddfd}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5b790895-f286-4558-95fe-409d998c561f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64240c8b-bf7a-4a30-a2a8-42950ebf4202}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6f030544-df14-4826-8b42-8fd1a9365c17}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9c793267-1d84-438a-afe8-a08d037d0a89}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{595fedef-3b06-487a-b6e2-b10cb9a8979b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29c0b937-e76f-4333-ac7e-3e35d07013b4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -2768,76 +2768,76 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{031DDBAD-EC3C-47EE-B992-17F7193FB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5F82D29C-414E-4A71-812D-EA36589BB9A9}">
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3293,51 +3293,51 @@
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F1B282CE-E946-4360-B15E-25152818B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78EF5DFC-A633-4C06-887F-35B73D50B9A9}">
   <dimension ref="A1:O112"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -6392,51 +6392,51 @@
       <c r="I112" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A13:I13"/>
   <mergeCells count="9">
     <mergeCell ref="A11:I11"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
     <mergeCell ref="A9:I9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1EC3DA3-7D75-4A02-B93D-67B4602BB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{30958A1E-3288-4548-932A-81DA949CB9A9}">
   <dimension ref="A1:K76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -8907,51 +8907,51 @@
       <c r="J76" s="24" t="s">
         <v>20</v>
       </c>
       <c r="K76" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B5275CE-E717-4542-8A10-F74DCFA4B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C77F19D3-C6AE-4A4D-A1AA-E28C7B73B9A9}">
   <dimension ref="A1:F44"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -9635,51 +9635,51 @@
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5754E46C-C6C4-4139-A735-7DF9A664B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{146DA6B0-D8D7-4FFF-AE9D-61144357B9A9}">
   <dimension ref="A1:H80"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -11495,51 +11495,51 @@
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A18:H18"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63531941-5B1A-45D4-8950-B95B79CCB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6075A3E8-A079-450D-9384-E469669FB9A9}">
   <dimension ref="A1:H159"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -15313,51 +15313,51 @@
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A18:H18"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A21:H21"/>
     <mergeCell ref="A22:H22"/>
     <mergeCell ref="A23:H23"/>
     <mergeCell ref="A24:H24"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91DF14DA-E576-481E-9249-8406BDF2B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E72433DE-90F0-4830-A761-0C4A2288B9A9}">
   <dimension ref="A1:F46"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -16117,51 +16117,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F450D349-FDDA-4541-90DD-00B3AC18B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3C9E44A0-6CB1-4681-8F59-E50EDC75B9A9}">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">