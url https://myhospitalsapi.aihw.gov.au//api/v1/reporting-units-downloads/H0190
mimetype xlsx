--- v1 (2026-07-23)
+++ v2 (2026-09-10)
@@ -1654,839 +1654,839 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68b67277-7884-44ee-a519-c38711db23d2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{de456c2e-50d3-4580-ac3d-2338942f3e74}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a4025a04-4411-44b3-9f40-2fa5bc8e7fc0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b5d36401-7168-4cd0-87cf-ff45aeadd559}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86e2538f-9082-4204-9db8-f045a88c772f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1e15ea4f-cf82-4e97-9a40-91ec194ccf1c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1036e632-3b64-4a12-b89d-e6773d6833fa}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a4f175a2-ab41-46c5-a88d-807354851adb}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0994e8b0-e696-40f7-9592-c7e01b0a3cb3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1ab7e129-0c39-4370-8d63-a392a1929a3d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7de096df-ac70-4368-99fc-23aded88a0ec}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9e9e57c6-fd58-4f3c-992e-cbb8d35c29f3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f06b4b40-3955-4053-bf22-630f6b2fe7db}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e567124f-d15d-4219-abf1-6c416e5235ef}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62c0e568-9f38-4ffc-b111-a819210f7be8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c557a292-6e16-4828-85cd-916d1ee9455b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{407c9a7b-4e57-4e03-a050-22a96df74ea5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25dbee8b-18eb-4d03-8836-0a289d7d28b9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{eac6cec8-1086-4743-b424-de4aa690a3f8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60918bdd-42f3-4a5a-a8c4-9e055eb7660e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e02ac869-a9f8-419e-8011-44ee0873e1eb}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{392a4e5c-8277-41fa-81ab-6948532e436b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6a5e0f38-b301-43af-8e23-5889abd883f1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d4c738d4-bea4-4303-86ee-75bc315a7244}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a1fb1a7d-cebd-4886-a512-c7d81fba50cf}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6410db06-505b-4d9e-9f38-815696774f0f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7659f82e-ce84-4508-bec9-9512c3cfddfd}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{abca2e0f-07cc-4f04-8ef9-f3a6be53265a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64240c8b-bf7a-4a30-a2a8-42950ebf4202}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4d7d722a-53d2-4a84-9c7f-357ffe9dc7a4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9c793267-1d84-438a-afe8-a08d037d0a89}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{992f6cde-c762-4cd9-8631-8f49d7a3f410}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29c0b937-e76f-4333-ac7e-3e35d07013b4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0149f5c9-6d13-4146-b62e-b17b8dba5394}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -2793,51 +2793,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5F82D29C-414E-4A71-812D-EA36589BB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9BB26FD8-20DA-44E7-AB58-B8FEF3E6B9A9}">
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3293,51 +3293,51 @@
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78EF5DFC-A633-4C06-887F-35B73D50B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F7DEBAB0-E9C9-4F84-8265-37D62C63B9A9}">
   <dimension ref="A1:O112"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -6392,51 +6392,51 @@
       <c r="I112" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A13:I13"/>
   <mergeCells count="9">
     <mergeCell ref="A11:I11"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
     <mergeCell ref="A9:I9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{30958A1E-3288-4548-932A-81DA949CB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4B51E78-E324-4D2C-8DB8-877BA0C8B9A9}">
   <dimension ref="A1:K76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -8907,51 +8907,51 @@
       <c r="J76" s="24" t="s">
         <v>20</v>
       </c>
       <c r="K76" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C77F19D3-C6AE-4A4D-A1AA-E28C7B73B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{793E2463-76BF-48B6-9F7B-85FC9F61B9A9}">
   <dimension ref="A1:F44"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -9635,51 +9635,51 @@
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{146DA6B0-D8D7-4FFF-AE9D-61144357B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{793A2E93-A17D-4281-B461-DF3CD3D2B9A9}">
   <dimension ref="A1:H80"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -11495,51 +11495,51 @@
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A18:H18"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6075A3E8-A079-450D-9384-E469669FB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{331322F5-654E-4C23-9E83-0B714862B9A9}">
   <dimension ref="A1:H159"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -15313,51 +15313,51 @@
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A18:H18"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A21:H21"/>
     <mergeCell ref="A22:H22"/>
     <mergeCell ref="A23:H23"/>
     <mergeCell ref="A24:H24"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E72433DE-90F0-4830-A761-0C4A2288B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE31A3C8-42D4-4CA8-B9DE-EB4D9C1DB9A9}">
   <dimension ref="A1:F46"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -16117,51 +16117,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3C9E44A0-6CB1-4681-8F59-E50EDC75B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E1432E1-8F98-4A2A-84D1-FA20D8DFB9A9}">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">