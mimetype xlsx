--- v0 (2026-06-06)
+++ v1 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
     <sheet name="Tab 8" sheetId="9" r:id="rId11"/>
     <sheet name="Tab 9" sheetId="10" r:id="rId12"/>
     <sheet name="Tab 10" sheetId="11" r:id="rId13"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
@@ -1757,51 +1757,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1813,1129 +1813,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1cb7a26f-b524-423e-9aa3-c2400ec7a6ec}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2220c467-cedf-4788-926f-42728b5f7317}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8e5a1e30-bda0-4766-99a2-2173b6568065}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a8fa1408-3dce-47d9-97c0-ea77ae64228d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2aa31054-c4f9-4c80-a660-ef0b6eaa5206}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{de669468-306a-458e-b126-96d5b246f98b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82044a1c-7c25-4e2f-824e-1e7a62d9b0ee}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8fef0971-7fb9-4944-b143-19f1e2b930ca}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f7ba906d-e9dc-4819-bbbb-132baccf0330}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fbd823ae-45be-4a53-ab96-aa483f781329}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82f2807f-149e-4156-bd85-78c50ff4388f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{388813fb-91ab-4181-8806-ef6eb8c74b13}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7e8f04af-5354-4429-bf5f-44880ab1529f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{455918de-2b12-497c-8601-25683c6eeef8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9cc85bef-6c08-4e35-a4a4-fbe12098e0c6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b77f1f5f-950b-4554-8db9-381564c338d7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7514fe3e-8278-46fd-91d2-6379cd70515f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9f277421-a7b0-4b5d-af56-36dac53db117}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d0c88987-e2a3-4d9e-bc95-6338ad22295f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ee558543-6068-42c4-8264-89c283f172b9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{db5cc303-bc41-4115-82a0-7655c91cc9b5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8f33878c-cd06-49a0-9a46-8ebc0a5394c3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3f485197-7ce9-467d-b821-002a91b31faf}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82c6c0b2-ff9b-4f22-9ba1-9b9e0d179e01}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a83a3ab1-948c-432a-87b3-e3cc56a15acd}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f7edffdb-7efd-4214-ae82-820be5c76311}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5e8796b7-50c6-45ea-96be-b4cc2b1f89e3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01e1ed93-02c7-4a25-a349-244ed6a138af}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a6b720ea-7790-48a2-9ebd-b044c4072d1e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0645d465-c9cf-4e9e-af0c-b018d4ca6677}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ebe3a42d-4bc5-4a86-937f-2129187d2803}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{912c2df8-5d2c-433b-8961-079c14001b6e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{217308eb-d1c2-4942-8599-44fa7c2ff590}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{978121c1-d521-4750-90e8-420d6ec21a6d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e1384e81-3112-4ac2-a276-bd742d82da79}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3f2d30fd-f825-4f01-9c02-ad78991f34ae}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8cfde2b1-e597-4e11-8330-db5621170e15}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ecd6a593-cc77-49d4-a207-c23f8e12a991}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ea533ac2-70b5-42f4-aea6-cfaf7b5966bf}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c2423c5c-3204-4290-8d33-3b68880e7385}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e504b081-153d-45db-9538-1a6a2d3152e6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ec056200-4831-4d71-ab0e-ab117d24bc24}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3a648b4d-b64d-480e-8793-04840c7a52df}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ec28dd21-4dd2-4223-8dd1-efadc44209b3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5342b4d0-5b56-4a50-b7af-4649add25edf}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5807d2db-7fb0-447c-b37a-7959e2fb7375}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fc2ff7e7-b96f-474e-a25a-6ec1a9a026e0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cf406fa5-523a-41c3-8c3c-737c98892642}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3217,85 +3217,85 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{41DFC40A-0785-41CB-BA8F-3B957E36B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A63A852C-A2B2-4928-B76B-42567C80B9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3775,51 +3775,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{99B8358A-C3D8-4791-9E7D-BD8726A4B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{06233551-EA37-4FF3-A15C-F7AA3737B9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5179,51 +5179,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{96A54EAE-A855-4F47-8936-D413ADB0B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77E0A2AC-9460-4E5E-983D-1D21840FB9A9}">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5411,51 +5411,51 @@
       </c>
       <c r="E16" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A8D2192-A390-49EA-B4CA-70B28110B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2603C037-212D-4751-A246-9D085835B9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8496,51 +8496,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54C16CC0-04EF-4822-BB80-1BBFD539B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{354E0D4C-CBD3-43EF-81CD-E6B7EAC5B9A9}">
   <dimension ref="A1:K70"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -10801,51 +10801,51 @@
       <c r="J70" s="24" t="s">
         <v>19</v>
       </c>
       <c r="K70" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EAB3EDB3-F0BF-44AA-8EEC-D4A419ACB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D87B9D3D-10E6-4C54-8E02-C2DCD2F3B9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14443,51 +14443,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0F736081-CBDE-4AEE-8C99-3FF8C7DEB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CCE929E0-ECF3-4FD8-B0CE-DCDB3BF1B9A9}">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -16716,51 +16716,51 @@
       </c>
       <c r="H92" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21D49FE6-D555-4B66-ABBC-AF8849A1B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A838649D-063F-431E-AE22-9DF6351EB9A9}">
   <dimension ref="A1:H427"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -27699,51 +27699,51 @@
       </c>
       <c r="H427" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5A4A0E8E-5867-494B-9121-0B43339AB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4FCDF5CD-70BD-4D27-95AE-CF31A1E7B9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -34912,51 +34912,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{99228157-C819-45F5-9358-5A7CCDBCB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8DA09E1E-6E2F-426F-AFB0-A1FBB01DB9A9}">
   <dimension ref="A1:H134"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -38176,51 +38176,51 @@
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A18:H18"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C261AC21-2876-49A1-B026-80C9AA59B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{518144DD-3963-4440-86E5-1A20D983B9A9}">
   <dimension ref="A1:H291"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>