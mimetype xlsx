--- v1 (2026-07-23)
+++ v2 (2026-09-10)
@@ -1757,51 +1757,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1813,1129 +1813,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2220c467-cedf-4788-926f-42728b5f7317}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{315e4160-20dc-47b3-b064-25b6749f094e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a8fa1408-3dce-47d9-97c0-ea77ae64228d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fbf035c6-0bfa-4d03-99f5-2af9d4cc56b8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{de669468-306a-458e-b126-96d5b246f98b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7cea7a3f-12b4-4d82-9345-f4a00ab344f3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8fef0971-7fb9-4944-b143-19f1e2b930ca}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11148528-966f-4bc8-a046-9cc92a49b289}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fbd823ae-45be-4a53-ab96-aa483f781329}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f4a515f7-0cbc-4593-abc6-eed8f3d18f07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{388813fb-91ab-4181-8806-ef6eb8c74b13}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7a7a2937-cfc3-4458-9407-759614ab4f58}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{455918de-2b12-497c-8601-25683c6eeef8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3c3a79b2-f517-48c8-b7b1-d2e5b5fe0051}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b77f1f5f-950b-4554-8db9-381564c338d7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{faa97fc7-78e4-48bc-be64-a79d0a57b81c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9f277421-a7b0-4b5d-af56-36dac53db117}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76fdf7e7-c8b7-4bac-a149-1581eec4a61c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ee558543-6068-42c4-8264-89c283f172b9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c9e70473-ab70-4d28-9942-39ddc0c676f1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8f33878c-cd06-49a0-9a46-8ebc0a5394c3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{442f8d8f-4582-4f45-8af8-15c5a01bed20}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82c6c0b2-ff9b-4f22-9ba1-9b9e0d179e01}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c8a93665-a9e4-4c67-8e34-edb15688f1b1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f7edffdb-7efd-4214-ae82-820be5c76311}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a0db1de5-665f-4cbb-b6a0-388da588d7bd}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01e1ed93-02c7-4a25-a349-244ed6a138af}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92da72da-c065-4133-b3dd-cb12c8f193a7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0645d465-c9cf-4e9e-af0c-b018d4ca6677}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75de5996-a4f3-4d9f-be1d-3a669d4497d7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{912c2df8-5d2c-433b-8961-079c14001b6e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e216dd35-7139-408d-b7c3-bc24b02fb157}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{978121c1-d521-4750-90e8-420d6ec21a6d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ebb06f89-e9ab-4478-ad15-7f13b7891aec}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3f2d30fd-f825-4f01-9c02-ad78991f34ae}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29ea33fc-10fc-4d7d-be9d-06427b35e8fb}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ecd6a593-cc77-49d4-a207-c23f8e12a991}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3539ec24-9910-4809-9c3d-2a9ea74408ef}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c2423c5c-3204-4290-8d33-3b68880e7385}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0f181f43-179d-49c8-b089-f2e341de6db6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ec056200-4831-4d71-ab0e-ab117d24bc24}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b9b85272-8613-4f20-880b-db64305d18d3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ec28dd21-4dd2-4223-8dd1-efadc44209b3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34aa3ee2-48cd-4b74-ae7b-1486de66f455}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5807d2db-7fb0-447c-b37a-7959e2fb7375}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ac051583-971e-4e75-bc00-aeeca5359c5a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cf406fa5-523a-41c3-8c3c-737c98892642}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15ac1332-d967-4593-ae77-cebc5109d5c8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3251,51 +3251,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A63A852C-A2B2-4928-B76B-42567C80B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1F58526C-3C32-431A-AEDC-7B0C4C50B9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3775,51 +3775,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{06233551-EA37-4FF3-A15C-F7AA3737B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E89AA420-ACF2-445E-B2AF-86412EC5B9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5179,51 +5179,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77E0A2AC-9460-4E5E-983D-1D21840FB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{29EC41D0-17C5-429F-912C-D269521CB9A9}">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5411,51 +5411,51 @@
       </c>
       <c r="E16" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2603C037-212D-4751-A246-9D085835B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9383F70-1C83-492F-9912-075C9098B9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8496,51 +8496,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{354E0D4C-CBD3-43EF-81CD-E6B7EAC5B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DBA67908-582E-46E4-895A-BC1150ABB9A9}">
   <dimension ref="A1:K70"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -10801,51 +10801,51 @@
       <c r="J70" s="24" t="s">
         <v>19</v>
       </c>
       <c r="K70" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D87B9D3D-10E6-4C54-8E02-C2DCD2F3B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{85B79A18-FDAB-4BE1-9658-0246CB45B9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14443,51 +14443,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CCE929E0-ECF3-4FD8-B0CE-DCDB3BF1B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4EEB35B-A1EA-4C8A-9393-424F13DCB9A9}">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -16716,51 +16716,51 @@
       </c>
       <c r="H92" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A838649D-063F-431E-AE22-9DF6351EB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FC2E56D2-F53F-4E33-AB52-08BCC12BB9A9}">
   <dimension ref="A1:H427"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -27699,51 +27699,51 @@
       </c>
       <c r="H427" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4FCDF5CD-70BD-4D27-95AE-CF31A1E7B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B616F6F5-6E68-4C2F-A0E8-1AAF5FAAB9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -34912,51 +34912,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8DA09E1E-6E2F-426F-AFB0-A1FBB01DB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E0596AAC-3B63-4E33-BF02-20CD7B71B9A9}">
   <dimension ref="A1:H134"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -38176,51 +38176,51 @@
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A18:H18"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{518144DD-3963-4440-86E5-1A20D983B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{80F939D0-FD89-4796-85E3-ED680B76B9A9}">
   <dimension ref="A1:H291"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>