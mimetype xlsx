--- v0 (2026-06-06)
+++ v1 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
     <sheet name="Tab 8" sheetId="9" r:id="rId11"/>
     <sheet name="Tab 9" sheetId="10" r:id="rId12"/>
     <sheet name="Tab 10" sheetId="11" r:id="rId13"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
@@ -1781,51 +1781,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1837,1129 +1837,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78892698-fd8b-4b72-9005-8e1f634e378a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4d886a0a-9f17-4d3e-bdb7-635fe0a53e83}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95c63c72-c815-4bce-a742-48722c2b961a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5face741-0113-4983-bea3-d069f486069f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b0e79a52-d2ac-4c8c-9bca-39a25a350065}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4d7b1f56-6636-4ec5-8e38-2ebf737ce6e3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57a70375-936a-4af2-b5e9-f59c13154691}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ae754132-7220-4b0a-b580-036df14f1220}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84afe912-0138-4882-8fd8-c47283cc0caa}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{766c9b24-4472-408f-8cb9-75d51a62fd5f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ef85d007-dbe0-4d74-a84a-744129a1f702}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ef59d1f-7676-46fa-a615-5b68c614cb2e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4a42c24d-1814-4cf9-a62c-60881a61dd01}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{921e6e45-55f1-4de6-8790-5a0480a72301}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e2961b7a-e302-4bbf-8722-1a4ec88ca1a2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6f33fcf2-3982-41f8-8a46-9838a998ab73}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441f5bd7-9e0d-40ae-b66e-3ead7d7f7dd8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bf17ea41-ee04-4833-afef-9589d38830c4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bc2d6c06-3f28-443b-8045-5263197ce358}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00a9114d-06c1-4304-ab14-f6a309113840}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ebb240ce-5969-4831-8fab-2bd125df393e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dcc99522-6a3d-4b8c-b014-acd8f451e4f3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2629940a-c9c8-40fe-8614-6883bd2f4535}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84b5b865-cd2b-45f9-9940-2f0160d71d19}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bfc03fa9-e273-442a-847c-f47181556838}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{702e19ed-a577-4579-bea1-4ed4e8f8e29a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{afaf3d28-5100-442e-82ad-7fa1607ce4e0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a61eb0e7-3b6c-4369-b70b-63d03ff70960}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d50de6a1-6ae5-476c-b05c-3727e92ea5bf}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1d5ddede-7973-4ebf-89fc-ebd54299266f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1d2e655f-e783-46fe-aa5b-f2cf89c5ab8a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f726993b-d59d-4329-9169-5a5bdaf2da52}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2b1394c1-9f73-48fe-bed0-4b17cab0871c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{db9fa296-a7ee-46b3-b14c-b14ec9ca7054}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9d614b65-ab11-4ce3-ab6f-fb57bf8977e0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a8135671-b065-4a77-a0a8-dacee661a896}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{198f6f65-8f34-4b78-a1a7-9afc31bd2ac4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ffcc7984-7ac3-43cb-b987-a04c46b10fff}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d2aaa427-a7b0-4a26-9cb7-002185a614e0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ebb2dab7-da9c-4145-9cc2-9e569c034ec6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91181a76-f4e8-4369-8088-dd124af9a22d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69f7717c-d2d3-43e4-85f9-0a2ee6f31e56}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02cbf9a7-a445-4552-8f79-6f31903ec93f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8f3da8f1-b48e-48d3-8e48-cac91f2747af}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{af4d4818-423f-44ab-a4ef-cd25e64f15d0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bac181da-8d7f-4dd1-959b-0fcd99dd7387}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{103140f1-a78f-4b60-81eb-7b020c369940}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51d316ae-044d-4755-ae79-080deff3d2de}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3241,85 +3241,85 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5202A390-6C53-4DCD-A056-102896CEB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2630002-C754-4825-B66F-4D473BFBB9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3799,51 +3799,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{871FCD30-2D34-445D-8B0D-742FAE68B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C55BDB9-8D71-4510-A3BF-45D6D025B9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5203,51 +5203,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B403351-811F-4389-ADB9-D2473A0DB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1BB7A72A-DED5-4A5E-88F0-001B1EB8B9A9}">
   <dimension ref="A1:E23"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5554,51 +5554,51 @@
       </c>
       <c r="E23" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2A089D4-7496-454D-85EA-D696E234B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DCD51EBD-77CE-42C4-9568-1DE23E92B9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8639,51 +8639,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3BDA1859-DD3B-4C85-AEF1-7396070DB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D97391A4-B672-4D4F-BF23-8756ACB3B9A9}">
   <dimension ref="A1:K78"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.14285714285714" style="12" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -11186,51 +11186,51 @@
       </c>
       <c r="K78" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:K12"/>
   <mergeCells count="8">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A9:K9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19CB5C6F-48BE-4005-8F75-EFB43907B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2D0EF34B-3B00-40A3-8B7E-B4A717E8B9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14828,51 +14828,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{48860BB7-652A-497C-B900-BF4E77EEB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{50482D0A-A306-427A-9A55-732EEE90B9A9}">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -17101,51 +17101,51 @@
       </c>
       <c r="H92" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3983BAC6-A0CA-4BA1-B18B-B69080CFB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4232C07A-AD48-4768-B187-34E9ED3DB9A9}">
   <dimension ref="A1:H437"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -28344,51 +28344,51 @@
       </c>
       <c r="H437" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F9DA4A5-B45C-4D1F-936F-079B608FB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D9771EF-5FFC-4F62-A5F2-D4B3E756B9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -35557,51 +35557,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E65E4002-1286-4B9C-9F07-09D03927B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{099FECAE-84E4-43AB-AD2F-E51617C6B9A9}">
   <dimension ref="A1:H135"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -38860,51 +38860,51 @@
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F827C45-6451-4281-BDAD-58B1262CB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4D7E8838-363F-4835-BF21-583FBDD3B9A9}">
   <dimension ref="A1:H289"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>