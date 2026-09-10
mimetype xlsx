--- v1 (2026-07-23)
+++ v2 (2026-09-10)
@@ -1781,51 +1781,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1837,1129 +1837,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4d886a0a-9f17-4d3e-bdb7-635fe0a53e83}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{414570ea-c4aa-49a8-ba46-b65db98cdae7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5face741-0113-4983-bea3-d069f486069f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64bead5a-4453-4b07-be5a-d4de82906c55}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4d7b1f56-6636-4ec5-8e38-2ebf737ce6e3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{108f22e5-597f-47fc-a792-3f76fe88f059}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ae754132-7220-4b0a-b580-036df14f1220}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{550b4598-c1ad-45ce-a128-fe042578ad62}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{766c9b24-4472-408f-8cb9-75d51a62fd5f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78dfeef8-a6af-4ebb-a6f1-7839404ea326}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ef59d1f-7676-46fa-a615-5b68c614cb2e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{baad98e0-146a-4894-81ec-8115896c416b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{921e6e45-55f1-4de6-8790-5a0480a72301}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0ec53835-f36b-42a0-a963-9fcf8f6dbc75}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6f33fcf2-3982-41f8-8a46-9838a998ab73}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{934823f4-661a-4a5a-9223-4c289a07e4cd}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bf17ea41-ee04-4833-afef-9589d38830c4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d7188ecb-63c2-471c-a6d9-b467756a4283}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00a9114d-06c1-4304-ab14-f6a309113840}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49595ab1-170c-43be-84e5-aa66b10dede1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dcc99522-6a3d-4b8c-b014-acd8f451e4f3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8f8c9ba4-55fd-4a8c-af0a-12defaa4efc9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84b5b865-cd2b-45f9-9940-2f0160d71d19}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cfe1f287-2cc8-4e71-9bbd-f426eec6cec3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{702e19ed-a577-4579-bea1-4ed4e8f8e29a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f24219ec-c3b8-4a9c-a4b8-c1f3cc71ad8a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a61eb0e7-3b6c-4369-b70b-63d03ff70960}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fb0d7216-9da4-430b-9142-fc80eeb2b29f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1d5ddede-7973-4ebf-89fc-ebd54299266f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{df45d979-4d46-4fcf-a1f8-1d2d0ee1bd63}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f726993b-d59d-4329-9169-5a5bdaf2da52}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09618dd8-446a-421e-ba48-71cb8f2bc07b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{db9fa296-a7ee-46b3-b14c-b14ec9ca7054}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{586eca93-33ec-41bd-90f9-7d20b18c299a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a8135671-b065-4a77-a0a8-dacee661a896}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{325104a3-0538-41ae-a6ce-83a1a92fdc43}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ffcc7984-7ac3-43cb-b987-a04c46b10fff}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e565def6-3879-4492-a066-3874ba3754e4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ebb2dab7-da9c-4145-9cc2-9e569c034ec6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{623de574-89f6-4ca2-9800-c233f283a491}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69f7717c-d2d3-43e4-85f9-0a2ee6f31e56}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{034b9aa3-0869-481d-bf7b-c4b2bf42030a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8f3da8f1-b48e-48d3-8e48-cac91f2747af}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f0acd852-647e-4240-b1ab-95fb2873724a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bac181da-8d7f-4dd1-959b-0fcd99dd7387}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d7b6dc5a-1511-4540-9e82-a177a5a032df}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51d316ae-044d-4755-ae79-080deff3d2de}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b43f9e71-b067-4d9b-9ac8-59a4f16701d0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3275,51 +3275,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2630002-C754-4825-B66F-4D473BFBB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20D0BA99-0052-42DF-B56A-0A6A35C9B9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3799,51 +3799,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C55BDB9-8D71-4510-A3BF-45D6D025B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8BB2F39A-7410-428D-A043-62B3E456B9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5203,51 +5203,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1BB7A72A-DED5-4A5E-88F0-001B1EB8B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02FB906F-3231-49FE-82FF-2CBA0334B9A9}">
   <dimension ref="A1:E23"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5554,51 +5554,51 @@
       </c>
       <c r="E23" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DCD51EBD-77CE-42C4-9568-1DE23E92B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F0B6056C-A082-4557-AFF9-3FC195C8B9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8639,51 +8639,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D97391A4-B672-4D4F-BF23-8756ACB3B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8BA4B9C-0D12-4391-BE0A-23F642C8B9A9}">
   <dimension ref="A1:K78"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.14285714285714" style="12" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -11186,51 +11186,51 @@
       </c>
       <c r="K78" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:K12"/>
   <mergeCells count="8">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A9:K9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2D0EF34B-3B00-40A3-8B7E-B4A717E8B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB8A5638-1C3E-4547-93F3-01B8AFDCB9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14828,51 +14828,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{50482D0A-A306-427A-9A55-732EEE90B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{697F4ADC-E1CF-4928-9244-7E0FE471B9A9}">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -17101,51 +17101,51 @@
       </c>
       <c r="H92" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4232C07A-AD48-4768-B187-34E9ED3DB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D4365872-B9DA-4F83-9C6B-0D7E8394B9A9}">
   <dimension ref="A1:H437"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -28344,51 +28344,51 @@
       </c>
       <c r="H437" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D9771EF-5FFC-4F62-A5F2-D4B3E756B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B22D086-5FAE-479F-8BDF-00A745E4B9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -35557,51 +35557,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{099FECAE-84E4-43AB-AD2F-E51617C6B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA757703-8936-4332-B2B6-C090FA33B9A9}">
   <dimension ref="A1:H135"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -38860,51 +38860,51 @@
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4D7E8838-363F-4835-BF21-583FBDD3B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{451EE8E2-7F40-4604-AF9E-2C198CF4B9A9}">
   <dimension ref="A1:H289"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>