--- v0 (2026-06-06)
+++ v1 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
     <sheet name="Tab 8" sheetId="9" r:id="rId11"/>
     <sheet name="Tab 9" sheetId="10" r:id="rId12"/>
     <sheet name="Tab 10" sheetId="11" r:id="rId13"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
@@ -1775,51 +1775,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1831,1129 +1831,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{770f70a8-847c-4a0b-ba23-0bd5682d01ee}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e73f7967-1a1a-48e6-beaa-2d86404a015e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3d1bfde0-960c-46a6-be63-375522d08985}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d6a66b5f-69cd-471a-bace-1e6a4e9e7433}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f19c6934-0c6c-455d-8344-211e494de48d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ef93a82-1437-46fa-a6f4-2cf8af70fe72}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31053dc4-48c4-4106-86ed-d0c612897fc2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64e3b1f6-71b3-4de7-aae8-be1abe729e08}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84561603-10c7-4f25-a416-ce549f203633}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d23ec401-10ea-4f83-9f35-f9bb121663ce}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2c894e37-5419-4dc0-9e1e-ffb0ca33ee5e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f681a5e6-9f27-48d3-afb9-2a6f87671cb5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3bb345b6-4eac-4247-8efc-25055fa3f7ca}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3e04e371-56c7-4aca-a86c-7de0d71c2a47}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6983ac3f-5e96-483e-a0cd-cbf65243d052}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9a9cdf47-31bc-48b9-bf52-2cebf3d07208}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{af120da2-85fd-4ea4-895c-fa6f0060d364}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ae30a317-3685-4f9f-99cb-db36b3b2394f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ca32c91b-deaf-466e-88ea-e41feb044d49}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1cb9bb0b-c599-4bd4-b29c-ce1496a305bc}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26261f7e-6553-4d64-ab90-6de3d549eb69}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3fd5d71d-9981-46fc-b80b-522167783bc3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b1ebcd53-8c59-473d-baad-7c43847f8c70}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28676d49-b09c-4820-ab84-3553b7594b42}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60b130d7-d88f-41dc-a9d9-69248525a06d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31abf59b-6851-4b52-8e3c-79fecf6abef0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3f14a6cd-dc7c-4215-a107-7db364789397}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3556c66a-27c7-486e-a0da-587d95b7092a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b26a886e-99a3-4057-8438-bc596c5b34ed}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{975e29af-5d2d-4099-ae1b-6e117fc4b7dc}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d23ac340-eaf4-4e35-af45-042d786fb798}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63084136-b602-4907-91b3-44c42adfe32a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ce5af37-96cb-4fcc-9d09-4114b19a52c7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39e22baa-0cc6-47c4-a708-cce78f3692f8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bb572ae4-63dd-404a-82c0-9b9049a5de02}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1f11623a-f40e-41b9-a838-2bba558e5f15}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{566835a0-ccae-424e-a965-1c5af41862e4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e7dd6edd-be7e-4764-8bd5-783f2fb46253}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11fd0eb3-c2e0-4b84-8ece-3ba1e4185ce1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15a617ec-d61c-4691-85f6-e6cde1e66524}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cc8fae6b-3b9d-4f42-8b52-17d94c746d26}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ad87e9cb-c23c-437d-bebd-0bcf733c0889}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fa88366d-a417-4f39-bfaa-8aa9c86e38ee}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{295bfea5-7c50-47c7-ade5-f4001ee37812}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9b7e754f-dd62-4cb0-84e6-4322b2d4e004}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9f60ad57-b1ef-4ea4-84f2-f6f84c22bf7e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ac2ddfa-2300-4917-a953-dfeedbef4a58}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cf78f019-9321-466c-bddf-795e360a22e2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3235,85 +3235,85 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61436B00-C22E-48E2-8977-B9F307BFB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{969C336A-4A35-4695-96E3-EC966617B9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3793,51 +3793,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21E70DDB-E940-4B37-B2BF-51B163E9B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4ECD35BE-7B0C-4E87-B49D-6F46F748B9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5197,51 +5197,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F97A1CFD-1618-492B-ACD2-B864D219B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EF00B31B-9B0C-44D5-9472-9D973D82B9A9}">
   <dimension ref="A1:E23"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5548,51 +5548,51 @@
       </c>
       <c r="E23" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3B65042F-DC05-40C5-A61B-456AAB46B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D1AEC2F7-D74A-4950-A438-95E906E7B9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8633,51 +8633,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17B59DA0-48B1-4DF9-80B8-BEDE24F5B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4840B76-B8C8-43E1-B362-7EF0AA68B9A9}">
   <dimension ref="A1:K80"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -11288,51 +11288,51 @@
       <c r="J80" s="24" t="s">
         <v>19</v>
       </c>
       <c r="K80" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08907AF0-F058-4121-A9B5-E5044B70B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4D199634-FDAC-4FAF-9D1D-0C2EEDB1B9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14930,51 +14930,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E7AB87D9-1D57-4EE3-B291-B2425945B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7593937E-3FCA-4ABA-872C-32CD14ECB9A9}">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -17203,51 +17203,51 @@
       </c>
       <c r="H92" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E792BD7-BAE8-4CDD-9C22-2737B9FEB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17AF1F86-418D-4E5A-9D81-A0309799B9A9}">
   <dimension ref="A1:H432"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -28316,51 +28316,51 @@
       </c>
       <c r="H432" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9A3BC81-04B7-413E-9A5C-14569835B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78422714-7DB9-4A39-BE21-48C9790BB9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -35529,51 +35529,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E5AD6F67-F038-41BC-AC04-26F26EBCB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2E92826-8CAF-4825-AB95-604CD145B9A9}">
   <dimension ref="A1:H132"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -38767,51 +38767,51 @@
     <mergeCell ref="A13:H13"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE84C3BD-41F4-4DC9-80C1-B13EBB0DB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EAC16EE8-CFBF-4CDC-8465-CDB36004B9A9}">
   <dimension ref="A1:H290"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>