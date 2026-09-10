--- v1 (2026-07-23)
+++ v2 (2026-09-10)
@@ -1775,51 +1775,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1831,1129 +1831,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e73f7967-1a1a-48e6-beaa-2d86404a015e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5cd7cdab-4c4f-4449-bf24-f237bfd229c5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d6a66b5f-69cd-471a-bace-1e6a4e9e7433}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79d6be44-963f-4b13-a730-2fc26769cb3c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ef93a82-1437-46fa-a6f4-2cf8af70fe72}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83203b08-fab2-4a79-aa9b-b220c9f1785b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64e3b1f6-71b3-4de7-aae8-be1abe729e08}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52ab031d-b08f-41fe-b034-6ca19309f455}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d23ec401-10ea-4f83-9f35-f9bb121663ce}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3b8ee88f-6c44-4b72-b394-090902f1327a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f681a5e6-9f27-48d3-afb9-2a6f87671cb5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{521724c7-16e1-4c53-99ff-a1e381ba43ac}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3e04e371-56c7-4aca-a86c-7de0d71c2a47}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51d87ce2-55e5-49c6-b3b0-a2c77ddd0f1e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9a9cdf47-31bc-48b9-bf52-2cebf3d07208}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7d0c6811-597b-4b03-9529-7862084b27bf}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ae30a317-3685-4f9f-99cb-db36b3b2394f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e3762f70-2fd2-4f8f-8e88-ad76560663ee}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1cb9bb0b-c599-4bd4-b29c-ce1496a305bc}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cde05bd4-e96e-4066-b2b9-1cef2472b5b7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3fd5d71d-9981-46fc-b80b-522167783bc3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{678ea130-e399-497b-934c-4b1ef7ab8e4a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28676d49-b09c-4820-ab84-3553b7594b42}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ec675b08-a6d3-40c5-b4cf-b2f0cba2edfe}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31abf59b-6851-4b52-8e3c-79fecf6abef0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d140ab82-d546-41ed-9598-01e8c2778850}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3556c66a-27c7-486e-a0da-587d95b7092a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{042f7a66-362e-4ad3-866a-8a4079b9b409}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{975e29af-5d2d-4099-ae1b-6e117fc4b7dc}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9d58c6ac-31ac-44a2-8797-d08868b80049}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63084136-b602-4907-91b3-44c42adfe32a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d1afff84-bdf1-44a0-a4bd-59bc3a7a6610}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39e22baa-0cc6-47c4-a708-cce78f3692f8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3c80b633-02ce-4eb0-bd23-f8fb1c1b3902}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1f11623a-f40e-41b9-a838-2bba558e5f15}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0eaa7dcc-7da2-46d1-ab8a-1b29dae8347e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e7dd6edd-be7e-4764-8bd5-783f2fb46253}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a83e505e-eb0a-45f4-8e9c-6fbfa8427d0c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15a617ec-d61c-4691-85f6-e6cde1e66524}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{629ee094-3914-4e1b-9cb0-cb30e6612184}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ad87e9cb-c23c-437d-bebd-0bcf733c0889}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3d6d44d5-cad8-4a35-ad67-e2c938bc4a4d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{295bfea5-7c50-47c7-ade5-f4001ee37812}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0587243b-c772-44d8-9b90-c8196f93e6ee}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9f60ad57-b1ef-4ea4-84f2-f6f84c22bf7e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{773d3f52-43ea-47a9-bbef-139017bc54b4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cf78f019-9321-466c-bddf-795e360a22e2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c76098a6-2522-4623-a62b-899ee2955b02}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3269,51 +3269,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{969C336A-4A35-4695-96E3-EC966617B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ABD34902-5E0C-44EF-BA07-2A86D891B9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3793,51 +3793,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4ECD35BE-7B0C-4E87-B49D-6F46F748B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{564E5FD9-0481-4588-8E5C-2972EE63B9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5197,51 +5197,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EF00B31B-9B0C-44D5-9472-9D973D82B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5B73DAB9-A4BA-40B2-A70D-3AEB1681B9A9}">
   <dimension ref="A1:E23"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5548,51 +5548,51 @@
       </c>
       <c r="E23" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D1AEC2F7-D74A-4950-A438-95E906E7B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83FA054E-79F6-4EB1-B593-36260E56B9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8633,51 +8633,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4840B76-B8C8-43E1-B362-7EF0AA68B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97FE9186-A976-408B-AAF0-ED6297E0B9A9}">
   <dimension ref="A1:K80"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -11288,51 +11288,51 @@
       <c r="J80" s="24" t="s">
         <v>19</v>
       </c>
       <c r="K80" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4D199634-FDAC-4FAF-9D1D-0C2EEDB1B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BFFCB4F6-C2E2-4102-A60E-652AF431B9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14930,51 +14930,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7593937E-3FCA-4ABA-872C-32CD14ECB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F9079503-DE82-476E-A678-B256FF61B9A9}">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -17203,51 +17203,51 @@
       </c>
       <c r="H92" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17AF1F86-418D-4E5A-9D81-A0309799B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA0E3748-001C-465F-9FAE-E95BB635B9A9}">
   <dimension ref="A1:H432"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -28316,51 +28316,51 @@
       </c>
       <c r="H432" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78422714-7DB9-4A39-BE21-48C9790BB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6666A1FA-C071-47FC-BACB-0DC83C73B9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -35529,51 +35529,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2E92826-8CAF-4825-AB95-604CD145B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8E258042-1971-47E2-91D3-079B830AB9A9}">
   <dimension ref="A1:H132"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -38767,51 +38767,51 @@
     <mergeCell ref="A13:H13"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EAC16EE8-CFBF-4CDC-8465-CDB36004B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E595A798-82E8-4C17-82D3-105EFB8FB9A9}">
   <dimension ref="A1:H290"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>