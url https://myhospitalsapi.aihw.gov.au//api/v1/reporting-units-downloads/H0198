--- v0 (2026-06-06)
+++ v1 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
     <sheet name="Tab 8" sheetId="9" r:id="rId11"/>
     <sheet name="Tab 9" sheetId="10" r:id="rId12"/>
     <sheet name="Tab 10" sheetId="11" r:id="rId13"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
@@ -1769,51 +1769,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1825,1129 +1825,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c1e968b6-c23b-4b9e-9b2b-6e7d93bb7ec6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d3cf6015-15f3-4145-a4f0-3a91e3c1b0ba}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6a574d8c-4182-4c5c-b518-8b34151d7287}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1d844550-37bc-442d-a44f-7671e5c339ea}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8a874c1f-884d-4547-9557-27f418c9d3df}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3c5d8d8d-cc73-4694-8268-316e2be940e8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9b4723b3-5e59-4f3e-ab04-0ad5b50a6718}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ec278ca0-b594-41f4-ba78-1c3b8b187333}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61f9f23e-df18-47f8-9d49-4a110f0226ab}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ee4c307d-c667-4c0e-bd8f-7b0171d03923}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0dc40e47-7e41-4680-93bd-2dc3a63ff505}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a01b9eeb-a16d-4f77-abaa-31a10eb00289}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82927dd2-1c43-4fa3-9293-348187e20c6b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3c47a46c-ea62-4587-a342-55197aae6d34}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2c3980e6-0c40-47b8-b557-4504200abccd}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9889bb75-4c01-49df-9ef3-cb05f1468922}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95907f24-adf9-4e12-ace4-2ac2294dadfd}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38d17732-e27f-4a42-afd5-d94cd555b4a9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{efc6ab3e-4424-4123-af93-8b5e594042ce}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d2ff34de-7e39-4ea1-b456-381ef1f520af}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a2245438-f9f7-402e-b91c-e411501ddd4a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ea4c4f25-71d0-4acd-916a-f4dcf450323d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8c788de3-561e-4391-b0d3-b4bd60be18bd}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9baa33e8-15a4-43a1-8937-05ef1b2e2cad}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8ddc1a34-503a-4268-a7c5-732ba2e87def}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49343cc9-644f-4b43-aadd-7c3b60ec561e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{df5040e1-184b-4f48-a19b-8e2bec116b9f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e9ffb1fb-dbfb-43b8-917b-5e355ffe232d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18f6854a-3189-433f-adbc-f1e46a56f6b2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3a08a13e-0c37-44df-ba98-13ff55a5524d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{aba168f0-c9e6-4e98-b32e-938409001a18}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10fa30ff-ff0d-43c3-b8e6-971c65924b08}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c6fb3f75-e8df-4677-97c0-8fb4349c9416}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6ea41901-2354-44e6-994a-0cd5c24a1ec8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ede12b78-76f0-4b43-ad1f-307c744a0406}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3e7430b5-82ca-4e7f-92c9-c49167e303c2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7f188735-c5b5-4315-9c30-f913595699c5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bc4cdcbe-9f0b-4ca4-b581-76d416ed53ea}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{085dabf1-0d4b-48b8-830d-af0e9bbe7dbd}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8c476db7-45ac-46ea-b5d8-265427a535be}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01d8627d-decf-4e72-a43e-7b33df3bc712}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ccbb94ff-7090-4b44-8888-f548c8d7990d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d0b2aff5-f904-405c-917d-4506a313d76a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a647e0b9-a8c4-4ed7-ba47-6e3eecb16f2f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35ca6ca0-6661-4f15-93e9-fd3391eaeb4d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17efca8c-c64a-46f1-a98d-6564946793c1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{281c54f1-1d8e-44f8-aff6-178a8a71a79d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44bcce1f-13fc-453d-8258-d36c2ce99275}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3229,85 +3229,85 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2CE987A-84EF-4427-A80B-CF4F51B0B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{70532277-05C3-4993-A790-0FAB9C89B9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3787,51 +3787,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3334E779-FA83-4934-A862-077D89EEB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8D3E7EE4-18D3-4366-B276-C240EF48B9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5191,51 +5191,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6787426E-92A9-4172-AB84-98309F50B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ACD173D4-CB18-4C6F-B77F-6799902AB9A9}">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5423,51 +5423,51 @@
       </c>
       <c r="E16" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0AC1033D-AC47-40E8-93D9-43AEDCE0B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43386D56-83B6-4206-A57E-884365A6B9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8508,51 +8508,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39F71A39-6C8A-45A1-9260-23DB3770B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1E305F6-A908-41C7-A925-C6E632DEB9A9}">
   <dimension ref="A1:K78"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -11093,51 +11093,51 @@
       <c r="J78" s="24" t="s">
         <v>19</v>
       </c>
       <c r="K78" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A222ECEB-52AF-466D-A2BB-BA595BD0B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A75F821D-D99D-40C2-8271-8517CC12B9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14735,51 +14735,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6364E0F-F2C6-4E12-8E12-057B7CA4B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E47A6E91-1180-4CD4-8A71-2898EED0B9A9}">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -17008,51 +17008,51 @@
       </c>
       <c r="H92" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0FD2416C-5952-4652-8994-4947F0F1B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E637CC99-3D7B-45B0-B73E-F2C5B386B9A9}">
   <dimension ref="A1:H382"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -26821,51 +26821,51 @@
       </c>
       <c r="H382" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1E46365B-3B78-4541-BAD1-7F2EFDA4B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E4B83FC6-6ECC-4D7F-8DE4-6CE6EA39B9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -34034,51 +34034,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8FC60B0-E0D2-4545-828B-F710BFABB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AEFEA2C9-FC59-4F07-AA88-F5BF0966B9A9}">
   <dimension ref="A1:H133"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -37285,51 +37285,51 @@
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D931017D-DD22-4B86-B456-E4C47865B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9EDC49F1-D117-4BBD-876A-8A94DFA4B9A9}">
   <dimension ref="A1:H291"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>