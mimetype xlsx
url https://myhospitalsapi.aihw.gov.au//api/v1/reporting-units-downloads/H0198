--- v1 (2026-07-23)
+++ v2 (2026-09-10)
@@ -1769,51 +1769,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1825,1129 +1825,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d3cf6015-15f3-4145-a4f0-3a91e3c1b0ba}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bed2a2b8-529e-4b47-8ff3-03789f5764f5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1d844550-37bc-442d-a44f-7671e5c339ea}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46ae197f-ab17-4371-8f9c-bbe2c2c8d392}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3c5d8d8d-cc73-4694-8268-316e2be940e8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8aef44e9-97c0-4e40-b2d9-342a6609baa2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ec278ca0-b594-41f4-ba78-1c3b8b187333}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{153f9027-5bb6-4777-a0b9-eda5edee5020}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ee4c307d-c667-4c0e-bd8f-7b0171d03923}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12f41da2-05f5-4c1d-83ad-50f3f3df5edc}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a01b9eeb-a16d-4f77-abaa-31a10eb00289}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43043b79-8433-4399-b6ba-674ff0b718c8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3c47a46c-ea62-4587-a342-55197aae6d34}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e1ea8e46-33e4-4b68-882e-1c92e60d2612}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9889bb75-4c01-49df-9ef3-cb05f1468922}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09beecab-5914-4e85-a458-5d1efc354f14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38d17732-e27f-4a42-afd5-d94cd555b4a9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4aaafc25-f7e3-4995-8bb5-79cb9fbaa3c7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d2ff34de-7e39-4ea1-b456-381ef1f520af}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14a73875-0073-474f-b0a0-3d61679b6e0d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ea4c4f25-71d0-4acd-916a-f4dcf450323d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06f71365-b239-4a55-8cc1-2854b83604ae}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9baa33e8-15a4-43a1-8937-05ef1b2e2cad}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82f625a8-47d8-427f-8341-8bd7f49a8280}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49343cc9-644f-4b43-aadd-7c3b60ec561e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4aa8704e-c18c-400e-9f38-6d1e893215cc}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e9ffb1fb-dbfb-43b8-917b-5e355ffe232d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9d987db0-3d45-4a9a-9781-c609a1855c50}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3a08a13e-0c37-44df-ba98-13ff55a5524d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8407ec0b-3bec-4479-a875-6def62b3c7ee}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10fa30ff-ff0d-43c3-b8e6-971c65924b08}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f83bf67b-84bd-4e99-8e1d-fba8a6a00fe5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6ea41901-2354-44e6-994a-0cd5c24a1ec8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c37da71f-c1d4-4afc-8dbb-52bb3daee783}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3e7430b5-82ca-4e7f-92c9-c49167e303c2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0b0e5f34-9a86-44fd-a7d8-d921717a3a2a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bc4cdcbe-9f0b-4ca4-b581-76d416ed53ea}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29eb9eb3-8a7c-4c6f-89aa-b9b90a25490e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8c476db7-45ac-46ea-b5d8-265427a535be}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e779f6b9-e056-4e17-adfa-480853175b0e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ccbb94ff-7090-4b44-8888-f548c8d7990d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7865229c-8957-4a30-9603-a10c74567a48}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a647e0b9-a8c4-4ed7-ba47-6e3eecb16f2f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f5e5770c-2400-4d35-820d-6063dca59f71}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17efca8c-c64a-46f1-a98d-6564946793c1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6bd1c5ac-2f5f-44ed-b771-90a218d872ca}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44bcce1f-13fc-453d-8258-d36c2ce99275}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e54cef5a-5f36-4a59-88ef-29dc4bf93c90}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3263,51 +3263,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{70532277-05C3-4993-A790-0FAB9C89B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{05095163-6A55-40D7-B85B-C570861DB9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3787,51 +3787,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8D3E7EE4-18D3-4366-B276-C240EF48B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FAC4EA7C-CA43-4D3D-93E7-A2D18CBCB9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5191,51 +5191,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ACD173D4-CB18-4C6F-B77F-6799902AB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1F4D278A-6D7E-4BDC-A8C8-5E291087B9A9}">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5423,51 +5423,51 @@
       </c>
       <c r="E16" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43386D56-83B6-4206-A57E-884365A6B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4DA43834-9AA9-40C6-81EF-42943C6DB9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8508,51 +8508,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1E305F6-A908-41C7-A925-C6E632DEB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CD59569D-A0F8-4E13-97A2-F098C2E3B9A9}">
   <dimension ref="A1:K78"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -11093,51 +11093,51 @@
       <c r="J78" s="24" t="s">
         <v>19</v>
       </c>
       <c r="K78" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A75F821D-D99D-40C2-8271-8517CC12B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{62CE132B-2FA4-4A6F-AADB-C13FDF79B9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14735,51 +14735,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E47A6E91-1180-4CD4-8A71-2898EED0B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3CA26F1F-217B-4D93-8F86-9140A91FB9A9}">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -17008,51 +17008,51 @@
       </c>
       <c r="H92" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E637CC99-3D7B-45B0-B73E-F2C5B386B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7966A217-A682-4733-95F0-9742EBE0B9A9}">
   <dimension ref="A1:H382"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -26821,51 +26821,51 @@
       </c>
       <c r="H382" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E4B83FC6-6ECC-4D7F-8DE4-6CE6EA39B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4B1A5BD9-B162-4F69-A96A-47663672B9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -34034,51 +34034,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AEFEA2C9-FC59-4F07-AA88-F5BF0966B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DC30CEB4-43E2-4C4E-97DA-E1A28ADCB9A9}">
   <dimension ref="A1:H133"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -37285,51 +37285,51 @@
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9EDC49F1-D117-4BBD-876A-8A94DFA4B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{089F59BB-F1E7-4755-846C-4DA3CFDDB9A9}">
   <dimension ref="A1:H291"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>