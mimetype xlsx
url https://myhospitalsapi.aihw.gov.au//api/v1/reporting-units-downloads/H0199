--- v0 (2026-06-06)
+++ v1 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
     <sheet name="Tab 8" sheetId="9" r:id="rId11"/>
     <sheet name="Tab 9" sheetId="10" r:id="rId12"/>
     <sheet name="Tab 10" sheetId="11" r:id="rId13"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
@@ -1765,51 +1765,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1821,1129 +1821,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c2381e33-1720-43c5-bdae-e648fd62a931}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1b6ffeda-7433-4e24-9755-cbb411fcddd3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10d5486e-15fc-4c7d-98e4-5e8334ed8e24}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8bdef36b-78b2-4c45-a733-fccdceacc19a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1b47f2c1-a5b9-4ab2-ab56-d2bd6e1ad4d7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41c00b32-121f-4161-8d40-0b5cc02ef7fd}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91e49523-5ea5-4a09-bef8-54f96e118061}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58bee0ba-5712-4f4b-ba1b-19cdfdd64f49}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e9ce252d-22f6-4ac0-9ebb-302cc4e20c0d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06264c44-872a-4113-8f6c-d881a966d2d7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26f6918d-2260-49f3-bf25-be9db3b8f9b0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0cc7453a-e312-4696-b35e-458ca37944c3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{129ef27f-0ccf-466f-9a49-c3281be2f029}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7b1ececc-dda3-4f42-9a25-6bada0cfa9c1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65701f54-d4dd-4b47-a86a-82a448ebf0c9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{682c4db0-7bd6-4d2b-a902-9212a6e28bb3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41f144b2-0962-487f-ad4d-e4556c56414c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f75f3024-adc2-48ce-936c-6eee5ff268d5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63f980a9-7d80-43ac-b829-2c2c46db81e8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6d74357a-3e9b-466a-a7df-771797dba67b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ef3b1df-f235-497b-b8fe-87227573741c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{607be221-92e5-4de1-85f3-9c40f7c2f0a7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1935a33f-9300-4b00-818c-22b820fa4c49}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c1d947f1-83f6-4c64-aaed-415b55adb91d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a3a99a65-00bb-4dbe-b36c-b7ae8e2370ea}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f05dae87-bf37-4eb7-8dda-3e590293f958}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{671f4ea3-98bc-4e42-b4ff-4eed1e9df51e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1d3ebf1e-22cb-497a-91c5-eb589980b1a2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d1c150fc-131f-43ce-a0a1-97618484c8b9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{459e037c-c6dd-4249-bd1c-43a79b293760}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ce03727f-71f7-4361-836b-857d4164c33e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{321fd998-5bc0-443d-b0f5-09be4c632379}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ef92880c-b2b8-465b-951e-082774f7b115}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ba62a79c-2463-4a23-ae39-3b20a0543de1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{aa886250-03d5-4ff6-93c9-a80875f2a16a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{499c3b15-bfc2-4d87-af22-f9d40527d2ca}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{705ba4e9-6f14-49fd-9acb-1ab5ca9fc17e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{945c54e8-14ab-4f73-a000-aae2fae5f1a8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a994b6e6-7680-4288-995b-d80cd307f0e5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6d1acfe4-6c7d-4373-b53c-c5da3259ffe2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8059f572-1f7e-47e1-9bb8-8532f6d6e99e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ea1baf1b-42f9-4de8-b52f-eb4062c42de9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{329f9bdf-3fd2-43c0-be30-7ab47e0b269c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ff2fe767-b8e4-4d24-95dc-83ba9aabf89d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00546190-0806-4a26-b1db-70e00f9532b0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7e8974ff-1027-487e-914f-2a40cd518650}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{612b3a94-8ee8-4dde-a6d8-65452dc9ea8b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dc549a04-4a28-48fb-aac3-a56aa5692e80}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3225,85 +3225,85 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6F05827-E347-4100-9DC0-84E23B28B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{38BEC60A-E78A-4979-AA93-8D2D3D44B9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3783,51 +3783,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2CB48A6D-F7AF-478B-9D73-CBB6293CB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A42EAA38-2557-48ED-A85F-ECD3B76AB9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5187,51 +5187,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{76819C14-3D45-4370-B70A-7C985C0EB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{31B0328F-38E2-42BC-AE0D-08F38E56B9A9}">
   <dimension ref="A1:E23"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5538,51 +5538,51 @@
       </c>
       <c r="E23" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7FD7B232-6356-481C-BC57-FE3F1497B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA346D3A-A897-47C2-800E-4610CBC0B9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8623,51 +8623,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7735BF60-C5D0-4ABC-AA51-5F4D1E99B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D80027DC-BE6A-4F46-9933-53F60408B9A9}">
   <dimension ref="A1:K76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -11138,51 +11138,51 @@
       <c r="J76" s="24" t="s">
         <v>19</v>
       </c>
       <c r="K76" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49C433BA-3788-4096-A6A1-BEB18F08B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16CBED7C-9371-487C-9E6F-6D48ED60B9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14780,51 +14780,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BEC84218-1090-49A4-8BFD-306E9846B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7C296FC8-76DD-421E-8AA9-124F3CC3B9A9}">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -17053,51 +17053,51 @@
       </c>
       <c r="H92" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{793FE416-4BE5-4F45-B639-00B6796BB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8CDB7FAB-4C32-4DE0-8B2F-AB0D3DF7B9A9}">
   <dimension ref="A1:H432"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -28166,51 +28166,51 @@
       </c>
       <c r="H432" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{146E1ED4-3FDC-4D8E-8DEF-164BDF6EB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B2DA234-E896-44CF-8027-47522D64B9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -35379,51 +35379,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{41E47860-23AC-476A-A563-F2CBFD48B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3CB47A04-20AB-47AE-A416-BD26F00FB9A9}">
   <dimension ref="A1:H137"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -38734,51 +38734,51 @@
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1BF1BD82-28A4-4731-BA01-98777183B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7DECA213-98B5-4C1E-9434-8011C5BCB9A9}">
   <dimension ref="A1:H289"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>