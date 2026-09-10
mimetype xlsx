--- v1 (2026-07-23)
+++ v2 (2026-09-10)
@@ -1765,51 +1765,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1821,1129 +1821,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1b6ffeda-7433-4e24-9755-cbb411fcddd3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f300e8c1-4de7-4bde-94b2-9f49f57166f1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8bdef36b-78b2-4c45-a733-fccdceacc19a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{db0e8232-6224-4936-8feb-3f5219e8f312}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41c00b32-121f-4161-8d40-0b5cc02ef7fd}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83cd857d-4bb8-4727-9a69-9688ad7c9dbe}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58bee0ba-5712-4f4b-ba1b-19cdfdd64f49}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27b34c9d-e805-4514-88e8-ddead25c1ab0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06264c44-872a-4113-8f6c-d881a966d2d7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65f9fbed-8e4a-445b-a992-8ec8bf037532}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0cc7453a-e312-4696-b35e-458ca37944c3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ee5b1eb9-cf75-4aef-83af-c057df8472f5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7b1ececc-dda3-4f42-9a25-6bada0cfa9c1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99524d99-cd80-4d39-83c4-0b3d079205cb}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{682c4db0-7bd6-4d2b-a902-9212a6e28bb3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1fea271a-e02b-492c-9cf9-4eb474d28e0a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f75f3024-adc2-48ce-936c-6eee5ff268d5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{195ac9b7-dd83-42ef-bc37-daad97ef5290}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6d74357a-3e9b-466a-a7df-771797dba67b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ca412762-8fc0-4a1a-82ea-d164e7ed2978}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{607be221-92e5-4de1-85f3-9c40f7c2f0a7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{458f4ddb-4f75-41d7-a172-a695a05c1bd3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c1d947f1-83f6-4c64-aaed-415b55adb91d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2ca02a81-9f5f-4526-a9fd-b06ced229cfc}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f05dae87-bf37-4eb7-8dda-3e590293f958}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7b1dca52-45c3-4ecf-8491-ee10b9c58e3d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1d3ebf1e-22cb-497a-91c5-eb589980b1a2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ed4a5c2-e837-4c31-a247-20f8431e6f20}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{459e037c-c6dd-4249-bd1c-43a79b293760}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74ddc3f7-d139-4c6b-9868-0abcdda9a58d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{321fd998-5bc0-443d-b0f5-09be4c632379}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bd381db5-8d20-45b1-9b86-cc17c03be05b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ba62a79c-2463-4a23-ae39-3b20a0543de1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d9efefc6-2658-4f2d-b68b-20192e42f56f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{499c3b15-bfc2-4d87-af22-f9d40527d2ca}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00903967-b281-47ab-b70e-6fc447aacb6c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{945c54e8-14ab-4f73-a000-aae2fae5f1a8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3f3c3588-db85-4902-b098-72882f1861bf}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6d1acfe4-6c7d-4373-b53c-c5da3259ffe2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4979a88c-04a6-4704-9acb-0c998e12f9eb}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ea1baf1b-42f9-4de8-b52f-eb4062c42de9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61f44d36-f0de-409b-af64-42b193d2e51b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ff2fe767-b8e4-4d24-95dc-83ba9aabf89d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c63950b6-a7f1-43b9-89b6-339b6e9643ba}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7e8974ff-1027-487e-914f-2a40cd518650}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7a1adbdc-59c8-427f-89d8-c351d4eb5ae4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dc549a04-4a28-48fb-aac3-a56aa5692e80}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{289764fe-0b57-40dd-8e48-8818a9d266b7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3259,51 +3259,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{38BEC60A-E78A-4979-AA93-8D2D3D44B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FC86E4BD-56AB-4AB6-81CC-CD0031F9B9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3783,51 +3783,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A42EAA38-2557-48ED-A85F-ECD3B76AB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E853E8E4-FD12-41C9-82BE-706351F3B9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5187,51 +5187,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{31B0328F-38E2-42BC-AE0D-08F38E56B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BAEE72CC-A989-4646-9070-F5E814B3B9A9}">
   <dimension ref="A1:E23"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5538,51 +5538,51 @@
       </c>
       <c r="E23" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA346D3A-A897-47C2-800E-4610CBC0B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{52323E5D-7358-446F-9AFF-6C820D1DB9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8623,51 +8623,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D80027DC-BE6A-4F46-9933-53F60408B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43C3319E-57DC-4317-9CD0-FF2EDD04B9A9}">
   <dimension ref="A1:K76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -11138,51 +11138,51 @@
       <c r="J76" s="24" t="s">
         <v>19</v>
       </c>
       <c r="K76" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16CBED7C-9371-487C-9E6F-6D48ED60B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E17BB23E-88DE-4411-A166-EDA1F3D4B9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14780,51 +14780,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7C296FC8-76DD-421E-8AA9-124F3CC3B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56A33521-A2D7-42C2-A2F6-48FEE75AB9A9}">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -17053,51 +17053,51 @@
       </c>
       <c r="H92" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8CDB7FAB-4C32-4DE0-8B2F-AB0D3DF7B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{578383AD-16F2-4FA9-BE04-827DCFB3B9A9}">
   <dimension ref="A1:H432"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -28166,51 +28166,51 @@
       </c>
       <c r="H432" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B2DA234-E896-44CF-8027-47522D64B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4AA10307-BD16-4EEE-93DB-7B606A8DB9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -35379,51 +35379,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3CB47A04-20AB-47AE-A416-BD26F00FB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1EB16E2-7631-40D9-9E22-F4B13048B9A9}">
   <dimension ref="A1:H137"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -38734,51 +38734,51 @@
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7DECA213-98B5-4C1E-9434-8011C5BCB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97321C52-35A1-4925-9792-9D429413B9A9}">
   <dimension ref="A1:H289"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>