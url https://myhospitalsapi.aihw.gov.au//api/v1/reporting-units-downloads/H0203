--- v0 (2026-04-03)
+++ v1 (2026-06-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$12:$I$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Tab 2'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tab 2'!$A$11:$K$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Tab 3'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Tab 3'!$A$22:$F$22</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Tab 4'!$1:$1</definedName>
@@ -81,51 +81,51 @@
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Hospital: Lourdes Hospital Dubbo</t>
   </si>
   <si>
-    <t>Data as of: Tuesday, March 17, 2026, version: 2026031701</t>
+    <t>Data as of: Thursday, May 28, 2026, version: 2026052802</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Tab 1</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Healthcare-associated </t>
     </r>
     <r>
@@ -1209,677 +1209,677 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b1586512-f9f9-45fd-a592-4799261a637a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2d657b53-419c-45d2-b0c9-4966efb64abc}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{027e76ac-1da8-4d57-bb12-bcb50b2b1812}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4d8f93c5-854f-4afa-b5cf-42a670966277}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{af35b7fe-2a21-4eba-9a5d-8a67bed0216e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36549714-fcc1-4311-9e95-056f56e80482}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{827d59e0-aec9-48df-b3b9-f45e469f32c1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dbfd8fa2-d0c6-46cb-a6ec-586b6b18a8e8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{242b1ce2-222c-48fd-8948-4ef923092712}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2a3735fd-6ebc-4587-b71c-cdbd35c8e823}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{831cc8c7-5616-4cb6-ad06-2c74571e33d1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3707a5a3-e51e-4d79-a47f-5fa5c8491b96}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ab4e8de-33bd-4cb3-9e4c-571d07adcaf6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{be8dff44-2161-4891-bdb1-d77f9e1a56d2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81138814-6a87-4ac1-b5c4-f30f0825452a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30621bec-64bd-4099-ad01-864fb422cc04}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f3e72506-d7a2-4127-921f-f228321d1bd1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08af83f1-8f51-4ed2-b107-4681deb9e134}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1f6f88ed-8871-4485-8c15-9d9df59c9a4a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b0effe4b-c679-4670-acbd-085a4c99bcc8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73ee30fa-c79a-43a6-aaf2-bc593d34632a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0ade16e1-e365-418d-9c32-7caf52010ca5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2902ee75-742c-437e-a778-dba9074371b7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2200bf55-beb2-4e57-9cf5-ec0720ff32b7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67fb811c-36b1-473b-9e81-e62919f05a73}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{411238db-6bd5-42f5-8459-763894bd1ad5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c4ddc6fb-9e30-42be-ac0f-09ffd977c804}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31e04bc6-b44c-413c-bec8-8411887f41f2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -2177,51 +2177,51 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3453419-E872-47E2-B341-056678DCB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C72347B1-B31B-486B-99F8-E523CD2FB9A9}">
   <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -2653,51 +2653,51 @@
     <row r="375" s="9" customFormat="1" ht="12.5"/>
     <row r="376" s="9" customFormat="1" ht="12.5"/>
     <row r="377" s="9" customFormat="1" ht="12.5"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C2CC6560-131E-4A47-AC96-348C9066B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9462C809-1C52-4890-AEF5-B701F052B9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -5738,51 +5738,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95AF7BDC-3481-4AEC-B7A8-0FE088A3B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{60A213E3-1D12-4D2E-8451-D7C6F513B9A9}">
   <dimension ref="A1:K49"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.14285714285714" style="12" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -7289,51 +7289,51 @@
         <v>19</v>
       </c>
       <c r="K49" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A11:K11"/>
   <mergeCells count="7">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57ECDD93-8E48-4B5D-A4B2-2C9D1D2FB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9AAFDDE-52A1-4C48-9280-CA4B1698B9A9}">
   <dimension ref="A1:F166"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -10440,51 +10440,51 @@
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9999B5E3-A291-4D5F-9514-2D93EDE3B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1954BA29-1217-4A9C-96CD-7CEABA0BB9A9}">
   <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">