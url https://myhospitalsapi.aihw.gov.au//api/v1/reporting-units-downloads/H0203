--- v1 (2026-06-06)
+++ v2 (2026-07-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$12:$I$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Tab 2'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tab 2'!$A$11:$K$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Tab 3'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Tab 3'!$A$22:$F$22</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Tab 4'!$1:$1</definedName>
@@ -1209,677 +1209,677 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2d657b53-419c-45d2-b0c9-4966efb64abc}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57a40f40-49bf-4851-bf61-3f74b03ece5a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4d8f93c5-854f-4afa-b5cf-42a670966277}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{331fa37e-78af-4259-9103-86a344f39410}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36549714-fcc1-4311-9e95-056f56e80482}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a6e3cccd-1b53-4fb5-96a3-5cc1f6cb7000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dbfd8fa2-d0c6-46cb-a6ec-586b6b18a8e8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7c9c0ee5-7196-41a9-ab18-6cae9c2827ce}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2a3735fd-6ebc-4587-b71c-cdbd35c8e823}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{203c2d16-95e8-4bd6-956b-ab012f00af78}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3707a5a3-e51e-4d79-a47f-5fa5c8491b96}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8c9ced6a-df8b-4c0f-a846-65cf3dc78f92}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{be8dff44-2161-4891-bdb1-d77f9e1a56d2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0dea01dc-3cd1-4794-98f4-00f1fe19dbca}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30621bec-64bd-4099-ad01-864fb422cc04}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7fad9c8a-c7ab-41a6-89b4-4f3376ce0402}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08af83f1-8f51-4ed2-b107-4681deb9e134}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b8a03709-dba8-425c-ad23-d46cea2af67b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b0effe4b-c679-4670-acbd-085a4c99bcc8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e68b17a3-c23a-4f51-a3fa-bb926f80e9a5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0ade16e1-e365-418d-9c32-7caf52010ca5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{610246eb-758e-4689-90e4-8cd137b2877d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2200bf55-beb2-4e57-9cf5-ec0720ff32b7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13e93e67-a810-4550-8abf-aabd1378f117}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{411238db-6bd5-42f5-8459-763894bd1ad5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{576c3c3f-84f6-431b-b57f-4c6207aefea1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31e04bc6-b44c-413c-bec8-8411887f41f2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19de567f-2eaa-4783-ad07-539e483c49fc}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -2161,67 +2161,67 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C72347B1-B31B-486B-99F8-E523CD2FB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3954B61C-F3BF-4DC8-8EF9-93AC30A7B9A9}">
   <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -2653,51 +2653,51 @@
     <row r="375" s="9" customFormat="1" ht="12.5"/>
     <row r="376" s="9" customFormat="1" ht="12.5"/>
     <row r="377" s="9" customFormat="1" ht="12.5"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9462C809-1C52-4890-AEF5-B701F052B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1282E2A1-5CBA-473F-AA1B-27698C1AB9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -5738,51 +5738,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{60A213E3-1D12-4D2E-8451-D7C6F513B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE7E2826-0DBC-4C33-97FB-BEE1DF5CB9A9}">
   <dimension ref="A1:K49"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.14285714285714" style="12" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -7289,51 +7289,51 @@
         <v>19</v>
       </c>
       <c r="K49" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A11:K11"/>
   <mergeCells count="7">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9AAFDDE-52A1-4C48-9280-CA4B1698B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FCCE6534-7D2A-4EC4-858B-EA3E1002B9A9}">
   <dimension ref="A1:F166"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -10440,51 +10440,51 @@
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1954BA29-1217-4A9C-96CD-7CEABA0BB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17D807AD-4AB5-4D20-AC09-F0576884B9A9}">
   <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">