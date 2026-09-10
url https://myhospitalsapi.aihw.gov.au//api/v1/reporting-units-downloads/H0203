--- v2 (2026-07-23)
+++ v3 (2026-09-10)
@@ -1209,677 +1209,677 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57a40f40-49bf-4851-bf61-3f74b03ece5a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{befeabec-b0df-4df0-80ae-05458665987f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{331fa37e-78af-4259-9103-86a344f39410}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{103d10eb-be72-4853-8371-1fadcafd8f46}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a6e3cccd-1b53-4fb5-96a3-5cc1f6cb7000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1fffc3e5-5c33-46be-90a3-68a945cdc14e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7c9c0ee5-7196-41a9-ab18-6cae9c2827ce}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80259746-cbba-45fc-b511-d4af051e8a38}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{203c2d16-95e8-4bd6-956b-ab012f00af78}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3a577e20-d82f-4cbf-9955-8c5a94ee0be3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8c9ced6a-df8b-4c0f-a846-65cf3dc78f92}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cbdd96b3-4fe7-4504-b0b1-4c69962b8cd5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0dea01dc-3cd1-4794-98f4-00f1fe19dbca}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b6306829-516b-49a1-bd8b-1b1095d06d96}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7fad9c8a-c7ab-41a6-89b4-4f3376ce0402}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74a349cb-172a-4fd3-9ada-46ed0ea163cf}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b8a03709-dba8-425c-ad23-d46cea2af67b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c5a74b0f-0f87-41c0-b448-c4a52f0f1d47}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e68b17a3-c23a-4f51-a3fa-bb926f80e9a5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10073d89-18f0-4987-9aca-5a5efe54bb07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{610246eb-758e-4689-90e4-8cd137b2877d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{975caa1a-98fc-45b3-8662-4d03419726ca}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13e93e67-a810-4550-8abf-aabd1378f117}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ae8e8e4f-4c4c-4339-8c18-d885c7f41705}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{576c3c3f-84f6-431b-b57f-4c6207aefea1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7515822f-2c43-4c9e-85b4-07924015602b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19de567f-2eaa-4783-ad07-539e483c49fc}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e4ac14f0-3ccb-4ba1-814d-047444a02406}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -2177,51 +2177,51 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3954B61C-F3BF-4DC8-8EF9-93AC30A7B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{461106E7-04E9-403A-8A87-49BE930FB9A9}">
   <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -2653,51 +2653,51 @@
     <row r="375" s="9" customFormat="1" ht="12.5"/>
     <row r="376" s="9" customFormat="1" ht="12.5"/>
     <row r="377" s="9" customFormat="1" ht="12.5"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1282E2A1-5CBA-473F-AA1B-27698C1AB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{624F92F6-ED4F-4D81-BEB7-3EED74B0B9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -5738,51 +5738,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE7E2826-0DBC-4C33-97FB-BEE1DF5CB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2F3E9BA6-72D8-4C0D-809F-037B126CB9A9}">
   <dimension ref="A1:K49"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.14285714285714" style="12" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -7289,51 +7289,51 @@
         <v>19</v>
       </c>
       <c r="K49" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A11:K11"/>
   <mergeCells count="7">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FCCE6534-7D2A-4EC4-858B-EA3E1002B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8F6F94BC-79BF-4F51-AEE0-AC0BBE6BB9A9}">
   <dimension ref="A1:F166"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -10440,51 +10440,51 @@
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17D807AD-4AB5-4D20-AC09-F0576884B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{189E5C28-F5E2-4D21-98EA-550BBE52B9A9}">
   <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">