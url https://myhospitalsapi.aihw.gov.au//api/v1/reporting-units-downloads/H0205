--- v0 (2026-06-06)
+++ v1 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
     <sheet name="Tab 8" sheetId="9" r:id="rId11"/>
     <sheet name="Tab 9" sheetId="10" r:id="rId12"/>
     <sheet name="Tab 10" sheetId="11" r:id="rId13"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
@@ -1769,51 +1769,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1825,1129 +1825,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8631d053-0125-4f57-bef3-d3b4f6d3f5f3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50713556-353a-4ac8-aa71-b6d7c0828b2f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5919fae7-9699-413f-8f0c-4ce8f78338da}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bd9c6b2d-4f3a-45ec-9b1a-7042d280e4cd}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f593f0b5-c111-430a-afcc-000b93faac36}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2fc6f9be-6e33-46a2-9610-058a0a0b230b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{348de415-1477-48b9-a400-248c12ae9e4e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9b4f9727-7fb4-4964-a8d0-b1a4cc3250a5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{152a31bc-1bc0-41e4-9989-07be6cf6b6fa}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3bda5ce6-480b-4a45-ae71-fb65bbc0f828}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4e4766ae-fbce-4630-ada3-92c822179bfa}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{499c472e-9719-4281-a178-e85f2edc42cf}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f7ac9cc1-3605-48e0-bf10-f9cd84915d35}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{949e2c42-e424-48c3-9606-789471dc63cd}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a626f6bd-0234-4ce9-80af-fdd513a8f47b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17f29731-313b-4968-968b-28c8ad67c3f4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bb576381-3240-4bb9-9e89-ec201fb7e002}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{556a3b48-3362-4665-bbe6-89dcbcbb256f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48162dad-dda1-4338-862b-e72d68053e14}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{180a9272-1144-48a3-b489-99902ac52dea}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cbc5ec4e-9e51-465d-a7f5-0d817c619f5a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02c9a03a-52a8-4219-bdd7-555917dcfa66}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ecc66156-37f2-4b6c-aa31-07fcb9febfdc}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e1c4039c-0f4f-42dd-8d28-430fe2024819}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18c50037-c958-4966-9245-3bd8ed12c4eb}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fa4e6cb4-adb2-435f-8d3a-8d1acdc250b5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{de6688f1-060f-438c-85af-70b78cb2670b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c55db2b4-3249-4658-8b1f-988716cf6413}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b269c799-5d9c-48fd-b276-819969f3bae2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{377283f2-65c0-4129-aa36-5d1b7cac956a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3990b568-316e-42d6-b99a-3636d2d3c53c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cca48345-8f1f-4a8d-a759-4d5f7d90f7ec}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b9e9219f-9bfe-411a-bac5-09a02cb34356}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5d8f24f8-260d-4f8a-8421-f947517e571e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d76e2444-93ca-427d-82aa-256f6b259666}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0aeb1a94-7171-4f5a-b44c-5de78c5904ae}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a91f6896-deb4-488e-8f81-5cad98f43bfe}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11b742c7-6eea-427b-a98a-e0e571fd979c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fac47459-b503-4a7f-aae9-e2f569ff233e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98e49236-38a1-474b-bc24-2d2eac5aa386}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32add5c5-80aa-4f27-8aac-74f4ece721ec}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f7449fc0-5022-4495-bb59-ffa5b9f13b6c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58f8f71e-c391-40a0-8a9a-d6c99dee1a22}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b1ab71da-4778-4f34-b0fd-1faf2299486d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38e684da-9d39-4aad-835d-7e6a93f0bb97}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0cf526a0-b109-475a-ac63-451e4f1da0b1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b42d8134-07c1-4675-97fb-5c92c0873b8c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4d6627cc-f96e-4151-9881-5eb5af13e46c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3229,85 +3229,85 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{753C6BCE-B758-4F01-8C1B-1B904AB8B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D2FA763-E4F4-4BEB-AD00-89F254CFB9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3787,51 +3787,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ECCE856B-9171-4EEC-B98F-7CA85F4CB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F46DC145-5B05-4656-9EE5-96F00E21B9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5191,51 +5191,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D60F176-8378-4D42-AF29-E54E8F63B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA04BC09-D41D-453A-9571-C9ABBCB1B9A9}">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5423,51 +5423,51 @@
       </c>
       <c r="E16" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{171BF3C7-3B86-4CE9-A85D-4BD7901BB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5F0D52CC-A0E5-49B9-A617-299620CBB9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8508,51 +8508,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{100A857E-CE57-4AC2-99E9-553F8CBCB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{44B31B2F-84B7-4B54-921A-1DBEC887B9A9}">
   <dimension ref="A1:K82"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -11233,51 +11233,51 @@
       <c r="J82" s="24" t="s">
         <v>19</v>
       </c>
       <c r="K82" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BDD378DB-BA16-4710-AF67-5A232A22B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4902869-F656-43DD-B178-8C089845B9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14875,51 +14875,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{60AC55C8-3F1E-4833-B662-FD898D59B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{281DC195-5893-43C3-980D-EF741C1FB9A9}">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -17148,51 +17148,51 @@
       </c>
       <c r="H92" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9BA256E7-905F-4EC9-8714-D8292A15B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC216F13-6710-408E-A3EB-B3A062FDB9A9}">
   <dimension ref="A1:H392"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -27221,51 +27221,51 @@
       </c>
       <c r="H392" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0320F89-1666-4A6C-A340-2E7FEDF4B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{44DD61D3-2E2F-4506-9A61-DA72BE57B9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -34434,51 +34434,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4CFE56BF-F4E7-4B78-8C3D-6774D0D8B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F3EF23A9-E1ED-4026-97C9-9F39C707B9A9}">
   <dimension ref="A1:H132"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -37672,51 +37672,51 @@
     <mergeCell ref="A13:H13"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{110B8E8C-74A4-4BBA-BA83-68686CE1B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4B4EBD6-7109-497D-BCB4-BDF37B4DB9A9}">
   <dimension ref="A1:H289"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>