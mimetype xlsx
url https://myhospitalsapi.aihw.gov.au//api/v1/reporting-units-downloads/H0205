--- v1 (2026-07-23)
+++ v2 (2026-09-10)
@@ -1769,51 +1769,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1825,1129 +1825,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50713556-353a-4ac8-aa71-b6d7c0828b2f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{111083a8-f11f-4be2-b623-73a81c6cfa04}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bd9c6b2d-4f3a-45ec-9b1a-7042d280e4cd}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ffbe6d89-791a-4f8e-9b6f-31df42a40a29}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2fc6f9be-6e33-46a2-9610-058a0a0b230b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03607e19-dfa3-4727-988a-ca9d1b85c8c3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9b4f9727-7fb4-4964-a8d0-b1a4cc3250a5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3c3c2c12-bfe0-4101-8968-c9dc4b944443}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3bda5ce6-480b-4a45-ae71-fb65bbc0f828}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8bf777d0-8a6f-495b-a423-431d808dd7e5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{499c472e-9719-4281-a178-e85f2edc42cf}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7426b49f-11ad-44d5-98de-91a609df82a8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{949e2c42-e424-48c3-9606-789471dc63cd}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{edc2e308-032e-40da-bcf3-3cf767af7af6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17f29731-313b-4968-968b-28c8ad67c3f4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65f5b7eb-91ef-49cc-b036-5ace07d5e4dd}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{556a3b48-3362-4665-bbe6-89dcbcbb256f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1fe6a692-a243-4877-a34d-1527827d44dc}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{180a9272-1144-48a3-b489-99902ac52dea}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{373fcee8-6c83-4ab0-ac0f-c0b2497c68dc}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02c9a03a-52a8-4219-bdd7-555917dcfa66}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9a7ebb68-a3c8-441f-ae32-dd4807a4f4fe}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e1c4039c-0f4f-42dd-8d28-430fe2024819}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34c84a50-fdd9-44b7-b840-c3860698941d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fa4e6cb4-adb2-435f-8d3a-8d1acdc250b5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{af67bad3-f019-4692-acb5-b2ff6aa5763c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c55db2b4-3249-4658-8b1f-988716cf6413}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b6366df2-6f4e-4818-8c5f-e447c611a219}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{377283f2-65c0-4129-aa36-5d1b7cac956a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f6d3f7f5-fcda-4cf5-a126-541a1f25bd71}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cca48345-8f1f-4a8d-a759-4d5f7d90f7ec}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2d9b3bef-2a8c-45cd-bca6-24f82a1ab240}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5d8f24f8-260d-4f8a-8421-f947517e571e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8200c18a-bae9-45ea-b8df-4ebfd2785780}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0aeb1a94-7171-4f5a-b44c-5de78c5904ae}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c101692c-b49f-4865-aaaf-dcc204723661}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11b742c7-6eea-427b-a98a-e0e571fd979c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8eb68949-5054-40fc-a5eb-038d42e823c5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98e49236-38a1-474b-bc24-2d2eac5aa386}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ec8aead4-e72c-402e-a9ac-32bfbcdc7a5f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f7449fc0-5022-4495-bb59-ffa5b9f13b6c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{990e0dca-2bf3-4dab-9724-f8fcb545c56f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b1ab71da-4778-4f34-b0fd-1faf2299486d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95b14820-d947-40c1-8cff-a46014233f2c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0cf526a0-b109-475a-ac63-451e4f1da0b1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8e44de33-61e6-4fdd-85af-c1b297962043}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4d6627cc-f96e-4151-9881-5eb5af13e46c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6a5cdb57-ecb9-42b1-800c-dd8cc56024fb}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3263,51 +3263,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D2FA763-E4F4-4BEB-AD00-89F254CFB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB9A2464-0D9E-45BF-95F1-6F833838B9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3787,51 +3787,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F46DC145-5B05-4656-9EE5-96F00E21B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6FE4E450-8787-4AC0-8292-FA5256F7B9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5191,51 +5191,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA04BC09-D41D-453A-9571-C9ABBCB1B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{05D95DFD-909F-4335-B6AC-A4D4392EB9A9}">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5423,51 +5423,51 @@
       </c>
       <c r="E16" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5F0D52CC-A0E5-49B9-A617-299620CBB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21359D49-4D99-4825-9AE4-B6422982B9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8508,51 +8508,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{44B31B2F-84B7-4B54-921A-1DBEC887B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1817E39A-D06F-4A82-BCA1-7D8167D1B9A9}">
   <dimension ref="A1:K82"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -11233,51 +11233,51 @@
       <c r="J82" s="24" t="s">
         <v>19</v>
       </c>
       <c r="K82" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4902869-F656-43DD-B178-8C089845B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17693B6E-1ED4-40C0-A772-0D2EFFBBB9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14875,51 +14875,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{281DC195-5893-43C3-980D-EF741C1FB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E16E10C5-2AAE-423D-83E7-6DB331EAB9A9}">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -17148,51 +17148,51 @@
       </c>
       <c r="H92" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC216F13-6710-408E-A3EB-B3A062FDB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{76A8862A-9DC2-4E1E-B1BA-B962EAC1B9A9}">
   <dimension ref="A1:H392"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -27221,51 +27221,51 @@
       </c>
       <c r="H392" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{44DD61D3-2E2F-4506-9A61-DA72BE57B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CB1EFDCA-1042-4DEF-9492-BBE11660B9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -34434,51 +34434,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F3EF23A9-E1ED-4026-97C9-9F39C707B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B4AF8092-DF60-41D8-98F8-000E547CB9A9}">
   <dimension ref="A1:H132"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -37672,51 +37672,51 @@
     <mergeCell ref="A13:H13"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4B4EBD6-7109-497D-BCB4-BDF37B4DB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6CB753B0-559E-4EB7-84F7-D33DA901B9A9}">
   <dimension ref="A1:H289"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>