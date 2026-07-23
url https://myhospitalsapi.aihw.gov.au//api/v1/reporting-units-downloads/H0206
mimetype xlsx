--- v0 (2026-06-06)
+++ v1 (2026-07-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
     <sheet name="Tab 8" sheetId="9" r:id="rId11"/>
     <sheet name="Tab 9" sheetId="10" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$12:$I$12</definedName>
@@ -1727,51 +1727,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1780,1078 +1780,1078 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d4ba4dd4-5e36-4bbf-a455-17b42523179f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3c70c553-e56c-47cf-b773-84513c078fd2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9d7fb2a1-d11d-4603-94c7-b362c7bfa2e3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2eb0bc5f-ef06-46db-bc67-9702fec09a35}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{853f52b3-489e-48dc-aaee-6dba2792d0a4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73dd24ff-0085-49d3-9de2-383e45e528a9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1c904f74-afd1-4e13-9761-f2044d61846f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9d7c6626-ed35-4c54-b502-240316b602d7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a343c161-0fd9-476c-99a6-255769a803ba}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7389d826-56cc-4bf6-a3ad-227bbbf6d894}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{eaaecf92-d227-47b0-8c80-e0e7c247cd52}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d28bd03a-9592-4379-a551-95e8d5ce0189}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5cadee44-a06b-4879-9e9a-01a787bdf872}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{405885ef-56fd-4ba7-ba86-39813e493b1e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29c593cf-3334-4534-8b8f-a7706ab9003f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a550c6f5-2119-4397-b2d1-5c0f1d42f006}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{382eca1d-b10a-4593-97f3-0eb0fa1a2be9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1da45063-8489-4174-845b-4e77810b1d02}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ca9a7ef9-65b5-431a-adb7-067ebd81f81a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1f1d021b-7251-4ffd-b681-5cc15765e896}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1a94d69a-8c84-420c-9c62-bfeb36927edf}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c1d36b69-18b5-4e71-ba34-57e0cb842ad2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fb5233e4-d928-407e-b274-117cdc43e2bb}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9acf8c59-4196-4b48-b45b-2adc0563e91e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2e3d45c8-db10-43f6-bcf5-8c51050cbd51}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36043296-dcb0-4992-a834-5e9fd47432ef}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{df3a27c3-fe37-4b7b-9a81-ef48dd2e8a20}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2b8b12fa-e56f-4d49-b1a4-62dd704ee631}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a22c10b6-766d-457e-9a5c-02af5d92e5a9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b6374565-e540-401a-b140-60d3183e4200}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4c409883-bcc4-4331-87c7-3cecae990a37}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6b5c855e-c231-4dcc-ae42-df255331dea3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32003aa5-f24d-4209-9a30-2083fc430ee7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b9687fad-4dac-43f2-b220-c799e0bb3fd6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a2cb7d29-3671-4369-af90-3efe9d382e91}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{904f5399-afb2-4b95-941a-374f87cf69cc}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7f84096d-051e-496f-ab9c-e401e1ae2fcf}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{100fa448-7bd0-4446-bf8d-bdc358f54a98}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{333c67e2-2721-458e-8cc5-d358552c3505}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a482f0ca-2ad8-4834-b299-492d4a83221e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{da88d573-9897-4716-8062-8d66b4c3cb2e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ce58c0b9-ee29-4322-adcb-37aa6af21386}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7662e4cb-413f-49e3-a8f7-ca9915378644}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e8c11996-2885-4993-8839-b4e105dda7ca}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e2d7ff6a-c8e8-4c6a-b6a2-ace3ee9dcf28}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bc5b96c7-fa29-408e-a864-42bd4a1169a8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3133,82 +3133,82 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E14557CA-5956-4492-AC32-4ED832FDB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{184CADC5-4E47-4391-A84F-190936B2B9A9}">
   <dimension ref="A1:B16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3680,51 +3680,51 @@
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83667761-F333-4007-A40F-1A629A45B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4EF51410-0DD8-4B72-97EB-E1BC7452B9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5084,51 +5084,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0DF9D24-14F3-4E09-BF3C-9A1E223DB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD3901EB-58AA-464E-9A97-389795A9B9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8169,51 +8169,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E15580F9-F7DF-42DB-BD06-12E6BBA3B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7E3FBB9-7162-4625-80EE-21D21727B9A9}">
   <dimension ref="A1:K82"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -10894,51 +10894,51 @@
       <c r="J82" s="24" t="s">
         <v>19</v>
       </c>
       <c r="K82" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4D9F65E3-B71F-4D69-8FAA-2E9C388CB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{528DF6BA-2A4F-42E4-B81E-C1C732FFB9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14536,51 +14536,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E92E718-FD6D-4417-8029-E1407972B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A12CAAA-2591-40C8-9379-B85FA1BFB9A9}">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -16809,51 +16809,51 @@
       </c>
       <c r="H92" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F98EA7F0-5491-4F0D-9794-6C99CE7DB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BEEFEE3F-912A-4C80-854C-590C27DFB9A9}">
   <dimension ref="A1:H422"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -27662,51 +27662,51 @@
       </c>
       <c r="H422" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2FCBFC39-B70A-4F3C-9C1A-C68563CBB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{69FB879E-5710-4D7C-89C7-C98A2C33B9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -34875,51 +34875,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A128311-FAAD-47A6-A383-4948EA40B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0977EEBA-FB28-404B-8CA8-E2EE2929B9A9}">
   <dimension ref="A1:H133"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -38126,51 +38126,51 @@
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C7190F7-4906-4298-9E68-223372D3B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{634C58F7-62CA-4C18-9444-760C0704B9A9}">
   <dimension ref="A1:H290"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>