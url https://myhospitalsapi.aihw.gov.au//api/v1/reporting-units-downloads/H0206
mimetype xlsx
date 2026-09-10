--- v1 (2026-07-23)
+++ v2 (2026-09-10)
@@ -1727,51 +1727,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1780,1078 +1780,1078 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3c70c553-e56c-47cf-b773-84513c078fd2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6f1172ee-e630-4cf7-ac52-248c884534c4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2eb0bc5f-ef06-46db-bc67-9702fec09a35}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6ee6ace4-b838-4f66-83a3-73ad0fd2d4ef}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73dd24ff-0085-49d3-9de2-383e45e528a9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{123584b4-23de-43d8-a378-2f87ac7c149d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9d7c6626-ed35-4c54-b502-240316b602d7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35d7daff-ab71-4e0f-a31b-67a16a12d631}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7389d826-56cc-4bf6-a3ad-227bbbf6d894}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3db888cb-60fc-4457-92be-29a5669b2943}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d28bd03a-9592-4379-a551-95e8d5ce0189}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e1a7d58b-a9e4-4800-bd00-609369381a7e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{405885ef-56fd-4ba7-ba86-39813e493b1e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b7901b02-cb2a-4a91-8f2a-1c2060aea2b2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a550c6f5-2119-4397-b2d1-5c0f1d42f006}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a2907101-04d1-4cab-a35b-4e069d5a349c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1da45063-8489-4174-845b-4e77810b1d02}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{da2940bc-8406-4da7-a120-ec0fe404cfa1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1f1d021b-7251-4ffd-b681-5cc15765e896}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{aacb2a17-e51e-48b2-8d7f-d71a7195fc54}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c1d36b69-18b5-4e71-ba34-57e0cb842ad2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{914a9a79-d022-4f13-a635-4424f26d25ee}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9acf8c59-4196-4b48-b45b-2adc0563e91e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6460f3fc-11c2-423e-acdf-006f30a97985}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36043296-dcb0-4992-a834-5e9fd47432ef}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b4704a6e-0811-4318-a4e3-c0f79bf3f2a1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2b8b12fa-e56f-4d49-b1a4-62dd704ee631}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a9688b73-9999-4c3f-b770-864eaa3dce0e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b6374565-e540-401a-b140-60d3183e4200}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84f683bc-9700-4402-86be-91de60891654}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6b5c855e-c231-4dcc-ae42-df255331dea3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ddb51a5e-cc75-47a9-8ac1-654c64c10627}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b9687fad-4dac-43f2-b220-c799e0bb3fd6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4753d27a-2b6d-4827-9825-3fbc61f9449e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{904f5399-afb2-4b95-941a-374f87cf69cc}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{425a9029-1035-4ce3-a7c2-7da1df29a166}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{100fa448-7bd0-4446-bf8d-bdc358f54a98}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2eaa50b7-6b48-4575-a102-7ec120d53033}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a482f0ca-2ad8-4834-b299-492d4a83221e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{736ceaf6-a550-49b5-a227-4e46ec92ec0a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ce58c0b9-ee29-4322-adcb-37aa6af21386}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0550b675-10fb-432b-9794-417368b17f23}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e8c11996-2885-4993-8839-b4e105dda7ca}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74f2b1d8-99fb-4bf2-bbff-3d18a72c43a1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bc5b96c7-fa29-408e-a864-42bd4a1169a8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0f854383-dcfc-4485-b032-ced5c1612cad}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3164,51 +3164,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{184CADC5-4E47-4391-A84F-190936B2B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E222E891-6A0A-4EFB-A417-10FED0DAB9A9}">
   <dimension ref="A1:B16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3680,51 +3680,51 @@
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4EF51410-0DD8-4B72-97EB-E1BC7452B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2049B505-E0D1-4C98-8528-89C16EA3B9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5084,51 +5084,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD3901EB-58AA-464E-9A97-389795A9B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD7DED83-B8FB-4EC6-8B59-752AAB69B9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8169,51 +8169,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7E3FBB9-7162-4625-80EE-21D21727B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5BFFD45-404E-45FF-9330-2767014CB9A9}">
   <dimension ref="A1:K82"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -10894,51 +10894,51 @@
       <c r="J82" s="24" t="s">
         <v>19</v>
       </c>
       <c r="K82" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{528DF6BA-2A4F-42E4-B81E-C1C732FFB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{90B5A8DE-7BF8-42B8-90D4-57B79A15B9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14536,51 +14536,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A12CAAA-2591-40C8-9379-B85FA1BFB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F736FDBD-E1D4-4654-B8D0-348CFF56B9A9}">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -16809,51 +16809,51 @@
       </c>
       <c r="H92" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BEEFEE3F-912A-4C80-854C-590C27DFB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3B01F933-2853-48B0-BAD4-11E6873AB9A9}">
   <dimension ref="A1:H422"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -27662,51 +27662,51 @@
       </c>
       <c r="H422" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{69FB879E-5710-4D7C-89C7-C98A2C33B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2066108-ECC3-4387-B90D-441B09BFB9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -34875,51 +34875,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0977EEBA-FB28-404B-8CA8-E2EE2929B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF6C960C-F25D-4098-B858-8B742FF2B9A9}">
   <dimension ref="A1:H133"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -38126,51 +38126,51 @@
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{634C58F7-62CA-4C18-9444-760C0704B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{87C469D8-0BE5-42A4-B09A-8D11233DB9A9}">
   <dimension ref="A1:H290"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>