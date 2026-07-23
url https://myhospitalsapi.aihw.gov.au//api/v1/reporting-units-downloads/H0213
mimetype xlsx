--- v0 (2026-06-06)
+++ v1 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
     <sheet name="Tab 8" sheetId="9" r:id="rId11"/>
     <sheet name="Tab 9" sheetId="10" r:id="rId12"/>
     <sheet name="Tab 10" sheetId="11" r:id="rId13"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
@@ -1787,51 +1787,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1843,1129 +1843,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9421aeed-b6f4-4f79-9f3f-d90c311a634b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{779c0490-4ed7-4447-ac03-79ddf1f5965b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e71e227d-5077-45ab-a8c1-596ce07b9cd1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{942729db-2065-4449-9e45-681846eb0a7c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9825df6b-9771-4bcd-b611-de42e6f5efc9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55e55dde-f012-418d-bdd3-44759c9ded94}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38d80427-8b84-4ead-85e7-8a23c9087548}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0834917b-5a49-4a68-9162-52f7f90ba01d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ca9d576-7861-4488-9167-6bfa2b61d4c0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62fa8309-1101-415b-a93b-c68ad3044667}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4caa58d4-e985-4a3d-9cf9-7efccc10bfe1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{836d92a2-3d9e-4739-9884-f21f5167a44c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0c8e5305-3660-4d3f-b021-a13abba1ff1f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9538f9c2-a8ff-44bc-8a0b-67667dadb95b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2e3e25e2-dca7-4618-8e8a-eb6627248c5a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35a6dfe0-6fab-47f9-85ce-f472a3c763ea}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{245caa0f-deac-46cb-a557-8726c2eb8e48}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78929892-acd8-425d-a6ca-5f1c02361ed7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0d5d41c5-c6c5-4a97-8953-7a5943112309}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ecab64cb-595e-4308-b34e-81120cd6d435}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07142232-2ab1-44e9-825e-29d3b3ec316b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b42140d0-cf3e-49a8-b9b7-59106fa1f425}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c7fd0995-dd36-4751-b533-4cef444d5056}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2cf5b1c7-7145-450f-a5f6-fa6f17afcf35}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03b2e4ca-61e7-4d8d-a461-c38469d25956}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04a27ff2-35be-4c99-a614-a6b3fe9f3572}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5dd0a7f7-962a-4e55-9462-37c2c89aa876}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76fbdc8e-5808-4555-8f43-b4a7ed661f4d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2b766351-451d-4050-9cad-52e964e641bc}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5653ac7b-26ef-414d-94d9-2ad281ff9a4c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9739d6c7-026a-4f51-9e8b-c27bb427c81d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2cb5b393-ef49-4adb-b140-f56688f2d9ff}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a172ac8a-8789-421f-8eb4-cd1525780f9c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3c6a0560-7cde-4cba-8e3d-df9deb76ea94}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4dc2818b-a09b-40ef-9714-36227c2f1599}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{668b10e6-9b91-4908-beba-e90af01132ae}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{861879d3-b636-4646-9f1f-d68de583dc0e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3314fcf4-b66c-4a4b-a365-4f8e9da1d143}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8c972b8d-35a1-480f-8480-b9202bcd23e7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{efb2010f-9788-4ab6-90b8-3b7d3d80d25c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c0d52d23-5744-4a4c-9de0-442ff0248356}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c7ce7497-6144-44e6-b77d-018556ebc36a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{eaf2a7b2-3eec-4361-a36c-1d7aafbf328d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f3f81bca-58f8-4837-98fc-b00d7d642d32}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31dd65b8-1818-4e37-81a2-02f316415af0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ab4aaaf0-0d5b-4ba0-9b84-b53f5713a88b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7509d52d-8e39-4e3a-b732-afdce347a1c6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b065702a-6748-462d-add1-1e9bd27251f5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3247,85 +3247,85 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15CA97DE-A1E8-4294-B38E-ED3D38E1B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{26587F8A-2125-4E1B-8954-A74131BFB9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3805,51 +3805,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C44160B6-C7A9-44EB-B443-45F35907B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{75F944D0-B9BA-4673-AD1F-DA48E2E3B9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5209,51 +5209,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F91B360-223B-45AC-B572-44F1C211B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C36B1EB-2774-4A46-9B9A-79299601B9A9}">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5441,51 +5441,51 @@
       </c>
       <c r="E16" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{10FA4A71-95A9-4C10-998C-0CF1C969B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{182AA9CD-9215-4870-8EA9-D17BB8E5B9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8526,51 +8526,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D7AAF80E-68A0-4EB4-904A-7A58C9B9B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7BE6D17C-4FD2-4079-A448-52216A7AB9A9}">
   <dimension ref="A1:K84"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.14285714285714" style="12" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -11283,51 +11283,51 @@
       </c>
       <c r="K84" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:K12"/>
   <mergeCells count="8">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A9:K9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{838D9A08-2F7E-494D-813E-D760C93FB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B60E716C-DC23-4DAC-9946-05D8FA29B9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14925,51 +14925,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2FCBEC7A-626A-4132-99FD-BF08D110B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{01A1CA8C-6EF5-403C-B21F-A978CF6EB9A9}">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -17198,51 +17198,51 @@
       </c>
       <c r="H92" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8F92761B-E406-45D1-8454-6F18165FB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FFC7C565-6246-4FAB-83F6-AA02AA37B9A9}">
   <dimension ref="A1:H427"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -28181,51 +28181,51 @@
       </c>
       <c r="H427" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FBEFEAE1-96B7-44A2-AD7F-8015D92BB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95AE85DE-5A4D-4FE7-8831-04F0BAC3B9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -35394,51 +35394,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{86FDEF17-4DA8-4F79-875C-418362ECB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{82733A6E-6DE2-404C-9F3D-5E435FB7B9A9}">
   <dimension ref="A1:H133"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -38645,51 +38645,51 @@
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{232479BD-BCEA-4742-B795-39646E59B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E9CAE466-0288-45B4-B034-CD4DBDF9B9A9}">
   <dimension ref="A1:H290"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>