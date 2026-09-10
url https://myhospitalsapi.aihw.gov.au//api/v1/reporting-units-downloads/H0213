--- v1 (2026-07-23)
+++ v2 (2026-09-10)
@@ -1787,51 +1787,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1843,1129 +1843,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{779c0490-4ed7-4447-ac03-79ddf1f5965b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b1a42f13-2ef9-4494-8981-404fe0d03697}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{942729db-2065-4449-9e45-681846eb0a7c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5e25a2e7-14ed-4135-8989-62d08e90e355}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55e55dde-f012-418d-bdd3-44759c9ded94}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a5734e2b-6a6b-4368-bb97-e3de6422bb73}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0834917b-5a49-4a68-9162-52f7f90ba01d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62f6e374-edd4-4cf8-8193-751c1ce1accf}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62fa8309-1101-415b-a93b-c68ad3044667}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ff9a493-b303-4955-b201-9c48db07e14b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{836d92a2-3d9e-4739-9884-f21f5167a44c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d0d49fa1-efb3-440a-8698-b7595e8a0e23}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9538f9c2-a8ff-44bc-8a0b-67667dadb95b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2f177651-8e47-47c7-8062-84ecff476c83}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35a6dfe0-6fab-47f9-85ce-f472a3c763ea}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d097c38a-9e94-46f1-9ef5-99ddeda574e6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78929892-acd8-425d-a6ca-5f1c02361ed7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a9470696-5722-4480-8ec4-9327ecec96b9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ecab64cb-595e-4308-b34e-81120cd6d435}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{683f6ba2-3efa-4648-a67d-6dfac1db0494}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b42140d0-cf3e-49a8-b9b7-59106fa1f425}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d99a8007-9bdb-488f-90f7-b3c59cabf0cf}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2cf5b1c7-7145-450f-a5f6-fa6f17afcf35}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99873c46-9340-4d36-9d15-abc5ee54b92a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04a27ff2-35be-4c99-a614-a6b3fe9f3572}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1c4b0d91-23d7-4aa6-bf5b-af0fb77930f5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76fbdc8e-5808-4555-8f43-b4a7ed661f4d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{081a45e2-bc1a-43e6-8f68-334b8d2c8809}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5653ac7b-26ef-414d-94d9-2ad281ff9a4c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{428ebde3-84a9-4daa-9782-c0cb4ad5ed4d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2cb5b393-ef49-4adb-b140-f56688f2d9ff}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d8a77612-8a89-4dd8-984b-a4136961abb7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3c6a0560-7cde-4cba-8e3d-df9deb76ea94}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{389cb6c7-5e98-4020-854a-3eb6d2377804}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{668b10e6-9b91-4908-beba-e90af01132ae}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e7bd0bc9-5392-4411-b5d1-a8774d43e1cf}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3314fcf4-b66c-4a4b-a365-4f8e9da1d143}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0a2bce44-ccf5-4c96-b09f-f0f3b40746aa}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{efb2010f-9788-4ab6-90b8-3b7d3d80d25c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c3bd927d-9fac-49a9-a0e9-8c56a23d7443}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c7ce7497-6144-44e6-b77d-018556ebc36a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{aa755cbc-dd95-4367-9c75-d2765849169d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f3f81bca-58f8-4837-98fc-b00d7d642d32}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a6bde400-2ef2-4ed4-868e-b7dee7ba7805}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ab4aaaf0-0d5b-4ba0-9b84-b53f5713a88b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{533d0162-e0d5-4b86-b38f-cad8e9a1ee13}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b065702a-6748-462d-add1-1e9bd27251f5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95d4ec27-5ad7-4571-8298-89c74eaf0db6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3281,51 +3281,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{26587F8A-2125-4E1B-8954-A74131BFB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16436D96-DC51-4E62-9A44-D84107F0B9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3805,51 +3805,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{75F944D0-B9BA-4673-AD1F-DA48E2E3B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{29A80BAF-2E2C-44C2-9628-A9251406B9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5209,51 +5209,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C36B1EB-2774-4A46-9B9A-79299601B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C9C2B75-CDBB-4DD8-A540-4CDD9FB7B9A9}">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5441,51 +5441,51 @@
       </c>
       <c r="E16" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{182AA9CD-9215-4870-8EA9-D17BB8E5B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4B81914F-EDF3-4F23-BA1A-13CD1C3AB9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8526,51 +8526,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7BE6D17C-4FD2-4079-A448-52216A7AB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{460699C8-6DC9-4F9B-BDFA-6EF42E32B9A9}">
   <dimension ref="A1:K84"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.14285714285714" style="12" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -11283,51 +11283,51 @@
       </c>
       <c r="K84" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:K12"/>
   <mergeCells count="8">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A9:K9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B60E716C-DC23-4DAC-9946-05D8FA29B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{18EE3778-8F56-4D6C-8BBE-F1D0069CB9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14925,51 +14925,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{01A1CA8C-6EF5-403C-B21F-A978CF6EB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{887255E7-93EA-497E-8A34-3ECDFB40B9A9}">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -17198,51 +17198,51 @@
       </c>
       <c r="H92" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FFC7C565-6246-4FAB-83F6-AA02AA37B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B58EF64-8863-47EC-8495-1C1F3228B9A9}">
   <dimension ref="A1:H427"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -28181,51 +28181,51 @@
       </c>
       <c r="H427" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95AE85DE-5A4D-4FE7-8831-04F0BAC3B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DCD0ABD4-67AE-467F-8E47-7E710D5EB9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -35394,51 +35394,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{82733A6E-6DE2-404C-9F3D-5E435FB7B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8BA78EEE-2AE1-45F9-90AA-74951372B9A9}">
   <dimension ref="A1:H133"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -38645,51 +38645,51 @@
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E9CAE466-0288-45B4-B034-CD4DBDF9B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D90614E0-64FB-4FAC-AA46-363284F9B9A9}">
   <dimension ref="A1:H290"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>