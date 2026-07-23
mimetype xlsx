--- v0 (2026-06-06)
+++ v1 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
     <sheet name="Tab 8" sheetId="9" r:id="rId11"/>
     <sheet name="Tab 9" sheetId="10" r:id="rId12"/>
     <sheet name="Tab 10" sheetId="11" r:id="rId13"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
@@ -1765,51 +1765,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1821,1129 +1821,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1b3c4362-97a1-4cb3-81b6-ff92cbb9600d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ad0ed465-820c-47ff-9682-1fc4e0601e32}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68307216-c39b-4953-a2c4-9a48a574fd8e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80624d0b-e8a6-40c9-bd66-476442b8c902}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30e92eb6-0a37-4702-b355-37fe382518a0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3835e0f0-616d-4aaf-ac63-4f9ad2f61068}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8eeaf75f-3b01-42e9-8e89-bcb7ec5d4e25}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54f886ca-d7ee-47c6-8926-2e5914f5c14b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93a79f20-6b1a-4e9f-ba67-44d0ffcd167c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1736024f-36fa-4e21-8451-50b589a900db}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47a07f17-e42c-49c2-8b5d-1c31410a58fc}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e073e1a5-4bce-46be-9449-4003cce08553}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75dc79fc-28e7-4878-90ec-1b58f251ded6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73f693a5-3114-40f6-88ae-2eeec4f73a8d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{eb28b923-378f-4e7e-b881-a0a2dc8e39aa}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2f5ae5ef-0033-4672-9f17-3ac5dc660b36}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8174c270-5407-4fd6-8e97-fdeb575754a4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1c8344db-122f-4458-a7a1-16ebc8746fff}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e8142098-ffdc-43c4-8f89-e697edae725b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ce24da02-b855-49a6-9cde-ad691459d5cb}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e7632fd7-3832-48d5-a91e-60c2b09b48cd}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9fe1fc2d-e4bc-4b26-b32f-d3a09756644e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83cf531b-953e-4c88-aaba-31f27e07aa4b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ddfa033d-a1d1-4b23-8a9c-6ef1b7ce9a64}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dd4c74d7-6cd5-493b-8f8e-498d25105db6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8c337ee5-786b-4658-8003-019108fb045a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0e885221-1e53-4801-8f5d-2b04a7044d44}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9f15bec8-c733-46e1-ab79-9b5269c659c4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{043c0ff7-5e35-46b7-8658-60f35cd0f902}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d58863bb-e721-4187-b30b-94952f365146}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1e012449-042e-4f03-8f6f-229c7ecea9ad}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ff6afd5-d016-44a8-91cd-0f7b8c1b7d48}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1f5b7415-147d-4356-ab40-94ff3d5c14ca}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dafcf6f1-6ff2-4d3a-b499-c28c5e187405}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3490de5f-2483-4c0d-ad3d-393559f66da2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b3421911-dec7-4c77-9a98-ef200b81adbf}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7f6c541e-769b-41b7-937a-47312b617ab6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b8ccf918-1f9f-498e-818b-b94e4e59aea4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{227ed638-eacd-4740-8041-6173b68c7bd7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7a90b5dc-9925-4b61-a461-4954a8957839}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23da75f1-7a02-4126-84ca-95931130abe4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ce21aadc-b676-48e0-81bc-2b1eca890497}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7083dae0-e821-4fbb-91d9-91040f33d232}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f5787d76-777c-4a64-a2d9-86ed90a4717b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7cc69d78-a46f-45e3-a5fc-5c24e5315f7a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26e7185c-8690-44a6-9d1a-8334e17ab097}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7fca6666-ada2-4867-983a-f4f3e2f40e1e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84c9380e-56de-450c-96e8-1b3b5cf8412e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3225,85 +3225,85 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DE462B9A-086C-450F-BC74-2D2CEAB6B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE53FFF2-31F0-44BB-86B0-23132B9EB9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3783,51 +3783,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8A4253F6-0153-4372-9750-D3A2D67AB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BDD0C569-7EBF-42D6-A9A1-8EF6C38AB9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5187,51 +5187,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{70BDDB4B-3BFB-4D02-8C2D-D6BC60B8B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8DCD2819-B77F-4CC9-9C43-8D4F3001B9A9}">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5419,51 +5419,51 @@
       </c>
       <c r="E16" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E365A16B-292C-40F9-98BA-D2E7F656B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6529E1A7-805F-4309-A0C7-49381681B9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8504,51 +8504,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0840FE43-C53D-470A-BC6B-E942A16FB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5B7AC4B3-B7BD-4230-B6B4-31865530B9A9}">
   <dimension ref="A1:K82"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -11229,51 +11229,51 @@
       <c r="J82" s="24" t="s">
         <v>19</v>
       </c>
       <c r="K82" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{469F7B39-4943-4380-9438-607A488EB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2C15F286-B016-4680-9326-F031E20DB9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14871,51 +14871,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1FB498A-303C-45B7-B0A1-6B28B847B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E69D0450-AFA8-4215-980D-F7C9FC23B9A9}">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -17144,51 +17144,51 @@
       </c>
       <c r="H92" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C76478EC-3AFA-485A-8B94-5D043129B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B08F69E1-3899-4064-B550-57D5E636B9A9}">
   <dimension ref="A1:H442"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -28517,51 +28517,51 @@
       </c>
       <c r="H442" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{851C3E77-2EA5-4597-8DFD-2EEECBFFB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B087016B-8ADD-4A55-BC0A-02B51B94B9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -35730,51 +35730,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{40111AB1-F835-40DA-A0DA-D8BAAD00B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{44157E9A-4024-4FBB-BC81-1E5AF092B9A9}">
   <dimension ref="A1:H133"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -38981,51 +38981,51 @@
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7BEB56CE-FF6C-42FA-95F5-D39183A4B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{36D654E1-395E-4C0E-B24D-53D2C5D6B9A9}">
   <dimension ref="A1:H289"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>