--- v1 (2026-07-23)
+++ v2 (2026-09-10)
@@ -1765,51 +1765,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1821,1129 +1821,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ad0ed465-820c-47ff-9682-1fc4e0601e32}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82ce992a-a04c-48c0-a9ea-306c2ea11f47}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80624d0b-e8a6-40c9-bd66-476442b8c902}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{206f1d40-f13f-4f90-b78a-81d84c4948d3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3835e0f0-616d-4aaf-ac63-4f9ad2f61068}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4a92f4eb-988d-47bf-ae80-f01f27ec8091}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54f886ca-d7ee-47c6-8926-2e5914f5c14b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ce65276-01bc-4ddb-8319-35a84d027378}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1736024f-36fa-4e21-8451-50b589a900db}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32c1dc45-9e5c-4677-8a3b-8527e752c7aa}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e073e1a5-4bce-46be-9449-4003cce08553}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fb159e64-d849-4c58-8830-e1e7d57d1e97}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73f693a5-3114-40f6-88ae-2eeec4f73a8d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bae4c748-25ef-44a6-ac18-4a461cad6e55}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2f5ae5ef-0033-4672-9f17-3ac5dc660b36}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66c09cd8-6e95-45b5-b9fe-0ac04cbe61e1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1c8344db-122f-4458-a7a1-16ebc8746fff}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ae195ab2-b007-4808-9101-5d4a2c0418fc}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ce24da02-b855-49a6-9cde-ad691459d5cb}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9b59699f-7948-44cd-a01e-bbec83fd1326}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9fe1fc2d-e4bc-4b26-b32f-d3a09756644e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b95601d2-738e-4c42-8598-e091bcf1ab6a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ddfa033d-a1d1-4b23-8a9c-6ef1b7ce9a64}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8def2b4e-e3cb-4a42-9595-7793de7b6699}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8c337ee5-786b-4658-8003-019108fb045a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{051dd75c-e0f4-4527-bf89-9c984c552276}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9f15bec8-c733-46e1-ab79-9b5269c659c4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b3c332bd-65ec-493d-8e90-03cd0f8fc12a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d58863bb-e721-4187-b30b-94952f365146}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9c8bd852-eeaf-456d-b659-8b34116c7354}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ff6afd5-d016-44a8-91cd-0f7b8c1b7d48}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{da578930-c7d2-4b95-b690-6e1eb3342365}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dafcf6f1-6ff2-4d3a-b499-c28c5e187405}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e1bb5f3f-0ff6-4ff4-8b83-860f7a6e53d2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b3421911-dec7-4c77-9a98-ef200b81adbf}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{eb9a2f52-363b-4de7-b48b-94cb772d1339}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b8ccf918-1f9f-498e-818b-b94e4e59aea4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5d00dc27-9e3e-47cf-a7af-e2d0e2bf8d87}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7a90b5dc-9925-4b61-a461-4954a8957839}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{302044aa-43f6-4f50-ab8c-193533fc0a32}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ce21aadc-b676-48e0-81bc-2b1eca890497}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b05e6157-855f-4fe9-89ca-078f26e53f23}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f5787d76-777c-4a64-a2d9-86ed90a4717b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ee58dcf4-afe6-40f7-a1ba-7ddad1687066}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26e7185c-8690-44a6-9d1a-8334e17ab097}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1fd40935-0819-4c21-a5c9-d379d1fb402b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84c9380e-56de-450c-96e8-1b3b5cf8412e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dd5ad9dc-a34e-465d-b337-d5f42cb69ddb}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3259,51 +3259,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE53FFF2-31F0-44BB-86B0-23132B9EB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{482E476D-27F6-4608-AB83-1AE938A1B9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3783,51 +3783,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BDD0C569-7EBF-42D6-A9A1-8EF6C38AB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71000861-A44F-4C62-9EBE-4B05719FB9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5187,51 +5187,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8DCD2819-B77F-4CC9-9C43-8D4F3001B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7C41B473-D40C-4C55-A7C7-962BA7E9B9A9}">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5419,51 +5419,51 @@
       </c>
       <c r="E16" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6529E1A7-805F-4309-A0C7-49381681B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C5BA9BF-D4E7-468A-94D6-CE9D1481B9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8504,51 +8504,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5B7AC4B3-B7BD-4230-B6B4-31865530B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8C6FA16-C272-4E4D-BC99-28A17D69B9A9}">
   <dimension ref="A1:K82"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -11229,51 +11229,51 @@
       <c r="J82" s="24" t="s">
         <v>19</v>
       </c>
       <c r="K82" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2C15F286-B016-4680-9326-F031E20DB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{76E5579D-C386-4221-8A34-B80CE8BDB9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14871,51 +14871,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E69D0450-AFA8-4215-980D-F7C9FC23B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BFEA1A0D-659A-4E38-B961-097140F1B9A9}">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -17144,51 +17144,51 @@
       </c>
       <c r="H92" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B08F69E1-3899-4064-B550-57D5E636B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C09016BB-0CA1-4C15-B058-E6B24D24B9A9}">
   <dimension ref="A1:H442"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -28517,51 +28517,51 @@
       </c>
       <c r="H442" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B087016B-8ADD-4A55-BC0A-02B51B94B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0318FB26-D505-430E-B2D9-E3D3C49DB9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -35730,51 +35730,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{44157E9A-4024-4FBB-BC81-1E5AF092B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{87039C0D-C2A8-454D-87EC-68C03CB7B9A9}">
   <dimension ref="A1:H133"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -38981,51 +38981,51 @@
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{36D654E1-395E-4C0E-B24D-53D2C5D6B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E1C0BE7-6FA4-40EE-8FE2-270AF410B9A9}">
   <dimension ref="A1:H289"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>