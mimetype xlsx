--- v0 (2026-06-06)
+++ v1 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
     <sheet name="Tab 8" sheetId="9" r:id="rId11"/>
     <sheet name="Tab 9" sheetId="10" r:id="rId12"/>
     <sheet name="Tab 10" sheetId="11" r:id="rId13"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
@@ -1787,51 +1787,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1843,1129 +1843,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7fc759f5-2ae3-47fa-b048-559e2150a589}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a98d0250-959a-4945-af83-9d5831c2c5a4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6e612dc1-cff3-4796-904b-7ee6889dec9e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5bee088b-915b-4e12-80b7-989045106096}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82de4014-e290-469b-b3c6-3c0aac0037f0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61e35000-f62b-41ed-87b2-895cfe392ef5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6e07df87-ae14-4259-b536-9c6a18024e6e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fa748b3f-0a07-40e7-add6-67c3724e490a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ad1edce-70ad-4292-8b71-4a550258ada0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4f59b650-5528-4189-93d0-645b6eeb717a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9e63a37c-d7a9-4bdc-8f58-c0012d113b9a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a80eb247-1d7d-449e-8ef5-eb229dfa63cd}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b7941f30-a432-4b9b-8cbc-6b49000c30f2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30cfb729-774a-4c68-a763-f6b469365f31}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{de268e9e-9a21-48c6-85db-9e6d378d5d93}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b760754b-37b5-465f-8dee-265b2f2c25a1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c2f56ee9-43db-477c-b732-e20a0a28d599}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7a80d19c-c865-4402-9698-2d552b6522f5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e79e36e5-848a-4391-a746-f0fcbc08550c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02450960-4aa0-4a06-b261-9783c1c4521f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d0c7c173-1538-4861-9f91-afd5eabd8a5c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bbf776b5-1fd8-46dd-bc04-388ff29c9e2d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03747cd6-44b5-4e7a-a891-56d3cc3fdf45}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9d4f1c50-63c2-4111-8c2e-168f912b931d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{db40697c-364d-4b2f-ad80-0dbcf6d33535}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9c0d8c4d-e31e-4ba7-bb18-e39520cfacbd}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f0e9e4a9-4080-493e-9111-65c24720ecf8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27018adc-f595-4692-af64-45fe2e9ef2d0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{eb4b7096-be0e-4b79-bf92-39fb23435cf7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80f41766-7ad7-485a-a298-a51797e1d807}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{712c2011-8838-4dfd-ad08-897882bf59de}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22d06423-2acf-47ed-86e2-49ac3d8a9c9d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2fbf2d34-4abd-460e-8aaa-2da16941d6a8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d176a0a4-b76a-4981-b0a1-9ec57726c103}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1653bb90-fb2a-4cce-8cd6-1c5e1c761d55}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4a34dd1e-3d36-445c-a964-4f7681d122a3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{da751463-4ba0-4db7-9599-a810838f8c6b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80370787-38c5-4320-ace9-e8318fe0ce0d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3fecff33-46c8-4f9a-8ead-ca94e84cea7e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{372df238-f783-4f97-a460-b2826b1ca2c3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{895b4d4f-c320-42cf-9bb1-89e6577ff9c4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14debc6c-93da-45e1-aa74-f308bcf28684}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{563aa40c-da02-4a68-8da2-0060cbed4502}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{102f9e6f-7917-4068-8967-321a5f08efc5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{256c18da-8015-4b85-9cc3-67776ab2df45}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7dbd304e-cb68-4f5b-8c01-43cc5999cd3f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6b97ea36-4963-49b8-849f-869b9d6c8259}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f270b954-ed89-4f8d-b86b-200a891102fa}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3247,85 +3247,85 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{070341AE-1619-4A03-A936-B818CDADB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC01BBD3-41B3-4A8C-8CD3-3D2649B8B9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3805,51 +3805,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB37B7EE-F843-4517-B4B6-7F061EA1B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1546078C-D1D9-471F-8666-661747AAB9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5209,51 +5209,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B5BB9A42-6F4B-4CF8-B62A-A972FBDBB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8B8835E4-21DF-48DF-A7E2-337812FAB9A9}">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5441,51 +5441,51 @@
       </c>
       <c r="E16" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C41470FD-BE78-400F-A6FF-0F6F46E8B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3EA09B1C-74ED-4FE0-AD35-5B77994EB9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8526,51 +8526,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A492E2B5-0427-4D85-A032-3ABE7D66B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19A8D1A7-F718-4B80-911E-C6456626B9A9}">
   <dimension ref="A1:K84"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.14285714285714" style="12" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -11283,51 +11283,51 @@
       </c>
       <c r="K84" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:K12"/>
   <mergeCells count="8">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A9:K9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F9491BB5-E67D-4F0C-BB50-7DF52785B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C8513A2F-86DA-4D9E-B2C1-A891CD48B9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14925,51 +14925,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6D4DACF6-A376-4995-B5D3-1EFD1578B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{646734C0-9B47-4BF5-8C4B-3FEDBA58B9A9}">
   <dimension ref="A1:H97"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -17328,51 +17328,51 @@
       </c>
       <c r="H97" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A615BB99-F555-4C5A-A59D-1E571C53B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BA92CA78-05A9-428E-8CDB-C037FB9CB9A9}">
   <dimension ref="A1:H407"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -27791,51 +27791,51 @@
       </c>
       <c r="H407" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E5770722-D3BB-4D63-99AC-B6AB9719B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD7D5C1B-8BDF-4564-9272-8C60E0A3B9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -35004,51 +35004,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B9E7C15-8681-47E6-A81F-0FDFA3D0B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5ED3B289-2064-41BC-98CD-692EE3C5B9A9}">
   <dimension ref="A1:H133"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -38255,51 +38255,51 @@
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D7220579-B57A-42F6-BC6E-441E71CFB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{018BFA10-976D-4F40-9393-D8E530EFB9A9}">
   <dimension ref="A1:H290"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>