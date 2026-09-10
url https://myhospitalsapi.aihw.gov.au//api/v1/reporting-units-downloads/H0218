--- v1 (2026-07-23)
+++ v2 (2026-09-10)
@@ -1787,51 +1787,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1843,1129 +1843,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a98d0250-959a-4945-af83-9d5831c2c5a4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b2c0a14c-74b9-40b3-9a8b-f926e32ff83a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5bee088b-915b-4e12-80b7-989045106096}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{caa5d72f-b4fa-4b8b-80e5-8945ea3a739e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61e35000-f62b-41ed-87b2-895cfe392ef5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98b8a6f5-0785-49df-9441-ffd1c325f961}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fa748b3f-0a07-40e7-add6-67c3724e490a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d0bde3a2-8ef2-4a02-a7d9-7ec24cf12b97}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4f59b650-5528-4189-93d0-645b6eeb717a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bd5d77f8-34d3-4526-a8fd-85800045cd5a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a80eb247-1d7d-449e-8ef5-eb229dfa63cd}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7316f349-a0eb-4a0d-8039-8552dc2ffc99}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30cfb729-774a-4c68-a763-f6b469365f31}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6dfe28f3-2b73-4c77-9007-50b741d96d85}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b760754b-37b5-465f-8dee-265b2f2c25a1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74665042-6295-43bf-90c4-d455c1a4bd23}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7a80d19c-c865-4402-9698-2d552b6522f5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88750209-f21d-4718-a06d-ce1f5ca2a101}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02450960-4aa0-4a06-b261-9783c1c4521f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3c84bc2b-9ca5-496f-90d0-d1f9362ecca6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bbf776b5-1fd8-46dd-bc04-388ff29c9e2d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72ab5d33-f530-4f8b-aa29-cd59e462c85a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9d4f1c50-63c2-4111-8c2e-168f912b931d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e20c1cec-c152-450f-a88e-b586e1c28819}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9c0d8c4d-e31e-4ba7-bb18-e39520cfacbd}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08d46f9f-9156-45d0-a602-b313b63a101b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27018adc-f595-4692-af64-45fe2e9ef2d0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d4ff1747-4920-477f-8abe-dfcbc02c8d41}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80f41766-7ad7-485a-a298-a51797e1d807}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2ed8b5d9-36f4-45e0-ad62-823b43d03746}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22d06423-2acf-47ed-86e2-49ac3d8a9c9d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88684808-a379-4768-bae0-5fbeff25f176}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d176a0a4-b76a-4981-b0a1-9ec57726c103}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e0c8ee3b-3989-4ef4-9754-6177660dbbb6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4a34dd1e-3d36-445c-a964-4f7681d122a3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ee29170f-c9a9-4543-9ab6-6de01880db52}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80370787-38c5-4320-ace9-e8318fe0ce0d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79b9f222-eacb-4aa9-8b53-0dbe7392c429}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{372df238-f783-4f97-a460-b2826b1ca2c3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bc246232-5125-48ba-a3ac-a87723720bd6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14debc6c-93da-45e1-aa74-f308bcf28684}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{262ceb32-4949-4aa0-8c8a-4c8b632db140}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{102f9e6f-7917-4068-8967-321a5f08efc5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06941e49-3816-4107-9d55-e8d6ee0c743a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7dbd304e-cb68-4f5b-8c01-43cc5999cd3f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c2fc6a8c-74ae-4063-9713-5c6c371c23c3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f270b954-ed89-4f8d-b86b-200a891102fa}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60cf936d-c436-45f8-9220-df5446f29cba}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3281,51 +3281,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC01BBD3-41B3-4A8C-8CD3-3D2649B8B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{18594385-42C8-41CA-BEFF-85CD5CDEB9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3805,51 +3805,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1546078C-D1D9-471F-8666-661747AAB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00FA015D-6BB2-4D70-96F7-2723AF09B9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5209,51 +5209,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8B8835E4-21DF-48DF-A7E2-337812FAB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D30DFA26-A8D1-4A32-BAE1-BED654D3B9A9}">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5441,51 +5441,51 @@
       </c>
       <c r="E16" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3EA09B1C-74ED-4FE0-AD35-5B77994EB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{45B554CE-4455-4927-9213-7947D6D9B9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8526,51 +8526,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19A8D1A7-F718-4B80-911E-C6456626B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{539A019E-3902-4FDF-97A0-60B5B648B9A9}">
   <dimension ref="A1:K84"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.14285714285714" style="12" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -11283,51 +11283,51 @@
       </c>
       <c r="K84" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:K12"/>
   <mergeCells count="8">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A9:K9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C8513A2F-86DA-4D9E-B2C1-A891CD48B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5DB0256E-2306-4C61-B477-8FD2D038B9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14925,51 +14925,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{646734C0-9B47-4BF5-8C4B-3FEDBA58B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC27D768-3D58-4603-AC29-58C1D5E0B9A9}">
   <dimension ref="A1:H97"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -17328,51 +17328,51 @@
       </c>
       <c r="H97" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BA92CA78-05A9-428E-8CDB-C037FB9CB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A16CF2E5-9C66-4A83-985C-D48A5986B9A9}">
   <dimension ref="A1:H407"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -27791,51 +27791,51 @@
       </c>
       <c r="H407" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD7D5C1B-8BDF-4564-9272-8C60E0A3B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E8B38B24-7904-4BCE-AD8E-DE7D7ABCB9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -35004,51 +35004,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5ED3B289-2064-41BC-98CD-692EE3C5B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC5BDF12-1042-4841-84FE-0DC5CFC9B9A9}">
   <dimension ref="A1:H133"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -38255,51 +38255,51 @@
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{018BFA10-976D-4F40-9393-D8E530EFB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E7CC4760-DCFA-4728-9124-76012A01B9A9}">
   <dimension ref="A1:H290"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>