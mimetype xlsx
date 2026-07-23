--- v0 (2026-06-06)
+++ v1 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
     <sheet name="Tab 8" sheetId="9" r:id="rId11"/>
     <sheet name="Tab 9" sheetId="10" r:id="rId12"/>
     <sheet name="Tab 10" sheetId="11" r:id="rId13"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
@@ -1762,51 +1762,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1818,1129 +1818,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{545f68f3-a028-491f-b9d9-e96ac67afa4a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3795d4a0-706a-4bb5-80e3-6476d310aa6f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35977925-08e6-4cf0-9565-e1301086f3db}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bac2d8d8-14a8-4e34-ac5a-f0cbd2544418}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13afd2fe-30d3-48e4-b296-eb1bbfa83017}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d0f5b04c-6e4b-4978-a96f-fe788481be83}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{135c4c63-a1d2-43af-8460-6aae620e1144}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f619b71d-d149-426b-a223-dc8f53780afa}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1df6b78d-469d-460f-9adc-49ecd1a82877}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ffb62c4d-db4f-47f2-9bfc-06969fb30ca2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ab1758c-751d-4f17-9f7f-d4e251f018dc}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c984ec7e-dd6e-4487-8d26-f333e34b900a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9cbc11b1-764d-42d7-afab-215675ddf3c0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c49b43bf-ec4f-4c24-9d8b-ea1bd8dd3d42}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31329db1-6a33-4a96-bc4a-f92a6adb44ca}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39ee0678-c7fa-4b58-a559-ecc3d8d57d17}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{463da961-1e34-4a17-b77c-cac0b049aa17}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8a4ad95f-b65f-45fe-90d5-9d18ba89f5bd}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14cd7843-9872-4963-a583-edf4f3b2b8a6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f162660a-836a-4f90-8d31-0b66193c0961}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2970010d-1fed-48aa-bab3-db704497e800}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{af72a4ac-b6d4-44de-af4a-e50d2eb3d208}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70e7dacf-a157-40c6-be85-4a72ce1cbae0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{402b67a8-f432-4b4f-b58e-2aa208535f07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{adbcea73-387d-4b1d-af64-2c39157b028a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e06bae23-ea89-4914-bf0b-122931c91da7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9de7778b-2558-43e7-b026-e3af40843f60}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80340c8d-b93e-47c4-bdfa-63e9d129021b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0566c51c-100c-4693-bee0-638d81308c69}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{358db1d5-8a9a-4f66-b371-d51ff6c58dab}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1c98b7f9-7de7-40e8-9160-b64ee3c27c9b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89f95d11-e48a-470d-b022-97fed3845825}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4c7506dd-6ea2-475f-8ad4-03e669c9f1fe}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98722c84-24f1-4f45-a7ec-ff7dfa1a32fe}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ee56c33-195b-43d4-84e4-4a0ff8c92ad6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69d89676-b91b-4396-9583-8fe63266f768}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b7147ba2-beaa-4736-bdc9-fbf488c39be6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14848b9a-0e9b-42c4-8ebc-f49e4bc099da}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a35d1ee3-4432-47c9-a9ee-5b8f2a3f5188}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82368263-20cb-4920-8caa-92845e2482ea}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fce839a3-222f-4ac1-b56d-3c6070e1e349}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f9e67a74-ace0-4778-9da4-3c0aad962868}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{de099d27-a771-411f-a4df-ef427e3e52e7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cd9af62f-a8b3-41ee-8e68-86f0d3dd2711}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{da0bced0-433d-4744-bf30-8c6d4a27be9b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dbcbcb5f-1a50-430a-9a21-c552f9fbcd35}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05e08b63-7c55-4c5a-b792-0fe0afa05894}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70331066-8488-4e50-aeb1-1a34adecb49c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3222,85 +3222,85 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB1107E4-6531-44D3-9AE3-8B2F13D4B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{951B59FE-6F74-43BD-84DE-7B790D90B9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3780,51 +3780,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{055EA04E-C2A9-4D54-9A00-70C41A30B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F951738-574B-4FCF-B4FB-5CBECEDCB9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5184,51 +5184,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8FC17599-BD3F-4609-A105-451E7FC5B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{40A50D2A-2C92-4738-AFA3-8F97D5E0B9A9}">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5416,51 +5416,51 @@
       </c>
       <c r="E16" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1A9D16D-1181-499B-8D66-B36DC719B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B26FA635-AE61-4E64-B2E3-06E25784B9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8501,51 +8501,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0496CAD4-D9DC-4F8C-AF83-C55A2954B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F46FDA2F-18DA-46A9-A6BD-A3556039B9A9}">
   <dimension ref="A1:K80"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -11156,51 +11156,51 @@
       <c r="J80" s="24" t="s">
         <v>19</v>
       </c>
       <c r="K80" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CFB28E1D-959A-469A-98EE-7B1EC1B7B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA3B4AD4-7F1F-4C42-97C2-8E454681B9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14798,51 +14798,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F9C0D496-047A-4AEF-802F-EA6FEBE1B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4624E789-6751-439C-9696-DCC1B884B9A9}">
   <dimension ref="A1:H82"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -16811,51 +16811,51 @@
       </c>
       <c r="H82" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BCD6D9C5-E18A-4D42-89AC-D69BD146B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02A8F479-4D7F-43CE-BF33-09400378B9A9}">
   <dimension ref="A1:H332"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -25324,51 +25324,51 @@
       </c>
       <c r="H332" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{873D6867-1047-43EF-B744-1C6DB5E3B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF98FAD2-6F72-46D3-B8E1-4601ACDFB9A9}">
   <dimension ref="A1:H247"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -31627,51 +31627,51 @@
       </c>
       <c r="H247" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3B086D43-E322-453D-AF94-F725BBC0B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94C28CA0-3136-40CA-B9A8-8025A235B9A9}">
   <dimension ref="A1:H131"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -34826,51 +34826,51 @@
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DDB76B67-CEB7-4AF2-8259-6030AF1CB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E84BCB5-0710-47C9-AC7C-906DB8E8B9A9}">
   <dimension ref="A1:H289"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>