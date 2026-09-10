--- v1 (2026-07-23)
+++ v2 (2026-09-10)
@@ -1762,51 +1762,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1818,1129 +1818,1129 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3795d4a0-706a-4bb5-80e3-6476d310aa6f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{804af1dc-0ebc-4f1b-9f22-025b66b24402}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bac2d8d8-14a8-4e34-ac5a-f0cbd2544418}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d2d661a2-2db8-418e-9760-c7f6980a908e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d0f5b04c-6e4b-4978-a96f-fe788481be83}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4e1accad-1da3-4312-9e86-1e36fb632360}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f619b71d-d149-426b-a223-dc8f53780afa}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{248b78b2-be03-41d0-b330-9a7e50d0e53b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ffb62c4d-db4f-47f2-9bfc-06969fb30ca2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3de4d3eb-a78e-4bac-9d3e-b07d1e050348}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c984ec7e-dd6e-4487-8d26-f333e34b900a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{be038f75-0d41-40ec-94d9-a6d34d690b65}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c49b43bf-ec4f-4c24-9d8b-ea1bd8dd3d42}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{357c8f6d-2bcc-4dd5-9d13-a1b3101b3dc5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39ee0678-c7fa-4b58-a559-ecc3d8d57d17}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5a37f046-4eca-4291-90f9-5aa0d0b88811}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8a4ad95f-b65f-45fe-90d5-9d18ba89f5bd}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24326741-f39f-42ec-b5a1-6155fee19130}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f162660a-836a-4f90-8d31-0b66193c0961}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f2cd51b8-02b0-43d6-b33d-8ff817e8f120}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{af72a4ac-b6d4-44de-af4a-e50d2eb3d208}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73536111-d365-4660-948c-a892d8b2e7ad}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{402b67a8-f432-4b4f-b58e-2aa208535f07}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74a4129b-6e0e-4850-af4e-e148d597ef0c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e06bae23-ea89-4914-bf0b-122931c91da7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2b5d645e-c974-4aca-b645-48ca8f034c4c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80340c8d-b93e-47c4-bdfa-63e9d129021b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23cee81d-9694-4139-92e8-b946ba03f4ab}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{358db1d5-8a9a-4f66-b371-d51ff6c58dab}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{965cc270-220b-47be-893e-a77ac0ac1e43}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89f95d11-e48a-470d-b022-97fed3845825}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ed6c6a35-d031-49e7-bf90-9ad38a496614}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98722c84-24f1-4f45-a7ec-ff7dfa1a32fe}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{aa04e859-7511-4104-9000-279d39deb5d8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69d89676-b91b-4396-9583-8fe63266f768}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8ab526fa-6cbc-4e2b-a717-a7a021173659}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14848b9a-0e9b-42c4-8ebc-f49e4bc099da}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2047ad08-6fef-4e98-8515-7fce3a479cf0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82368263-20cb-4920-8caa-92845e2482ea}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cc95a484-2d1d-48e7-968d-2bbbf5400f79}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f9e67a74-ace0-4778-9da4-3c0aad962868}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5641370a-4cf1-455f-a936-f6d1f10a852c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cd9af62f-a8b3-41ee-8e68-86f0d3dd2711}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00707430-bfae-4a51-ba94-4bf1144a9c26}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dbcbcb5f-1a50-430a-9a21-c552f9fbcd35}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4a818b4a-79d6-46c7-a712-84e7f328fa12}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70331066-8488-4e50-aeb1-1a34adecb49c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7203437c-dff6-4101-80f7-b184fabd083c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3256,51 +3256,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{951B59FE-6F74-43BD-84DE-7B790D90B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E13795CB-4849-4F9D-A816-C0C7E71AB9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3780,51 +3780,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F951738-574B-4FCF-B4FB-5CBECEDCB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{80AB9F8B-2358-48A7-B279-B952FB95B9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -5184,51 +5184,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{40A50D2A-2C92-4738-AFA3-8F97D5E0B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3501BE91-52A3-47A1-8DBD-FE6599E2B9A9}">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5416,51 +5416,51 @@
       </c>
       <c r="E16" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B26FA635-AE61-4E64-B2E3-06E25784B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E4CBD96-89D0-4760-B775-620CECD4B9A9}">
   <dimension ref="A1:O111"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8501,51 +8501,51 @@
       </c>
       <c r="I111" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F46FDA2F-18DA-46A9-A6BD-A3556039B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B545A19D-E66E-45FA-8C3E-649825E4B9A9}">
   <dimension ref="A1:K80"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -11156,51 +11156,51 @@
       <c r="J80" s="24" t="s">
         <v>19</v>
       </c>
       <c r="K80" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA3B4AD4-7F1F-4C42-97C2-8E454681B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3DDA79FE-FBCB-476B-921C-A712E6F6B9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -14798,51 +14798,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4624E789-6751-439C-9696-DCC1B884B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E8C0975-19F8-4C0A-B224-1A0FBC10B9A9}">
   <dimension ref="A1:H82"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -16811,51 +16811,51 @@
       </c>
       <c r="H82" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02A8F479-4D7F-43CE-BF33-09400378B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5A7CD03E-7F91-45E0-868C-FE6EE723B9A9}">
   <dimension ref="A1:H332"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -25324,51 +25324,51 @@
       </c>
       <c r="H332" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF98FAD2-6F72-46D3-B8E1-4601ACDFB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{45AE7689-D9E4-4A97-8209-8A9FD137B9A9}">
   <dimension ref="A1:H247"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -31627,51 +31627,51 @@
       </c>
       <c r="H247" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94C28CA0-3136-40CA-B9A8-8025A235B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF75AD01-3259-42FC-8A86-9567C508B9A9}">
   <dimension ref="A1:H131"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -34826,51 +34826,51 @@
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E84BCB5-0710-47C9-AC7C-906DB8E8B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08C7461B-6FE2-4B1C-B5A7-BCA88741B9A9}">
   <dimension ref="A1:H289"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>