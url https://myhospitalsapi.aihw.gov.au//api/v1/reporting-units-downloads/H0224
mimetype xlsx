--- v0 (2026-04-03)
+++ v1 (2026-06-07)
@@ -10,51 +10,51 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
     <sheet name="Tab 8" sheetId="9" r:id="rId11"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$13:$I$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Tab 2'!$1:$1</definedName>
@@ -101,51 +101,51 @@
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Hospital: Wilcannia Multi Purpose Service</t>
   </si>
   <si>
-    <t>Data as of: Tuesday, March 17, 2026, version: 2026031701</t>
+    <t>Data as of: Thursday, May 28, 2026, version: 2026052802</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Tab 1</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Healthcare-associated </t>
     </r>
     <r>
@@ -1692,985 +1692,985 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ddd5f9ff-331e-4e53-a2c8-318d8dfcf62b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ec8e196-9100-4fa1-9f96-c0156fc5ae7d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b084a6a4-e034-4aa8-b590-0cdfc19183dd}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bd6ce89c-1ba5-4da2-aeea-c895d64fb2c6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a51dd5d1-1d6e-4561-bbee-f31e1869cbc2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f4c971ff-015c-4074-a385-3e0bc0770582}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ea4a50db-6605-4513-97a8-db0fc9e719f6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9b02fc86-2fc0-4a20-ad44-dd9af5a1855c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94c63852-bb05-4c36-90a6-74ad87bb1307}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fffda05a-2891-49b8-b5ed-70bce8637bfb}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fa5aef8b-cc93-4c3d-a27c-2de27a588d99}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67d24cb5-f2aa-424d-8ebd-2ea84c38ab74}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b8d0f39b-4d21-41ac-8a04-20a15d12f9cb}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9a99510c-3ff3-4587-aa07-c1caa604e710}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27482b5a-d497-4b7b-9e2b-cd93491974e5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07131e44-0697-466a-89f0-e5c771307456}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29988bfc-8e5d-4c0c-80d4-43d1c36af048}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21dedcac-d6cb-4f71-921f-c3cc451d4acf}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c05fd731-4e39-442c-8db4-18294ccc3387}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18c9bb5e-da29-4ac0-8ff6-013c5f2a122d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4dd86fa3-0e33-4827-98dc-75aa919e4f2c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1fc1bf33-8b13-4d61-a34b-24c0b3263e66}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b72a0ab6-b31c-4b88-bc61-0794fac4f9a5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2d9d529c-b862-4bae-aa45-a30c689b2811}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{766f3a9a-4c70-4b41-b255-1b98f17be0dc}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66838504-ab8b-4bf1-a4de-a38c97e559ae}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63191ba2-35f6-4c58-9621-f627f952c998}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8318b951-bb33-4bdb-9bcc-cc83793fdc9d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{256b66b6-158f-401c-8776-3a22040b2602}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b6f0e672-72a8-4043-8461-d50168fa977c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{266e459b-2c3a-4a2e-aae2-9c2bc796eee7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3c43d7fd-bfbb-4caf-9308-23ec65170e49}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e886e7ef-ff13-45d6-9d6f-62d6f221fbb9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8a985354-9805-46cf-9417-a73790f80869}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73669c2a-3c51-4f7e-b369-e9cb2e881eaf}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{db53b2e6-e81e-4d3b-a434-c319a087827f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fac2c8cb-cccc-425b-b78c-cc2292e90235}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71924276-d395-483a-bf60-3149b83d5436}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ef23930-5432-48a9-84f7-921101336c62}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3c70cdd3-45aa-4569-a1ab-00edf27d7765}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -2967,64 +2967,64 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0AF3FE09-EDCD-4371-90F3-55F0D748B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{054C4A99-3232-48D6-90C8-F19D8E19B9A9}">
   <dimension ref="A1:B15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3488,51 +3488,51 @@
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Total emergency department presentations"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8707CA3B-1853-42A5-AB12-4BEA0177B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DDBBAB37-1E53-4DDC-895B-64BA00EBB9A9}">
   <dimension ref="A1:O112"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -6587,51 +6587,51 @@
       <c r="I112" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A13:I13"/>
   <mergeCells count="9">
     <mergeCell ref="A11:I11"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
     <mergeCell ref="A9:I9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4CA79A4D-56E6-4F94-A30C-5F483594B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B83407C3-09C6-4C56-B314-E55E1E95B9A9}">
   <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -8612,51 +8612,51 @@
       <c r="J62" s="24" t="s">
         <v>20</v>
       </c>
       <c r="K62" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BDE2BE0D-B8E2-42E5-B67C-452FD753B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DAEA59FB-82BE-4194-90B1-C603E3A6B9A9}">
   <dimension ref="A1:F107"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -10574,51 +10574,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF58A43B-EA7D-4D80-8107-04EB65E5B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8EB248E0-7843-4ACD-8726-C5591100B9A9}">
   <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -12067,51 +12067,51 @@
       </c>
       <c r="H62" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B7081252-2046-4D25-9F21-876D43C6B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1AA01E4-9094-4857-9D98-FB8B84BFB9A9}">
   <dimension ref="A1:H139"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -15461,51 +15461,51 @@
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A18:H18"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2873D12B-3710-4BE7-9419-D02E626BB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E7649AD-1F49-4C72-9388-6695FA81B9A9}">
   <dimension ref="A1:H291"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="1.85714285714286" style="12" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -22711,51 +22711,51 @@
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A18:H18"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A21:H21"/>
     <mergeCell ref="A22:H22"/>
     <mergeCell ref="A23:H23"/>
     <mergeCell ref="A24:H24"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{198208FC-B9FF-4132-82CD-EC6C233CB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{590121F1-5EF6-4645-A018-F6E6E488B9A9}">
   <dimension ref="A1:F76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -24115,51 +24115,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2F254D75-7113-40B4-9BCE-DCA70203B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{826A96F1-6C73-44C4-B7C4-6D2E730EB9A9}">
   <dimension ref="A1:E23"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">