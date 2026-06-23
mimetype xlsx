--- v0 (2026-04-03)
+++ v1 (2026-06-23)
@@ -14,148 +14,148 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
     <sheet name="Tab 8" sheetId="9" r:id="rId11"/>
     <sheet name="Tab 9" sheetId="10" r:id="rId12"/>
     <sheet name="Tab 10" sheetId="11" r:id="rId13"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$10:$I$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Tab 2'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tab 2'!$A$10:$K$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Tab 3'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Tab 3'!$A$11:$H$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Tab 4'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Tab 4'!$A$13:$H$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'Tab 5'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Tab 5'!$A$13:$H$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'Tab 6'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Tab 6'!$A$23:$F$23</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'Tab 7'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'Tab 7'!$A$12:$H$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="8">'Tab 8'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'Tab 8'!$A$12:$H$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="9">'Tab 9'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'Tab 9'!$A$12:$H$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="10">'Tab 10'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="10" hidden="1">'Tab 10'!$A$9:$E$9</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10509" uniqueCount="228">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11207" uniqueCount="228">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>www.aihw.gov.au</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Hospital: Cranbourne Integrated Care Centre</t>
   </si>
   <si>
-    <t>Data as of: Tuesday, March 17, 2026, version: 2026031701</t>
+    <t>Data as of: Thursday, May 28, 2026, version: 2026052802</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Tab 1</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Healthcare-associated </t>
     </r>
     <r>
@@ -1567,51 +1567,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1623,1743 +1623,1743 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{aa5c03cd-0d67-4aea-a16b-cd70a8afc5e2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{eeabc9bb-851b-468b-904d-7d71eaa8c3f0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10357425-28d1-4873-ae98-d7b3b4424d60}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ce968d7a-b738-42a0-909c-63fa544cdc28}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cd535bd4-e9bb-49da-94e9-f828af54e875}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49fc9a24-553c-4c3e-8d35-5871807de0e1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9d431556-6c44-47ca-b041-eace8f7c2903}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fed42f77-9021-41de-9bec-ecfd3d837e24}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39c808d0-eff0-4a71-87f6-6e48282d5ac7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21110be7-a9d7-49b8-a839-ff718f81d6a0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5af91d1c-2f69-421b-a5cf-4fe059ddaaf7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{286e640f-58d1-4ffd-8ac2-65369e65a54e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7790f6aa-bf98-4b67-a91a-293a4a07d678}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a0bd4f3d-fb14-4f0f-8637-d9d8080c3042}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35675198-84ce-422a-9879-6ccb61d18ab9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ee2168f5-f361-414b-bf8a-5f87ef9a9414}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{abfcd4ae-0102-430e-8ebc-168aa2f97e85}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94bb81d9-07c1-4a3b-bd18-e9e60b114564}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fa55fabc-0515-4762-a19e-70fefae9605a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01945224-e069-4ce1-88a4-3a2f9e451198}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{efb8ec00-1ebf-4438-8dd7-bc1230a98351}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a6b0e62f-a3a6-4045-9c61-956051338478}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6e9068a2-ab3d-421b-9611-96731bab8399}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b92b4141-5ea0-46d0-b8a7-04c9c702be4a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ebb0e255-8422-4ff6-8a7d-b603a84e4eca}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c481fc23-d3d5-4b93-a921-ea3764db3bf1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c262a241-2ca5-4e5e-852b-9a80535585b4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7837128f-e1f1-40d9-bece-719483209fed}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a4951268-ab85-4835-8dda-1b5dfbfe6e38}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ba8585e0-020d-4ef5-86d0-dc2b45ce3401}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cf96137f-b53e-4d3b-b6e0-1606140de6ba}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1cc8248e-d28b-4aa8-b056-5f6c9ddd3adb}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fe609eac-225e-47ca-b6c9-642e149d6e55}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fbc2270c-c243-4286-8673-acd658929b18}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7b027268-5476-4506-9cff-3ac7484a944d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3fa55f43-0396-4153-8936-1d627f92f62d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9c2fafaa-b88c-42dd-8e6a-d2a9c3ab6729}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e61222d0-57d9-4559-b81a-964b28199069}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a382c889-8f7a-46d3-8d57-ebba9d357e05}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a0846cd9-4f02-43cb-a566-514832aaeddc}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{934ff498-9d23-45d3-998f-459c80f16705}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{230f477a-9419-4ace-887d-d5d3afd1044e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84e1554c-37c4-422b-bd44-b88d9c22134c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91b5238c-f695-4fff-9177-ff809b45a8e7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29e62211-8ccd-45e7-97bf-00cfdc7012d7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0c86042c-4588-4996-a4a3-8ce574c0c644}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5bfa88f3-4a86-4d1e-be68-8d05b7ff177d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e5ecce44-bf7d-4fef-8f2e-a6d32406da48}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5bf82922-d7d6-4cee-a8dc-fea85693f00d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{211b14a5-9ef6-4ef9-bf58-1fd527ed8036}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50084b15-0591-4ea1-874a-dccb0933a611}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26ea1672-c71e-468c-a719-d428f8cca6d4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bc126c62-dcc6-4939-b02e-a94cda6c324d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f7472114-4394-4de3-b1e5-2dfba6491096}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7848e847-9231-4b42-b07e-a73eb83f0980}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5cdd9d90-9b78-4d55-b786-4a8de3812ac0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a560aeb8-4cb9-452d-94b3-355ac61eeb7a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{646f89bd-8dc9-4f53-85e3-5816ed4d0f73}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{320babb5-e053-44de-aa34-486472b7a56e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3aa01002-5529-46e0-8df0-4b6e0b28abf2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0dd5dc5b-a8c2-48f7-83e8-33f448cc6dec}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84731530-72db-41da-b4f7-38224bc6e0f7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3c5166ec-3fba-447e-bd1a-2a7e6bb4a57b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29602868-c215-490e-9bad-dec86908d44a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5cd239ea-e093-417c-92d5-841cb05c949e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b5c6b89d-6d74-4a47-9cf2-14f0ea8ee0f5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b94ae37e-d613-4d99-98c1-5cf5dd72294a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e1d2719b-b319-4a18-a2e3-20b5b86c5641}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a0321f30-3ea8-4b3c-9b48-75c398f6fb0b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1045175e-cca6-466f-a690-456b43a87724}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2e39c164-5299-480f-9c6c-24ad44fab448}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9b2b6a7a-3c02-4e6b-8c35-90cda03f580f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7bfe63d3-8e67-489b-86bf-c8a8349f1f51}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{465e78e0-7c3a-4d49-8ed0-1ecaee777b91}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ff2958f-e74d-492b-bd23-6d4b3e1702a6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e262dbb9-8ec0-4665-b711-f8528d0cf166}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3675,51 +3675,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{89B3128A-0485-4992-955C-ACB155A9B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1D8CC3DE-584C-4897-A1E8-D3253251B9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -4199,52 +4199,52 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Elective surgery waiting times: by urgency category"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Elective surgery waiting times: specialty of surgeon"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Elective surgery waiting times: by intended procedure"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Number of stays"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8CAFC9A-3556-4A73-8034-926DE002B9A9}">
-  <dimension ref="A1:H47"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6CE30555-B355-4422-8BD6-FA2D3C95B9A9}">
+  <dimension ref="A1:H82"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -4403,950 +4403,1860 @@
       </c>
       <c r="C13" s="26" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="26" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="26" t="s">
         <v>190</v>
       </c>
       <c r="F13" s="26" t="s">
         <v>17</v>
       </c>
       <c r="G13" s="26" t="s">
         <v>44</v>
       </c>
       <c r="H13" s="26" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="10" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>196</v>
       </c>
       <c r="B14" s="23" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C14" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D14" s="23" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="23" t="s">
         <v>190</v>
       </c>
       <c r="F14" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G14" s="23" t="s">
         <v>44</v>
       </c>
       <c r="H14" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="10" customHeight="1">
       <c r="A15" s="23" t="s">
         <v>196</v>
       </c>
       <c r="B15" s="23" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C15" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="23" t="s">
         <v>41</v>
       </c>
       <c r="E15" s="23" t="s">
         <v>190</v>
       </c>
       <c r="F15" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G15" s="23" t="s">
         <v>44</v>
       </c>
       <c r="H15" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="10" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>196</v>
       </c>
       <c r="B16" s="23" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C16" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D16" s="23" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="23" t="s">
         <v>190</v>
       </c>
       <c r="F16" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G16" s="23" t="s">
         <v>44</v>
       </c>
       <c r="H16" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="10" customHeight="1">
       <c r="A17" s="23" t="s">
         <v>196</v>
       </c>
       <c r="B17" s="23" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="C17" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="23" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="23" t="s">
         <v>190</v>
       </c>
       <c r="F17" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G17" s="23" t="s">
         <v>44</v>
       </c>
       <c r="H17" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="10" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>196</v>
       </c>
       <c r="B18" s="23" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="C18" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D18" s="23" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="23" t="s">
         <v>190</v>
       </c>
       <c r="F18" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G18" s="23" t="s">
         <v>44</v>
       </c>
       <c r="H18" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="10" customHeight="1">
       <c r="A19" s="23" t="s">
         <v>196</v>
       </c>
       <c r="B19" s="23" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D19" s="23" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="23" t="s">
         <v>190</v>
       </c>
       <c r="F19" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G19" s="23" t="s">
         <v>44</v>
       </c>
       <c r="H19" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="10" customHeight="1">
       <c r="A20" s="23" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B20" s="23" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C20" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D20" s="23" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="E20" s="23" t="s">
         <v>190</v>
       </c>
       <c r="F20" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="23" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="H20" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="10" customHeight="1">
       <c r="A21" s="23" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B21" s="23" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C21" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="23" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="E21" s="23" t="s">
         <v>190</v>
       </c>
       <c r="F21" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G21" s="23" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="H21" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="10" customHeight="1">
       <c r="A22" s="23" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B22" s="23" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C22" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D22" s="23" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="E22" s="23" t="s">
         <v>190</v>
       </c>
       <c r="F22" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G22" s="23" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="H22" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="10" customHeight="1">
       <c r="A23" s="23" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B23" s="23" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="C23" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="23" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="E23" s="23" t="s">
         <v>190</v>
       </c>
       <c r="F23" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G23" s="23" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="H23" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="10" customHeight="1">
       <c r="A24" s="23" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B24" s="23" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C24" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D24" s="23" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="E24" s="23" t="s">
         <v>190</v>
       </c>
       <c r="F24" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G24" s="23" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="H24" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="10" customHeight="1">
       <c r="A25" s="23" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B25" s="23" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C25" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D25" s="23" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="E25" s="23" t="s">
         <v>190</v>
       </c>
       <c r="F25" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G25" s="23" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="H25" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="10" customHeight="1">
       <c r="A26" s="23" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B26" s="23" t="s">
         <v>220</v>
       </c>
       <c r="C26" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D26" s="23" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="E26" s="23" t="s">
         <v>190</v>
       </c>
       <c r="F26" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G26" s="23" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="H26" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="10" customHeight="1">
       <c r="A27" s="23" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B27" s="23" t="s">
         <v>217</v>
       </c>
       <c r="C27" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D27" s="23" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="E27" s="23" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="F27" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G27" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H27" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="10" customHeight="1">
       <c r="A28" s="23" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B28" s="23" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C28" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D28" s="23" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="E28" s="23" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="F28" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H28" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="10" customHeight="1">
       <c r="A29" s="23" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B29" s="23" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C29" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D29" s="23" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="E29" s="23" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="F29" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G29" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H29" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="10" customHeight="1">
       <c r="A30" s="23" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B30" s="23" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C30" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D30" s="23" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="E30" s="23" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="F30" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G30" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H30" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="10" customHeight="1">
       <c r="A31" s="23" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B31" s="23" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="C31" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D31" s="23" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="E31" s="23" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="F31" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G31" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H31" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="10" customHeight="1">
       <c r="A32" s="23" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B32" s="23" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="C32" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D32" s="23" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="E32" s="23" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="F32" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G32" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H32" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="10" customHeight="1">
       <c r="A33" s="23" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B33" s="23" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="C33" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D33" s="23" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="E33" s="23" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="F33" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G33" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H33" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="10" customHeight="1">
       <c r="A34" s="23" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B34" s="23" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C34" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D34" s="23" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="E34" s="23" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="F34" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G34" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H34" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="10" customHeight="1">
       <c r="A35" s="23" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B35" s="23" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C35" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D35" s="23" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="E35" s="23" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="F35" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G35" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H35" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="10" customHeight="1">
       <c r="A36" s="23" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B36" s="23" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C36" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D36" s="23" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="E36" s="23" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="F36" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H36" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="10" customHeight="1">
       <c r="A37" s="23" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B37" s="23" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="C37" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D37" s="23" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="E37" s="23" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="F37" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G37" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H37" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="10" customHeight="1">
       <c r="A38" s="23" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B38" s="23" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C38" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D38" s="23" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="E38" s="23" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="F38" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G38" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H38" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="10" customHeight="1">
       <c r="A39" s="23" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B39" s="23" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C39" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D39" s="23" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="E39" s="23" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="F39" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G39" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H39" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="10" customHeight="1">
       <c r="A40" s="23" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B40" s="23" t="s">
         <v>220</v>
       </c>
       <c r="C40" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D40" s="23" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="E40" s="23" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="F40" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H40" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="10" customHeight="1">
       <c r="A41" s="23" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B41" s="23" t="s">
         <v>217</v>
       </c>
       <c r="C41" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D41" s="23" t="s">
-        <v>202</v>
+        <v>177</v>
       </c>
       <c r="E41" s="23" t="s">
         <v>57</v>
       </c>
       <c r="F41" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G41" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H41" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="10" customHeight="1">
       <c r="A42" s="23" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B42" s="23" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C42" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D42" s="23" t="s">
-        <v>202</v>
+        <v>177</v>
       </c>
       <c r="E42" s="23" t="s">
         <v>57</v>
       </c>
       <c r="F42" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G42" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H42" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="10" customHeight="1">
       <c r="A43" s="23" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B43" s="23" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C43" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D43" s="23" t="s">
-        <v>202</v>
+        <v>177</v>
       </c>
       <c r="E43" s="23" t="s">
         <v>57</v>
       </c>
       <c r="F43" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G43" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H43" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="10" customHeight="1">
       <c r="A44" s="23" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B44" s="23" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C44" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D44" s="23" t="s">
-        <v>202</v>
+        <v>177</v>
       </c>
       <c r="E44" s="23" t="s">
         <v>57</v>
       </c>
       <c r="F44" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G44" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H44" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="10" customHeight="1">
       <c r="A45" s="23" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B45" s="23" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="C45" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D45" s="23" t="s">
-        <v>202</v>
+        <v>177</v>
       </c>
       <c r="E45" s="23" t="s">
         <v>57</v>
       </c>
       <c r="F45" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G45" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H45" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="10" customHeight="1">
       <c r="A46" s="23" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B46" s="23" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="C46" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D46" s="23" t="s">
-        <v>202</v>
+        <v>177</v>
       </c>
       <c r="E46" s="23" t="s">
         <v>57</v>
       </c>
       <c r="F46" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G46" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H46" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="10" customHeight="1">
       <c r="A47" s="23" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B47" s="23" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="C47" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D47" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E47" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F47" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G47" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H47" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="10" customHeight="1">
+      <c r="A48" s="23" t="s">
+        <v>199</v>
+      </c>
+      <c r="B48" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="C48" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D48" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E48" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F48" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G48" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H48" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="10" customHeight="1">
+      <c r="A49" s="23" t="s">
+        <v>199</v>
+      </c>
+      <c r="B49" s="23" t="s">
+        <v>218</v>
+      </c>
+      <c r="C49" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E49" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F49" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G49" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H49" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="10" customHeight="1">
+      <c r="A50" s="23" t="s">
+        <v>199</v>
+      </c>
+      <c r="B50" s="23" t="s">
+        <v>218</v>
+      </c>
+      <c r="C50" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E50" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F50" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G50" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H50" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="10" customHeight="1">
+      <c r="A51" s="23" t="s">
+        <v>199</v>
+      </c>
+      <c r="B51" s="23" t="s">
+        <v>219</v>
+      </c>
+      <c r="C51" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D51" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E51" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F51" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G51" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H51" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="10" customHeight="1">
+      <c r="A52" s="23" t="s">
+        <v>199</v>
+      </c>
+      <c r="B52" s="23" t="s">
+        <v>219</v>
+      </c>
+      <c r="C52" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D52" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E52" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F52" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G52" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H52" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="10" customHeight="1">
+      <c r="A53" s="23" t="s">
+        <v>199</v>
+      </c>
+      <c r="B53" s="23" t="s">
+        <v>220</v>
+      </c>
+      <c r="C53" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D53" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E53" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F53" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G53" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H53" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="10" customHeight="1">
+      <c r="A54" s="23" t="s">
+        <v>199</v>
+      </c>
+      <c r="B54" s="23" t="s">
+        <v>220</v>
+      </c>
+      <c r="C54" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E54" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F54" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G54" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H54" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="10" customHeight="1">
+      <c r="A55" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B55" s="23" t="s">
+        <v>217</v>
+      </c>
+      <c r="C55" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D55" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E55" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F55" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G55" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H55" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="10" customHeight="1">
+      <c r="A56" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B56" s="23" t="s">
+        <v>217</v>
+      </c>
+      <c r="C56" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D56" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E56" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F56" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G56" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H56" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="10" customHeight="1">
+      <c r="A57" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B57" s="23" t="s">
+        <v>216</v>
+      </c>
+      <c r="C57" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D57" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F57" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G57" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H57" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="10" customHeight="1">
+      <c r="A58" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B58" s="23" t="s">
+        <v>216</v>
+      </c>
+      <c r="C58" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D58" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E58" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F58" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G58" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H58" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="10" customHeight="1">
+      <c r="A59" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B59" s="23" t="s">
+        <v>215</v>
+      </c>
+      <c r="C59" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D59" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E59" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F59" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G59" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H59" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="10" customHeight="1">
+      <c r="A60" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B60" s="23" t="s">
+        <v>215</v>
+      </c>
+      <c r="C60" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D60" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E60" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F60" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G60" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H60" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="10" customHeight="1">
+      <c r="A61" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B61" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="C61" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D61" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F61" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G61" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H61" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="10" customHeight="1">
+      <c r="A62" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B62" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="C62" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D62" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E62" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F62" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G62" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H62" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="10" customHeight="1">
+      <c r="A63" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B63" s="23" t="s">
+        <v>218</v>
+      </c>
+      <c r="C63" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D63" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E63" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F63" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G63" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H63" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="10" customHeight="1">
+      <c r="A64" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B64" s="23" t="s">
+        <v>218</v>
+      </c>
+      <c r="C64" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D64" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E64" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F64" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G64" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H64" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="10" customHeight="1">
+      <c r="A65" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B65" s="23" t="s">
+        <v>219</v>
+      </c>
+      <c r="C65" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D65" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E65" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F65" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G65" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H65" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="10" customHeight="1">
+      <c r="A66" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B66" s="23" t="s">
+        <v>219</v>
+      </c>
+      <c r="C66" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E66" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F66" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G66" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H66" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="10" customHeight="1">
+      <c r="A67" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B67" s="23" t="s">
+        <v>220</v>
+      </c>
+      <c r="C67" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D67" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E67" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F67" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G67" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H67" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="10" customHeight="1">
+      <c r="A68" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B68" s="23" t="s">
+        <v>220</v>
+      </c>
+      <c r="C68" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E68" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F68" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G68" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H68" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="10" customHeight="1">
+      <c r="A69" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B69" s="23" t="s">
+        <v>217</v>
+      </c>
+      <c r="C69" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D69" s="23" t="s">
         <v>202</v>
       </c>
-      <c r="E47" s="23" t="s">
-[...8 lines deleted...]
-      <c r="H47" s="23" t="s">
+      <c r="E69" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F69" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G69" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H69" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="10" customHeight="1">
+      <c r="A70" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B70" s="23" t="s">
+        <v>217</v>
+      </c>
+      <c r="C70" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F70" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G70" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H70" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="10" customHeight="1">
+      <c r="A71" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B71" s="23" t="s">
+        <v>216</v>
+      </c>
+      <c r="C71" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D71" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E71" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F71" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G71" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H71" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="10" customHeight="1">
+      <c r="A72" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B72" s="23" t="s">
+        <v>216</v>
+      </c>
+      <c r="C72" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E72" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F72" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G72" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H72" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="10" customHeight="1">
+      <c r="A73" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B73" s="23" t="s">
+        <v>215</v>
+      </c>
+      <c r="C73" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D73" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E73" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F73" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G73" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H73" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="10" customHeight="1">
+      <c r="A74" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B74" s="23" t="s">
+        <v>215</v>
+      </c>
+      <c r="C74" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D74" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E74" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F74" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G74" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H74" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="10" customHeight="1">
+      <c r="A75" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B75" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="C75" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D75" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E75" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F75" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G75" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H75" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="10" customHeight="1">
+      <c r="A76" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B76" s="23" t="s">
+        <v>213</v>
+      </c>
+      <c r="C76" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E76" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F76" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G76" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H76" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="10" customHeight="1">
+      <c r="A77" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B77" s="23" t="s">
+        <v>218</v>
+      </c>
+      <c r="C77" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D77" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E77" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F77" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G77" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H77" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="10" customHeight="1">
+      <c r="A78" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B78" s="23" t="s">
+        <v>218</v>
+      </c>
+      <c r="C78" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E78" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F78" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G78" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H78" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="10" customHeight="1">
+      <c r="A79" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B79" s="23" t="s">
+        <v>219</v>
+      </c>
+      <c r="C79" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D79" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E79" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F79" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G79" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H79" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="10" customHeight="1">
+      <c r="A80" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B80" s="23" t="s">
+        <v>219</v>
+      </c>
+      <c r="C80" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E80" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F80" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G80" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H80" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="10" customHeight="1">
+      <c r="A81" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B81" s="23" t="s">
+        <v>220</v>
+      </c>
+      <c r="C81" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D81" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E81" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F81" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G81" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H81" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="10" customHeight="1">
+      <c r="A82" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B82" s="23" t="s">
+        <v>220</v>
+      </c>
+      <c r="C82" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D82" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E82" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F82" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G82" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H82" s="23" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6D67016C-3D9D-4B07-B79F-C00CED37B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6A96D3D-C818-42EF-B18D-42BEEBBAB9A9}">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
@@ -5534,51 +6444,51 @@
       </c>
       <c r="E16" s="23" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{172336D4-DD59-4719-8E22-17FF5BD6B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F26617C8-A170-452E-9A30-2C57D958B9A9}">
   <dimension ref="A1:O109"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -8590,51 +9500,51 @@
       <c r="H109" s="23" t="s">
         <v>44</v>
       </c>
       <c r="I109" s="23" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:I10"/>
   <mergeCells count="6">
     <mergeCell ref="A8:I8"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A878772A-C987-4AE7-B9D4-B2B59C78B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E564D4E2-DD87-4E34-974B-6C071204B9A9}">
   <dimension ref="A1:K56"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -10405,51 +11315,51 @@
       <c r="J56" s="23" t="s">
         <v>17</v>
       </c>
       <c r="K56" s="23" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98030D28-4B8B-4D20-86C8-5C7F46D1B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB91444A-4E77-4C7C-84A4-7FD3116EB9A9}">
   <dimension ref="A1:H137"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A8" sqref="A7:H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -13860,51 +14770,51 @@
         <v>44</v>
       </c>
       <c r="H137" s="23" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A11:H11"/>
   <mergeCells count="7">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D39B5381-2C3A-42D9-ABBF-A538F2BCB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81A0AB23-F083-4D47-9E93-D8D9084DB9A9}">
   <dimension ref="A1:H172"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -18200,51 +19110,51 @@
       <c r="H172" s="23" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A13:H13"/>
   <mergeCells count="9">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A10:H10"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13C9E5D7-B60E-4B37-ABFE-E969AA28B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0F82DCF1-278C-42C8-A0C3-7FB8B336B9A9}">
   <dimension ref="A1:H739"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -37282,52 +38192,52 @@
       <c r="H739" s="23" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A13:H13"/>
   <mergeCells count="9">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A10:H10"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{14ECF917-7959-4A73-9C65-7CBD8921B9A9}">
-  <dimension ref="A1:F179"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{362BC053-E4C5-4B9B-A48D-FA156793B9A9}">
+  <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
@@ -37798,2938 +38708,3178 @@
     <row r="36" spans="1:6" ht="10" customHeight="1">
       <c r="A36" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B36" s="23" t="s">
         <v>176</v>
       </c>
       <c r="C36" s="23" t="s">
         <v>36</v>
       </c>
       <c r="D36" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E36" s="28">
         <v>0</v>
       </c>
       <c r="F36" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="10" customHeight="1">
       <c r="A37" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B37" s="23" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="C37" s="23" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="D37" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E37" s="28">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="F37" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="10" customHeight="1">
       <c r="A38" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B38" s="23" t="s">
         <v>178</v>
       </c>
       <c r="C38" s="23" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D38" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E38" s="28">
-        <v>122</v>
+        <v>70</v>
       </c>
       <c r="F38" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="10" customHeight="1">
       <c r="A39" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B39" s="23" t="s">
         <v>178</v>
       </c>
       <c r="C39" s="23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D39" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E39" s="28">
         <v>122</v>
       </c>
       <c r="F39" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="10" customHeight="1">
       <c r="A40" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B40" s="23" t="s">
         <v>178</v>
       </c>
       <c r="C40" s="23" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D40" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E40" s="28">
-        <v>40</v>
+        <v>122</v>
       </c>
       <c r="F40" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="10" customHeight="1">
       <c r="A41" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B41" s="23" t="s">
         <v>178</v>
       </c>
       <c r="C41" s="23" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D41" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E41" s="28">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F41" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="10" customHeight="1">
       <c r="A42" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B42" s="23" t="s">
         <v>178</v>
       </c>
       <c r="C42" s="23" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D42" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E42" s="28">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="F42" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="10" customHeight="1">
       <c r="A43" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B43" s="23" t="s">
         <v>178</v>
       </c>
       <c r="C43" s="23" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D43" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E43" s="28">
         <v>0</v>
       </c>
       <c r="F43" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:6" ht="10" customHeight="1">
       <c r="A44" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B44" s="23" t="s">
         <v>178</v>
       </c>
       <c r="C44" s="23" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D44" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E44" s="28">
         <v>0</v>
       </c>
       <c r="F44" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:6" ht="10" customHeight="1">
       <c r="A45" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B45" s="23" t="s">
         <v>178</v>
       </c>
       <c r="C45" s="23" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D45" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E45" s="28">
         <v>0</v>
       </c>
       <c r="F45" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:6" ht="10" customHeight="1">
       <c r="A46" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B46" s="23" t="s">
         <v>178</v>
       </c>
       <c r="C46" s="23" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D46" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E46" s="28">
         <v>0</v>
       </c>
       <c r="F46" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:6" ht="10" customHeight="1">
       <c r="A47" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B47" s="23" t="s">
         <v>178</v>
       </c>
       <c r="C47" s="23" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D47" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E47" s="28">
         <v>0</v>
       </c>
       <c r="F47" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:6" ht="10" customHeight="1">
       <c r="A48" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B48" s="23" t="s">
         <v>178</v>
       </c>
       <c r="C48" s="23" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D48" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E48" s="28">
         <v>0</v>
       </c>
       <c r="F48" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:6" ht="10" customHeight="1">
       <c r="A49" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B49" s="23" t="s">
         <v>178</v>
       </c>
       <c r="C49" s="23" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D49" s="23" t="s">
         <v>177</v>
       </c>
-      <c r="E49" s="23" t="s">
-        <v>98</v>
+      <c r="E49" s="28">
+        <v>0</v>
       </c>
       <c r="F49" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:6" ht="10" customHeight="1">
       <c r="A50" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B50" s="23" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C50" s="23" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D50" s="23" t="s">
         <v>177</v>
       </c>
-      <c r="E50" s="28">
-        <v>8815</v>
+      <c r="E50" s="23" t="s">
+        <v>98</v>
       </c>
       <c r="F50" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:6" ht="10" customHeight="1">
       <c r="A51" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B51" s="23" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C51" s="23" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="D51" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E51" s="28">
-        <v>8773</v>
+        <v>0</v>
       </c>
       <c r="F51" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:6" ht="10" customHeight="1">
       <c r="A52" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B52" s="23" t="s">
         <v>179</v>
       </c>
       <c r="C52" s="23" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D52" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E52" s="28">
-        <v>8689</v>
+        <v>8815</v>
       </c>
       <c r="F52" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:6" ht="10" customHeight="1">
       <c r="A53" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B53" s="23" t="s">
         <v>179</v>
       </c>
       <c r="C53" s="23" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D53" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E53" s="28">
-        <v>8807</v>
+        <v>8773</v>
       </c>
       <c r="F53" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:6" ht="10" customHeight="1">
       <c r="A54" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B54" s="23" t="s">
         <v>179</v>
       </c>
       <c r="C54" s="23" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D54" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E54" s="28">
-        <v>8793</v>
+        <v>8689</v>
       </c>
       <c r="F54" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:6" ht="10" customHeight="1">
       <c r="A55" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B55" s="23" t="s">
         <v>179</v>
       </c>
       <c r="C55" s="23" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D55" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E55" s="28">
-        <v>8595</v>
+        <v>8807</v>
       </c>
       <c r="F55" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="10" customHeight="1">
       <c r="A56" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B56" s="23" t="s">
         <v>179</v>
       </c>
       <c r="C56" s="23" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D56" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E56" s="28">
-        <v>8637</v>
+        <v>8793</v>
       </c>
       <c r="F56" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:6" ht="10" customHeight="1">
       <c r="A57" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B57" s="23" t="s">
         <v>179</v>
       </c>
       <c r="C57" s="23" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D57" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E57" s="28">
-        <v>8734</v>
+        <v>8595</v>
       </c>
       <c r="F57" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:6" ht="10" customHeight="1">
       <c r="A58" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B58" s="23" t="s">
         <v>179</v>
       </c>
       <c r="C58" s="23" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D58" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E58" s="28">
-        <v>8985</v>
+        <v>8637</v>
       </c>
       <c r="F58" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="59" spans="1:6" ht="10" customHeight="1">
       <c r="A59" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B59" s="23" t="s">
         <v>179</v>
       </c>
       <c r="C59" s="23" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D59" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E59" s="28">
-        <v>8833</v>
+        <v>8734</v>
       </c>
       <c r="F59" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:6" ht="10" customHeight="1">
       <c r="A60" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B60" s="23" t="s">
         <v>179</v>
       </c>
       <c r="C60" s="23" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D60" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E60" s="28">
-        <v>9072</v>
+        <v>8985</v>
       </c>
       <c r="F60" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:6" ht="10" customHeight="1">
       <c r="A61" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B61" s="23" t="s">
         <v>179</v>
       </c>
       <c r="C61" s="23" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D61" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E61" s="28">
-        <v>10279</v>
+        <v>8833</v>
       </c>
       <c r="F61" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="62" spans="1:6" ht="10" customHeight="1">
       <c r="A62" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B62" s="23" t="s">
         <v>179</v>
       </c>
       <c r="C62" s="23" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D62" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E62" s="28">
-        <v>9244</v>
+        <v>9072</v>
       </c>
       <c r="F62" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="63" spans="1:6" ht="10" customHeight="1">
       <c r="A63" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B63" s="23" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C63" s="23" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="D63" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E63" s="28">
-        <v>0</v>
+        <v>10279</v>
       </c>
       <c r="F63" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="64" spans="1:6" ht="10" customHeight="1">
       <c r="A64" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B64" s="23" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C64" s="23" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="D64" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E64" s="28">
-        <v>0</v>
+        <v>9244</v>
       </c>
       <c r="F64" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="65" spans="1:6" ht="10" customHeight="1">
       <c r="A65" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B65" s="23" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C65" s="23" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D65" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E65" s="28">
-        <v>0</v>
+        <v>8910</v>
       </c>
       <c r="F65" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:6" ht="10" customHeight="1">
       <c r="A66" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B66" s="23" t="s">
         <v>180</v>
       </c>
       <c r="C66" s="23" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D66" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E66" s="28">
         <v>0</v>
       </c>
       <c r="F66" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="67" spans="1:6" ht="10" customHeight="1">
       <c r="A67" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B67" s="23" t="s">
         <v>180</v>
       </c>
       <c r="C67" s="23" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D67" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E67" s="28">
         <v>0</v>
       </c>
       <c r="F67" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:6" ht="10" customHeight="1">
       <c r="A68" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B68" s="23" t="s">
         <v>180</v>
       </c>
       <c r="C68" s="23" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D68" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E68" s="28">
         <v>0</v>
       </c>
       <c r="F68" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="69" spans="1:6" ht="10" customHeight="1">
       <c r="A69" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B69" s="23" t="s">
         <v>180</v>
       </c>
       <c r="C69" s="23" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D69" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E69" s="28">
         <v>0</v>
       </c>
       <c r="F69" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="70" spans="1:6" ht="10" customHeight="1">
       <c r="A70" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B70" s="23" t="s">
         <v>180</v>
       </c>
       <c r="C70" s="23" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D70" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E70" s="28">
         <v>0</v>
       </c>
       <c r="F70" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="71" spans="1:6" ht="10" customHeight="1">
       <c r="A71" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B71" s="23" t="s">
         <v>180</v>
       </c>
       <c r="C71" s="23" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D71" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E71" s="28">
         <v>0</v>
       </c>
       <c r="F71" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:6" ht="10" customHeight="1">
       <c r="A72" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B72" s="23" t="s">
         <v>180</v>
       </c>
       <c r="C72" s="23" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D72" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E72" s="28">
         <v>0</v>
       </c>
       <c r="F72" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="73" spans="1:6" ht="10" customHeight="1">
       <c r="A73" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B73" s="23" t="s">
         <v>180</v>
       </c>
       <c r="C73" s="23" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D73" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E73" s="28">
         <v>0</v>
       </c>
       <c r="F73" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="74" spans="1:6" ht="10" customHeight="1">
       <c r="A74" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B74" s="23" t="s">
         <v>180</v>
       </c>
       <c r="C74" s="23" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D74" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E74" s="28">
         <v>0</v>
       </c>
       <c r="F74" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="75" spans="1:6" ht="10" customHeight="1">
       <c r="A75" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B75" s="23" t="s">
         <v>180</v>
       </c>
       <c r="C75" s="23" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D75" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E75" s="28">
         <v>0</v>
       </c>
       <c r="F75" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="76" spans="1:6" ht="10" customHeight="1">
       <c r="A76" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B76" s="23" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C76" s="23" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="D76" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E76" s="28">
         <v>0</v>
       </c>
       <c r="F76" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="77" spans="1:6" ht="10" customHeight="1">
       <c r="A77" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B77" s="23" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C77" s="23" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="D77" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E77" s="28">
         <v>0</v>
       </c>
       <c r="F77" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="78" spans="1:6" ht="10" customHeight="1">
       <c r="A78" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B78" s="23" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C78" s="23" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="D78" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E78" s="28">
         <v>0</v>
       </c>
       <c r="F78" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="79" spans="1:6" ht="10" customHeight="1">
       <c r="A79" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B79" s="23" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C79" s="23" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="D79" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E79" s="28">
         <v>0</v>
       </c>
       <c r="F79" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="80" spans="1:6" ht="10" customHeight="1">
       <c r="A80" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B80" s="23" t="s">
         <v>181</v>
       </c>
       <c r="C80" s="23" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D80" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E80" s="28">
         <v>0</v>
       </c>
       <c r="F80" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="81" spans="1:6" ht="10" customHeight="1">
       <c r="A81" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B81" s="23" t="s">
         <v>181</v>
       </c>
       <c r="C81" s="23" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D81" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E81" s="28">
         <v>0</v>
       </c>
       <c r="F81" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="82" spans="1:6" ht="10" customHeight="1">
       <c r="A82" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B82" s="23" t="s">
         <v>181</v>
       </c>
       <c r="C82" s="23" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D82" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E82" s="28">
         <v>0</v>
       </c>
       <c r="F82" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="83" spans="1:6" ht="10" customHeight="1">
       <c r="A83" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B83" s="23" t="s">
         <v>181</v>
       </c>
       <c r="C83" s="23" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D83" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E83" s="28">
         <v>0</v>
       </c>
       <c r="F83" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="84" spans="1:6" ht="10" customHeight="1">
       <c r="A84" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B84" s="23" t="s">
         <v>181</v>
       </c>
       <c r="C84" s="23" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D84" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E84" s="28">
         <v>0</v>
       </c>
       <c r="F84" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="85" spans="1:6" ht="10" customHeight="1">
       <c r="A85" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B85" s="23" t="s">
         <v>181</v>
       </c>
       <c r="C85" s="23" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D85" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E85" s="28">
         <v>0</v>
       </c>
       <c r="F85" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="86" spans="1:6" ht="10" customHeight="1">
       <c r="A86" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B86" s="23" t="s">
         <v>181</v>
       </c>
       <c r="C86" s="23" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D86" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E86" s="28">
         <v>0</v>
       </c>
       <c r="F86" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="87" spans="1:6" ht="10" customHeight="1">
       <c r="A87" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B87" s="23" t="s">
         <v>181</v>
       </c>
       <c r="C87" s="23" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D87" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E87" s="28">
         <v>0</v>
       </c>
       <c r="F87" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="88" spans="1:6" ht="10" customHeight="1">
       <c r="A88" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B88" s="23" t="s">
         <v>181</v>
       </c>
       <c r="C88" s="23" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D88" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E88" s="28">
         <v>0</v>
       </c>
       <c r="F88" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="89" spans="1:6" ht="10" customHeight="1">
       <c r="A89" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B89" s="23" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C89" s="23" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="D89" s="23" t="s">
         <v>177</v>
       </c>
-      <c r="E89" s="23" t="s">
-        <v>98</v>
+      <c r="E89" s="28">
+        <v>0</v>
       </c>
       <c r="F89" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="90" spans="1:6" ht="10" customHeight="1">
       <c r="A90" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B90" s="23" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C90" s="23" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="D90" s="23" t="s">
         <v>177</v>
       </c>
-      <c r="E90" s="23" t="s">
-        <v>98</v>
+      <c r="E90" s="28">
+        <v>0</v>
       </c>
       <c r="F90" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="91" spans="1:6" ht="10" customHeight="1">
       <c r="A91" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B91" s="23" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C91" s="23" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="D91" s="23" t="s">
         <v>177</v>
       </c>
-      <c r="E91" s="23" t="s">
-        <v>98</v>
+      <c r="E91" s="28">
+        <v>0</v>
       </c>
       <c r="F91" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="92" spans="1:6" ht="10" customHeight="1">
       <c r="A92" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B92" s="23" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C92" s="23" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="D92" s="23" t="s">
         <v>177</v>
       </c>
-      <c r="E92" s="23" t="s">
-        <v>98</v>
+      <c r="E92" s="28">
+        <v>0</v>
       </c>
       <c r="F92" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="93" spans="1:6" ht="10" customHeight="1">
       <c r="A93" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B93" s="23" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C93" s="23" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="D93" s="23" t="s">
         <v>177</v>
       </c>
-      <c r="E93" s="23" t="s">
-        <v>98</v>
+      <c r="E93" s="28">
+        <v>0</v>
       </c>
       <c r="F93" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:6" ht="10" customHeight="1">
       <c r="A94" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B94" s="23" t="s">
         <v>182</v>
       </c>
       <c r="C94" s="23" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D94" s="23" t="s">
         <v>177</v>
       </c>
-      <c r="E94" s="28">
-        <v>0</v>
+      <c r="E94" s="23" t="s">
+        <v>98</v>
       </c>
       <c r="F94" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="95" spans="1:6" ht="10" customHeight="1">
       <c r="A95" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B95" s="23" t="s">
         <v>182</v>
       </c>
       <c r="C95" s="23" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D95" s="23" t="s">
         <v>177</v>
       </c>
-      <c r="E95" s="28">
-        <v>5</v>
+      <c r="E95" s="23" t="s">
+        <v>98</v>
       </c>
       <c r="F95" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="96" spans="1:6" ht="10" customHeight="1">
       <c r="A96" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B96" s="23" t="s">
         <v>182</v>
       </c>
       <c r="C96" s="23" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D96" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E96" s="23" t="s">
         <v>98</v>
       </c>
       <c r="F96" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="97" spans="1:6" ht="10" customHeight="1">
       <c r="A97" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B97" s="23" t="s">
         <v>182</v>
       </c>
       <c r="C97" s="23" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D97" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E97" s="23" t="s">
         <v>98</v>
       </c>
       <c r="F97" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="98" spans="1:6" ht="10" customHeight="1">
       <c r="A98" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B98" s="23" t="s">
         <v>182</v>
       </c>
       <c r="C98" s="23" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D98" s="23" t="s">
         <v>177</v>
       </c>
-      <c r="E98" s="28">
-        <v>0</v>
+      <c r="E98" s="23" t="s">
+        <v>98</v>
       </c>
       <c r="F98" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="99" spans="1:6" ht="10" customHeight="1">
       <c r="A99" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B99" s="23" t="s">
         <v>182</v>
       </c>
       <c r="C99" s="23" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D99" s="23" t="s">
         <v>177</v>
       </c>
-      <c r="E99" s="23" t="s">
-        <v>98</v>
+      <c r="E99" s="28">
+        <v>0</v>
       </c>
       <c r="F99" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="100" spans="1:6" ht="10" customHeight="1">
       <c r="A100" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B100" s="23" t="s">
         <v>182</v>
       </c>
       <c r="C100" s="23" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D100" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E100" s="28">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F100" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="101" spans="1:6" ht="10" customHeight="1">
       <c r="A101" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B101" s="23" t="s">
         <v>182</v>
       </c>
       <c r="C101" s="23" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D101" s="23" t="s">
         <v>177</v>
       </c>
-      <c r="E101" s="28">
-        <v>39</v>
+      <c r="E101" s="23" t="s">
+        <v>98</v>
       </c>
       <c r="F101" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="102" spans="1:6" ht="10" customHeight="1">
       <c r="A102" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B102" s="23" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C102" s="23" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="D102" s="23" t="s">
         <v>177</v>
       </c>
-      <c r="E102" s="28">
-        <v>0</v>
+      <c r="E102" s="23" t="s">
+        <v>98</v>
       </c>
       <c r="F102" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="103" spans="1:6" ht="10" customHeight="1">
       <c r="A103" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B103" s="23" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C103" s="23" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D103" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E103" s="28">
         <v>0</v>
       </c>
       <c r="F103" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="104" spans="1:6" ht="10" customHeight="1">
       <c r="A104" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B104" s="23" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C104" s="23" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D104" s="23" t="s">
         <v>177</v>
       </c>
-      <c r="E104" s="28">
-        <v>0</v>
+      <c r="E104" s="23" t="s">
+        <v>98</v>
       </c>
       <c r="F104" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="105" spans="1:6" ht="10" customHeight="1">
       <c r="A105" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B105" s="23" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C105" s="23" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D105" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E105" s="28">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F105" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="106" spans="1:6" ht="10" customHeight="1">
       <c r="A106" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B106" s="23" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C106" s="23" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D106" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E106" s="28">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="F106" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="107" spans="1:6" ht="10" customHeight="1">
       <c r="A107" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B107" s="23" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C107" s="23" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D107" s="23" t="s">
         <v>177</v>
       </c>
-      <c r="E107" s="28">
-        <v>0</v>
+      <c r="E107" s="23" t="s">
+        <v>98</v>
       </c>
       <c r="F107" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="108" spans="1:6" ht="10" customHeight="1">
       <c r="A108" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B108" s="23" t="s">
         <v>183</v>
       </c>
       <c r="C108" s="23" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D108" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E108" s="28">
         <v>0</v>
       </c>
       <c r="F108" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="109" spans="1:6" ht="10" customHeight="1">
       <c r="A109" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B109" s="23" t="s">
         <v>183</v>
       </c>
       <c r="C109" s="23" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D109" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E109" s="28">
         <v>0</v>
       </c>
       <c r="F109" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="110" spans="1:6" ht="10" customHeight="1">
       <c r="A110" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B110" s="23" t="s">
         <v>183</v>
       </c>
       <c r="C110" s="23" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D110" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E110" s="28">
         <v>0</v>
       </c>
       <c r="F110" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="111" spans="1:6" ht="10" customHeight="1">
       <c r="A111" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B111" s="23" t="s">
         <v>183</v>
       </c>
       <c r="C111" s="23" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D111" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E111" s="28">
         <v>0</v>
       </c>
       <c r="F111" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="112" spans="1:6" ht="10" customHeight="1">
       <c r="A112" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B112" s="23" t="s">
         <v>183</v>
       </c>
       <c r="C112" s="23" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D112" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E112" s="28">
         <v>0</v>
       </c>
       <c r="F112" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="113" spans="1:6" ht="10" customHeight="1">
       <c r="A113" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B113" s="23" t="s">
         <v>183</v>
       </c>
       <c r="C113" s="23" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D113" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E113" s="28">
         <v>0</v>
       </c>
       <c r="F113" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="114" spans="1:6" ht="10" customHeight="1">
       <c r="A114" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B114" s="23" t="s">
         <v>183</v>
       </c>
       <c r="C114" s="23" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D114" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E114" s="28">
         <v>0</v>
       </c>
       <c r="F114" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="115" spans="1:6" ht="10" customHeight="1">
       <c r="A115" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B115" s="23" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C115" s="23" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D115" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E115" s="28">
         <v>0</v>
       </c>
       <c r="F115" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="116" spans="1:6" ht="10" customHeight="1">
       <c r="A116" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B116" s="23" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C116" s="23" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="D116" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E116" s="28">
         <v>0</v>
       </c>
       <c r="F116" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="117" spans="1:6" ht="10" customHeight="1">
       <c r="A117" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B117" s="23" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C117" s="23" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="D117" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E117" s="28">
         <v>0</v>
       </c>
       <c r="F117" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="118" spans="1:6" ht="10" customHeight="1">
       <c r="A118" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B118" s="23" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C118" s="23" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="D118" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E118" s="28">
         <v>0</v>
       </c>
       <c r="F118" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="119" spans="1:6" ht="10" customHeight="1">
       <c r="A119" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B119" s="23" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C119" s="23" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D119" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E119" s="28">
         <v>0</v>
       </c>
       <c r="F119" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="120" spans="1:6" ht="10" customHeight="1">
       <c r="A120" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B120" s="23" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C120" s="23" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D120" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E120" s="28">
         <v>0</v>
       </c>
       <c r="F120" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="121" spans="1:6" ht="10" customHeight="1">
       <c r="A121" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B121" s="23" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C121" s="23" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D121" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E121" s="28">
         <v>0</v>
       </c>
       <c r="F121" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="122" spans="1:6" ht="10" customHeight="1">
       <c r="A122" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B122" s="23" t="s">
         <v>184</v>
       </c>
       <c r="C122" s="23" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D122" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E122" s="28">
         <v>0</v>
       </c>
       <c r="F122" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="123" spans="1:6" ht="10" customHeight="1">
       <c r="A123" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B123" s="23" t="s">
         <v>184</v>
       </c>
       <c r="C123" s="23" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="D123" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E123" s="28">
         <v>0</v>
       </c>
       <c r="F123" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="124" spans="1:6" ht="10" customHeight="1">
       <c r="A124" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B124" s="23" t="s">
         <v>184</v>
       </c>
       <c r="C124" s="23" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D124" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E124" s="28">
         <v>0</v>
       </c>
       <c r="F124" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="125" spans="1:6" ht="10" customHeight="1">
       <c r="A125" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B125" s="23" t="s">
         <v>184</v>
       </c>
       <c r="C125" s="23" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D125" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E125" s="28">
         <v>0</v>
       </c>
       <c r="F125" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="126" spans="1:6" ht="10" customHeight="1">
       <c r="A126" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B126" s="23" t="s">
         <v>184</v>
       </c>
       <c r="C126" s="23" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D126" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E126" s="28">
         <v>0</v>
       </c>
       <c r="F126" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="127" spans="1:6" ht="10" customHeight="1">
       <c r="A127" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B127" s="23" t="s">
         <v>184</v>
       </c>
       <c r="C127" s="23" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D127" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E127" s="28">
         <v>0</v>
       </c>
       <c r="F127" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="128" spans="1:6" ht="10" customHeight="1">
       <c r="A128" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B128" s="23" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C128" s="23" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D128" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E128" s="28">
         <v>0</v>
       </c>
       <c r="F128" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="129" spans="1:6" ht="10" customHeight="1">
       <c r="A129" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B129" s="23" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C129" s="23" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D129" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E129" s="28">
         <v>0</v>
       </c>
       <c r="F129" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="130" spans="1:6" ht="10" customHeight="1">
       <c r="A130" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B130" s="23" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C130" s="23" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D130" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E130" s="28">
         <v>0</v>
       </c>
       <c r="F130" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="131" spans="1:6" ht="10" customHeight="1">
       <c r="A131" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B131" s="23" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C131" s="23" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="D131" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E131" s="28">
         <v>0</v>
       </c>
       <c r="F131" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="132" spans="1:6" ht="10" customHeight="1">
       <c r="A132" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B132" s="23" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C132" s="23" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D132" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E132" s="28">
         <v>0</v>
       </c>
       <c r="F132" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="133" spans="1:6" ht="10" customHeight="1">
       <c r="A133" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B133" s="23" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C133" s="23" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D133" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E133" s="28">
         <v>0</v>
       </c>
       <c r="F133" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="134" spans="1:6" ht="10" customHeight="1">
       <c r="A134" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B134" s="23" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C134" s="23" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D134" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E134" s="28">
         <v>0</v>
       </c>
       <c r="F134" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="135" spans="1:6" ht="10" customHeight="1">
       <c r="A135" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B135" s="23" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="C135" s="23" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D135" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E135" s="28">
         <v>0</v>
       </c>
       <c r="F135" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="136" spans="1:6" ht="10" customHeight="1">
       <c r="A136" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B136" s="23" t="s">
         <v>185</v>
       </c>
       <c r="C136" s="23" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D136" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E136" s="28">
         <v>0</v>
       </c>
       <c r="F136" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="137" spans="1:6" ht="10" customHeight="1">
       <c r="A137" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B137" s="23" t="s">
         <v>185</v>
       </c>
       <c r="C137" s="23" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D137" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E137" s="28">
         <v>0</v>
       </c>
       <c r="F137" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="138" spans="1:6" ht="10" customHeight="1">
       <c r="A138" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B138" s="23" t="s">
         <v>185</v>
       </c>
       <c r="C138" s="23" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D138" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E138" s="28">
         <v>0</v>
       </c>
       <c r="F138" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="139" spans="1:6" ht="10" customHeight="1">
       <c r="A139" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B139" s="23" t="s">
         <v>185</v>
       </c>
       <c r="C139" s="23" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D139" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E139" s="28">
         <v>0</v>
       </c>
       <c r="F139" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="140" spans="1:6" ht="10" customHeight="1">
       <c r="A140" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B140" s="23" t="s">
         <v>185</v>
       </c>
       <c r="C140" s="23" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="D140" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E140" s="28">
         <v>0</v>
       </c>
       <c r="F140" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="141" spans="1:6" ht="10" customHeight="1">
       <c r="A141" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B141" s="23" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C141" s="23" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D141" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E141" s="28">
         <v>0</v>
       </c>
       <c r="F141" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="142" spans="1:6" ht="10" customHeight="1">
       <c r="A142" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B142" s="23" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C142" s="23" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D142" s="23" t="s">
         <v>177</v>
       </c>
-      <c r="E142" s="23" t="s">
-        <v>98</v>
+      <c r="E142" s="28">
+        <v>0</v>
       </c>
       <c r="F142" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="143" spans="1:6" ht="10" customHeight="1">
       <c r="A143" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B143" s="23" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C143" s="23" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D143" s="23" t="s">
         <v>177</v>
       </c>
-      <c r="E143" s="23" t="s">
-        <v>98</v>
+      <c r="E143" s="28">
+        <v>0</v>
       </c>
       <c r="F143" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="144" spans="1:6" ht="10" customHeight="1">
       <c r="A144" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B144" s="23" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C144" s="23" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D144" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E144" s="28">
         <v>0</v>
       </c>
       <c r="F144" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="145" spans="1:6" ht="10" customHeight="1">
       <c r="A145" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B145" s="23" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C145" s="23" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D145" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E145" s="28">
         <v>0</v>
       </c>
       <c r="F145" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="146" spans="1:6" ht="10" customHeight="1">
       <c r="A146" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B146" s="23" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C146" s="23" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D146" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E146" s="28">
         <v>0</v>
       </c>
       <c r="F146" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="147" spans="1:6" ht="10" customHeight="1">
       <c r="A147" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B147" s="23" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C147" s="23" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D147" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E147" s="28">
         <v>0</v>
       </c>
       <c r="F147" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="148" spans="1:6" ht="10" customHeight="1">
       <c r="A148" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B148" s="23" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C148" s="23" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D148" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E148" s="28">
         <v>0</v>
       </c>
       <c r="F148" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="149" spans="1:6" ht="10" customHeight="1">
       <c r="A149" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B149" s="23" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C149" s="23" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D149" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E149" s="28">
         <v>0</v>
       </c>
       <c r="F149" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="150" spans="1:6" ht="10" customHeight="1">
       <c r="A150" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B150" s="23" t="s">
         <v>186</v>
       </c>
       <c r="C150" s="23" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="D150" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E150" s="28">
         <v>0</v>
       </c>
       <c r="F150" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="151" spans="1:6" ht="10" customHeight="1">
       <c r="A151" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B151" s="23" t="s">
         <v>186</v>
       </c>
       <c r="C151" s="23" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="D151" s="23" t="s">
         <v>177</v>
       </c>
-      <c r="E151" s="28">
-        <v>0</v>
+      <c r="E151" s="23" t="s">
+        <v>98</v>
       </c>
       <c r="F151" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="152" spans="1:6" ht="10" customHeight="1">
       <c r="A152" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B152" s="23" t="s">
         <v>186</v>
       </c>
       <c r="C152" s="23" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="D152" s="23" t="s">
         <v>177</v>
       </c>
-      <c r="E152" s="28">
-        <v>0</v>
+      <c r="E152" s="23" t="s">
+        <v>98</v>
       </c>
       <c r="F152" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="153" spans="1:6" ht="10" customHeight="1">
       <c r="A153" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B153" s="23" t="s">
         <v>186</v>
       </c>
       <c r="C153" s="23" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="D153" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E153" s="28">
         <v>0</v>
       </c>
       <c r="F153" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="154" spans="1:6" ht="10" customHeight="1">
       <c r="A154" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B154" s="23" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C154" s="23" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D154" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E154" s="28">
-        <v>2991</v>
+        <v>0</v>
       </c>
       <c r="F154" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="155" spans="1:6" ht="10" customHeight="1">
       <c r="A155" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B155" s="23" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C155" s="23" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D155" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E155" s="28">
-        <v>3064</v>
+        <v>0</v>
       </c>
       <c r="F155" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="156" spans="1:6" ht="10" customHeight="1">
       <c r="A156" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B156" s="23" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C156" s="23" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D156" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E156" s="28">
-        <v>3851</v>
+        <v>0</v>
       </c>
       <c r="F156" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="157" spans="1:6" ht="10" customHeight="1">
       <c r="A157" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B157" s="23" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C157" s="23" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D157" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E157" s="28">
-        <v>3420</v>
+        <v>0</v>
       </c>
       <c r="F157" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="158" spans="1:6" ht="10" customHeight="1">
       <c r="A158" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B158" s="23" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C158" s="23" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D158" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E158" s="28">
-        <v>4532</v>
+        <v>0</v>
       </c>
       <c r="F158" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="159" spans="1:6" ht="10" customHeight="1">
       <c r="A159" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B159" s="23" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C159" s="23" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D159" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E159" s="28">
-        <v>4568</v>
+        <v>0</v>
       </c>
       <c r="F159" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="160" spans="1:6" ht="10" customHeight="1">
       <c r="A160" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B160" s="23" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C160" s="23" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D160" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E160" s="28">
-        <v>4183</v>
+        <v>0</v>
       </c>
       <c r="F160" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="161" spans="1:6" ht="10" customHeight="1">
       <c r="A161" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B161" s="23" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C161" s="23" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D161" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E161" s="28">
-        <v>4181</v>
+        <v>0</v>
       </c>
       <c r="F161" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="162" spans="1:6" ht="10" customHeight="1">
       <c r="A162" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B162" s="23" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C162" s="23" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D162" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E162" s="28">
-        <v>3072</v>
+        <v>0</v>
       </c>
       <c r="F162" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="163" spans="1:6" ht="10" customHeight="1">
       <c r="A163" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B163" s="23" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C163" s="23" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D163" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E163" s="28">
-        <v>2238</v>
+        <v>0</v>
       </c>
       <c r="F163" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="164" spans="1:6" ht="10" customHeight="1">
       <c r="A164" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B164" s="23" t="s">
         <v>187</v>
       </c>
       <c r="C164" s="23" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="D164" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E164" s="28">
-        <v>1720</v>
+        <v>2991</v>
       </c>
       <c r="F164" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="165" spans="1:6" ht="10" customHeight="1">
       <c r="A165" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B165" s="23" t="s">
         <v>187</v>
       </c>
       <c r="C165" s="23" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="D165" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E165" s="28">
-        <v>3964</v>
+        <v>3064</v>
       </c>
       <c r="F165" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="166" spans="1:6" ht="10" customHeight="1">
       <c r="A166" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B166" s="23" t="s">
         <v>187</v>
       </c>
       <c r="C166" s="23" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="D166" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E166" s="28">
-        <v>4056</v>
+        <v>3851</v>
       </c>
       <c r="F166" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="167" spans="1:6" ht="10" customHeight="1">
       <c r="A167" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B167" s="23" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C167" s="23" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D167" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E167" s="28">
-        <v>11876</v>
+        <v>3420</v>
       </c>
       <c r="F167" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="168" spans="1:6" ht="10" customHeight="1">
       <c r="A168" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B168" s="23" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C168" s="23" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D168" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E168" s="28">
-        <v>11959</v>
+        <v>4532</v>
       </c>
       <c r="F168" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="169" spans="1:6" ht="10" customHeight="1">
       <c r="A169" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B169" s="23" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C169" s="23" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D169" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E169" s="28">
-        <v>12662</v>
+        <v>4568</v>
       </c>
       <c r="F169" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="170" spans="1:6" ht="10" customHeight="1">
       <c r="A170" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B170" s="23" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C170" s="23" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D170" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E170" s="28">
-        <v>12267</v>
+        <v>4183</v>
       </c>
       <c r="F170" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="171" spans="1:6" ht="10" customHeight="1">
       <c r="A171" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B171" s="23" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C171" s="23" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D171" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E171" s="28">
-        <v>13334</v>
+        <v>4181</v>
       </c>
       <c r="F171" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="172" spans="1:6" ht="10" customHeight="1">
       <c r="A172" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B172" s="23" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C172" s="23" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D172" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E172" s="28">
-        <v>13163</v>
+        <v>3072</v>
       </c>
       <c r="F172" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="173" spans="1:6" ht="10" customHeight="1">
       <c r="A173" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B173" s="23" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C173" s="23" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D173" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E173" s="28">
-        <v>12825</v>
+        <v>2238</v>
       </c>
       <c r="F173" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="174" spans="1:6" ht="10" customHeight="1">
       <c r="A174" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B174" s="23" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C174" s="23" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D174" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E174" s="28">
-        <v>12918</v>
+        <v>1720</v>
       </c>
       <c r="F174" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="175" spans="1:6" ht="10" customHeight="1">
       <c r="A175" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B175" s="23" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C175" s="23" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D175" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E175" s="28">
-        <v>12058</v>
+        <v>3964</v>
       </c>
       <c r="F175" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="176" spans="1:6" ht="10" customHeight="1">
       <c r="A176" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B176" s="23" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C176" s="23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D176" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E176" s="28">
-        <v>11071</v>
+        <v>4056</v>
       </c>
       <c r="F176" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="177" spans="1:6" ht="10" customHeight="1">
       <c r="A177" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B177" s="23" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C177" s="23" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D177" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E177" s="28">
-        <v>10793</v>
+        <v>4032</v>
       </c>
       <c r="F177" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="178" spans="1:6" ht="10" customHeight="1">
       <c r="A178" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B178" s="23" t="s">
         <v>188</v>
       </c>
       <c r="C178" s="23" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="D178" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E178" s="28">
-        <v>14249</v>
+        <v>11876</v>
       </c>
       <c r="F178" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="179" spans="1:6" ht="10" customHeight="1">
       <c r="A179" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B179" s="23" t="s">
         <v>188</v>
       </c>
       <c r="C179" s="23" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="D179" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E179" s="28">
+        <v>11959</v>
+      </c>
+      <c r="F179" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" ht="10" customHeight="1">
+      <c r="A180" s="23" t="s">
+        <v>175</v>
+      </c>
+      <c r="B180" s="23" t="s">
+        <v>188</v>
+      </c>
+      <c r="C180" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="D180" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E180" s="28">
+        <v>12662</v>
+      </c>
+      <c r="F180" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" ht="10" customHeight="1">
+      <c r="A181" s="23" t="s">
+        <v>175</v>
+      </c>
+      <c r="B181" s="23" t="s">
+        <v>188</v>
+      </c>
+      <c r="C181" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D181" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E181" s="28">
+        <v>12267</v>
+      </c>
+      <c r="F181" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" ht="10" customHeight="1">
+      <c r="A182" s="23" t="s">
+        <v>175</v>
+      </c>
+      <c r="B182" s="23" t="s">
+        <v>188</v>
+      </c>
+      <c r="C182" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="D182" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E182" s="28">
+        <v>13334</v>
+      </c>
+      <c r="F182" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" ht="10" customHeight="1">
+      <c r="A183" s="23" t="s">
+        <v>175</v>
+      </c>
+      <c r="B183" s="23" t="s">
+        <v>188</v>
+      </c>
+      <c r="C183" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D183" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E183" s="28">
+        <v>13163</v>
+      </c>
+      <c r="F183" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" ht="10" customHeight="1">
+      <c r="A184" s="23" t="s">
+        <v>175</v>
+      </c>
+      <c r="B184" s="23" t="s">
+        <v>188</v>
+      </c>
+      <c r="C184" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="D184" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E184" s="28">
+        <v>12825</v>
+      </c>
+      <c r="F184" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" ht="10" customHeight="1">
+      <c r="A185" s="23" t="s">
+        <v>175</v>
+      </c>
+      <c r="B185" s="23" t="s">
+        <v>188</v>
+      </c>
+      <c r="C185" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D185" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E185" s="28">
+        <v>12918</v>
+      </c>
+      <c r="F185" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" ht="10" customHeight="1">
+      <c r="A186" s="23" t="s">
+        <v>175</v>
+      </c>
+      <c r="B186" s="23" t="s">
+        <v>188</v>
+      </c>
+      <c r="C186" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="D186" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E186" s="28">
+        <v>12058</v>
+      </c>
+      <c r="F186" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" ht="10" customHeight="1">
+      <c r="A187" s="23" t="s">
+        <v>175</v>
+      </c>
+      <c r="B187" s="23" t="s">
+        <v>188</v>
+      </c>
+      <c r="C187" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="D187" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E187" s="28">
+        <v>11071</v>
+      </c>
+      <c r="F187" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" ht="10" customHeight="1">
+      <c r="A188" s="23" t="s">
+        <v>175</v>
+      </c>
+      <c r="B188" s="23" t="s">
+        <v>188</v>
+      </c>
+      <c r="C188" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="D188" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E188" s="28">
+        <v>10793</v>
+      </c>
+      <c r="F188" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" ht="10" customHeight="1">
+      <c r="A189" s="23" t="s">
+        <v>175</v>
+      </c>
+      <c r="B189" s="23" t="s">
+        <v>188</v>
+      </c>
+      <c r="C189" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D189" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E189" s="28">
+        <v>14249</v>
+      </c>
+      <c r="F189" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" ht="10" customHeight="1">
+      <c r="A190" s="23" t="s">
+        <v>175</v>
+      </c>
+      <c r="B190" s="23" t="s">
+        <v>188</v>
+      </c>
+      <c r="C190" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D190" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E190" s="28">
         <v>13340</v>
       </c>
-      <c r="F179" s="23" t="s">
+      <c r="F190" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" ht="10" customHeight="1">
+      <c r="A191" s="23" t="s">
+        <v>175</v>
+      </c>
+      <c r="B191" s="23" t="s">
+        <v>188</v>
+      </c>
+      <c r="C191" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D191" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E191" s="28">
+        <v>12943</v>
+      </c>
+      <c r="F191" s="23" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A23:F23"/>
   <mergeCells count="19">
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D57DCB18-CF53-4005-BF59-F40024EBB9A9}">
-  <dimension ref="A1:H22"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3FEA7AFE-ADA2-448F-A923-5679CCC2B9A9}">
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -40888,301 +42038,561 @@
       </c>
       <c r="C13" s="26" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="26" t="s">
         <v>41</v>
       </c>
       <c r="E13" s="26" t="s">
         <v>190</v>
       </c>
       <c r="F13" s="26" t="s">
         <v>17</v>
       </c>
       <c r="G13" s="26" t="s">
         <v>44</v>
       </c>
       <c r="H13" s="26" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="10" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>196</v>
       </c>
       <c r="B14" s="23" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="C14" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D14" s="23" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="23" t="s">
         <v>190</v>
       </c>
       <c r="F14" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G14" s="23" t="s">
         <v>44</v>
       </c>
       <c r="H14" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="10" customHeight="1">
       <c r="A15" s="23" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B15" s="23" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="C15" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D15" s="23" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="E15" s="23" t="s">
         <v>190</v>
       </c>
       <c r="F15" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G15" s="23" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="H15" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="10" customHeight="1">
       <c r="A16" s="23" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>197</v>
       </c>
       <c r="C16" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D16" s="23" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="E16" s="23" t="s">
         <v>190</v>
       </c>
       <c r="F16" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G16" s="23" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="H16" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="10" customHeight="1">
       <c r="A17" s="23" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>192</v>
       </c>
       <c r="C17" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="23" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="E17" s="23" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="F17" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G17" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H17" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="10" customHeight="1">
       <c r="A18" s="23" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B18" s="23" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="C18" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D18" s="23" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="E18" s="23" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="F18" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G18" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H18" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="10" customHeight="1">
       <c r="A19" s="23" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B19" s="23" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D19" s="23" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="E19" s="23" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="F19" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G19" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H19" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="10" customHeight="1">
       <c r="A20" s="23" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>197</v>
       </c>
       <c r="C20" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D20" s="23" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="E20" s="23" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="F20" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H20" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="10" customHeight="1">
       <c r="A21" s="23" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>192</v>
       </c>
       <c r="C21" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="23" t="s">
-        <v>202</v>
+        <v>177</v>
       </c>
       <c r="E21" s="23" t="s">
         <v>57</v>
       </c>
       <c r="F21" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G21" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H21" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="10" customHeight="1">
       <c r="A22" s="23" t="s">
+        <v>199</v>
+      </c>
+      <c r="B22" s="23" t="s">
+        <v>192</v>
+      </c>
+      <c r="C22" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E22" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F22" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G22" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H22" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="10" customHeight="1">
+      <c r="A23" s="23" t="s">
+        <v>199</v>
+      </c>
+      <c r="B23" s="23" t="s">
+        <v>197</v>
+      </c>
+      <c r="C23" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E23" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F23" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G23" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H23" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="10" customHeight="1">
+      <c r="A24" s="23" t="s">
+        <v>199</v>
+      </c>
+      <c r="B24" s="23" t="s">
+        <v>197</v>
+      </c>
+      <c r="C24" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E24" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F24" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G24" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H24" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="10" customHeight="1">
+      <c r="A25" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B25" s="23" t="s">
+        <v>192</v>
+      </c>
+      <c r="C25" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E25" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F25" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G25" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H25" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="10" customHeight="1">
+      <c r="A26" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B26" s="23" t="s">
+        <v>192</v>
+      </c>
+      <c r="C26" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E26" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F26" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H26" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="10" customHeight="1">
+      <c r="A27" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B27" s="23" t="s">
+        <v>197</v>
+      </c>
+      <c r="C27" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E27" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F27" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G27" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="10" customHeight="1">
+      <c r="A28" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B28" s="23" t="s">
+        <v>197</v>
+      </c>
+      <c r="C28" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E28" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F28" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G28" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="10" customHeight="1">
+      <c r="A29" s="23" t="s">
         <v>201</v>
       </c>
-      <c r="B22" s="23" t="s">
+      <c r="B29" s="23" t="s">
+        <v>192</v>
+      </c>
+      <c r="C29" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E29" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F29" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G29" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H29" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="10" customHeight="1">
+      <c r="A30" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B30" s="23" t="s">
+        <v>192</v>
+      </c>
+      <c r="C30" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E30" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F30" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G30" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H30" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="10" customHeight="1">
+      <c r="A31" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B31" s="23" t="s">
         <v>197</v>
       </c>
-      <c r="C22" s="23" t="s">
+      <c r="C31" s="23" t="s">
         <v>35</v>
       </c>
-      <c r="D22" s="23" t="s">
+      <c r="D31" s="23" t="s">
         <v>202</v>
       </c>
-      <c r="E22" s="23" t="s">
-[...8 lines deleted...]
-      <c r="H22" s="23" t="s">
+      <c r="E31" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F31" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G31" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H31" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="10" customHeight="1">
+      <c r="A32" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B32" s="23" t="s">
+        <v>197</v>
+      </c>
+      <c r="C32" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E32" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F32" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H32" s="23" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4549B277-2D86-4876-BF41-BD588860B9A9}">
-  <dimension ref="A1:H62"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4F142C1-3B05-41F6-81E2-0BB4F0BAB9A9}">
+  <dimension ref="A1:H97"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -41419,1238 +42829,2148 @@
       </c>
       <c r="C16" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D16" s="23" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="23" t="s">
         <v>190</v>
       </c>
       <c r="F16" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G16" s="23" t="s">
         <v>44</v>
       </c>
       <c r="H16" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="10" customHeight="1">
       <c r="A17" s="23" t="s">
         <v>196</v>
       </c>
       <c r="B17" s="23" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C17" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D17" s="23" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="23" t="s">
         <v>190</v>
       </c>
       <c r="F17" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G17" s="23" t="s">
         <v>44</v>
       </c>
       <c r="H17" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="10" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>196</v>
       </c>
       <c r="B18" s="23" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C18" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="23" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="23" t="s">
         <v>190</v>
       </c>
       <c r="F18" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G18" s="23" t="s">
         <v>44</v>
       </c>
       <c r="H18" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="10" customHeight="1">
       <c r="A19" s="23" t="s">
         <v>196</v>
       </c>
       <c r="B19" s="23" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C19" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D19" s="23" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="23" t="s">
         <v>190</v>
       </c>
       <c r="F19" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G19" s="23" t="s">
         <v>44</v>
       </c>
       <c r="H19" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="10" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>196</v>
       </c>
       <c r="B20" s="23" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="C20" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D20" s="23" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="23" t="s">
         <v>190</v>
       </c>
       <c r="F20" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="23" t="s">
         <v>44</v>
       </c>
       <c r="H20" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="10" customHeight="1">
       <c r="A21" s="23" t="s">
         <v>196</v>
       </c>
       <c r="B21" s="23" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="C21" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D21" s="23" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="23" t="s">
         <v>190</v>
       </c>
       <c r="F21" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G21" s="23" t="s">
         <v>44</v>
       </c>
       <c r="H21" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="10" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>196</v>
       </c>
       <c r="B22" s="23" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="C22" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D22" s="23" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="23" t="s">
         <v>190</v>
       </c>
       <c r="F22" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G22" s="23" t="s">
         <v>44</v>
       </c>
       <c r="H22" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="10" customHeight="1">
       <c r="A23" s="23" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B23" s="23" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C23" s="23" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D23" s="23" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="E23" s="23" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="F23" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G23" s="23" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="H23" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="10" customHeight="1">
       <c r="A24" s="23" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B24" s="23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C24" s="23" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D24" s="23" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="E24" s="23" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="F24" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G24" s="23" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="H24" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="10" customHeight="1">
       <c r="A25" s="23" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B25" s="23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C25" s="23" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="D25" s="23" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="E25" s="23" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="F25" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G25" s="23" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="H25" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="10" customHeight="1">
       <c r="A26" s="23" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B26" s="23" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C26" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="23" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>41</v>
+      </c>
+      <c r="E26" s="23" t="s">
+        <v>190</v>
       </c>
       <c r="F26" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G26" s="23" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="H26" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="10" customHeight="1">
       <c r="A27" s="23" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B27" s="23" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C27" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D27" s="23" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="E27" s="23" t="s">
         <v>190</v>
       </c>
       <c r="F27" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G27" s="23" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="H27" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="10" customHeight="1">
       <c r="A28" s="23" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B28" s="23" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="C28" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D28" s="23" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="E28" s="23" t="s">
         <v>190</v>
       </c>
       <c r="F28" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="23" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="H28" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="10" customHeight="1">
       <c r="A29" s="23" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B29" s="23" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="C29" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D29" s="23" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="E29" s="23" t="s">
         <v>190</v>
       </c>
       <c r="F29" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G29" s="23" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="H29" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="10" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>198</v>
       </c>
       <c r="B30" s="23" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C30" s="23" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="D30" s="23" t="s">
         <v>56</v>
       </c>
       <c r="E30" s="23" t="s">
-        <v>190</v>
+        <v>57</v>
       </c>
       <c r="F30" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G30" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H30" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="10" customHeight="1">
       <c r="A31" s="23" t="s">
         <v>198</v>
       </c>
       <c r="B31" s="23" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C31" s="23" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D31" s="23" t="s">
         <v>56</v>
       </c>
       <c r="E31" s="23" t="s">
-        <v>190</v>
+        <v>57</v>
       </c>
       <c r="F31" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G31" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H31" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="10" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="23" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="C32" s="23" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D32" s="23" t="s">
         <v>56</v>
       </c>
       <c r="E32" s="23" t="s">
-        <v>190</v>
+        <v>57</v>
       </c>
       <c r="F32" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G32" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H32" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="10" customHeight="1">
       <c r="A33" s="23" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B33" s="23" t="s">
         <v>208</v>
       </c>
       <c r="C33" s="23" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="D33" s="23" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>56</v>
+      </c>
+      <c r="E33" s="28">
+        <v>0</v>
       </c>
       <c r="F33" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G33" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H33" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="10" customHeight="1">
       <c r="A34" s="23" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B34" s="23" t="s">
         <v>208</v>
       </c>
       <c r="C34" s="23" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="D34" s="23" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>56</v>
+      </c>
+      <c r="E34" s="28">
+        <v>0</v>
       </c>
       <c r="F34" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G34" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H34" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="10" customHeight="1">
       <c r="A35" s="23" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B35" s="23" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C35" s="23" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D35" s="23" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="E35" s="23" t="s">
-        <v>98</v>
+        <v>190</v>
       </c>
       <c r="F35" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G35" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H35" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="10" customHeight="1">
       <c r="A36" s="23" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B36" s="23" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C36" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D36" s="23" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="E36" s="23" t="s">
-        <v>98</v>
+        <v>190</v>
       </c>
       <c r="F36" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H36" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="10" customHeight="1">
       <c r="A37" s="23" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B37" s="23" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C37" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D37" s="23" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="E37" s="23" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="F37" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G37" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H37" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="10" customHeight="1">
       <c r="A38" s="23" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B38" s="23" t="s">
         <v>206</v>
       </c>
       <c r="C38" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D38" s="23" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="E38" s="23" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="F38" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G38" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H38" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="10" customHeight="1">
       <c r="A39" s="23" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B39" s="23" t="s">
         <v>204</v>
       </c>
       <c r="C39" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D39" s="23" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="E39" s="23" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="F39" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G39" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H39" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="10" customHeight="1">
       <c r="A40" s="23" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B40" s="23" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="C40" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D40" s="23" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="E40" s="23" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="F40" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G40" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H40" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="10" customHeight="1">
       <c r="A41" s="23" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B41" s="23" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C41" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D41" s="23" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="E41" s="23" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="F41" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G41" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H41" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="10" customHeight="1">
       <c r="A42" s="23" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B42" s="23" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C42" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D42" s="23" t="s">
-        <v>177</v>
+        <v>56</v>
       </c>
       <c r="E42" s="23" t="s">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="F42" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G42" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H42" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="10" customHeight="1">
       <c r="A43" s="23" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B43" s="23" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C43" s="23" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="D43" s="23" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>56</v>
+      </c>
+      <c r="E43" s="23" t="s">
+        <v>190</v>
       </c>
       <c r="F43" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G43" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H43" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="10" customHeight="1">
       <c r="A44" s="23" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B44" s="23" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C44" s="23" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="D44" s="23" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>56</v>
+      </c>
+      <c r="E44" s="23" t="s">
+        <v>190</v>
       </c>
       <c r="F44" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G44" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H44" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="10" customHeight="1">
       <c r="A45" s="23" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B45" s="23" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C45" s="23" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D45" s="23" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>56</v>
+      </c>
+      <c r="E45" s="23" t="s">
+        <v>190</v>
       </c>
       <c r="F45" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G45" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H45" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="10" customHeight="1">
       <c r="A46" s="23" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B46" s="23" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C46" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D46" s="23" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>56</v>
+      </c>
+      <c r="E46" s="23" t="s">
+        <v>190</v>
       </c>
       <c r="F46" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G46" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H46" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="10" customHeight="1">
       <c r="A47" s="23" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B47" s="23" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C47" s="23" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="D47" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E47" s="23" t="s">
-        <v>57</v>
+        <v>98</v>
       </c>
       <c r="F47" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G47" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H47" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="10" customHeight="1">
       <c r="A48" s="23" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B48" s="23" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C48" s="23" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D48" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E48" s="23" t="s">
-        <v>57</v>
+        <v>98</v>
       </c>
       <c r="F48" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G48" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H48" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="10" customHeight="1">
       <c r="A49" s="23" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B49" s="23" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="C49" s="23" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D49" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E49" s="23" t="s">
-        <v>57</v>
+        <v>98</v>
       </c>
       <c r="F49" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G49" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H49" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="10" customHeight="1">
       <c r="A50" s="23" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B50" s="23" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C50" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D50" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E50" s="23" t="s">
-        <v>57</v>
+        <v>98</v>
       </c>
       <c r="F50" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G50" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H50" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="10" customHeight="1">
       <c r="A51" s="23" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B51" s="23" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="C51" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D51" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E51" s="23" t="s">
-        <v>57</v>
+        <v>98</v>
       </c>
       <c r="F51" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G51" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H51" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="10" customHeight="1">
       <c r="A52" s="23" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B52" s="23" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C52" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D52" s="23" t="s">
         <v>177</v>
       </c>
       <c r="E52" s="23" t="s">
         <v>57</v>
       </c>
       <c r="F52" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G52" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H52" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="10" customHeight="1">
       <c r="A53" s="23" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B53" s="23" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C53" s="23" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D53" s="23" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>177</v>
+      </c>
+      <c r="E53" s="23" t="s">
+        <v>57</v>
       </c>
       <c r="F53" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G53" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H53" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="10" customHeight="1">
       <c r="A54" s="23" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B54" s="23" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="C54" s="23" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D54" s="23" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>177</v>
+      </c>
+      <c r="E54" s="23" t="s">
+        <v>57</v>
       </c>
       <c r="F54" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G54" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H54" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="10" customHeight="1">
       <c r="A55" s="23" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B55" s="23" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="C55" s="23" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="D55" s="23" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>177</v>
+      </c>
+      <c r="E55" s="23" t="s">
+        <v>57</v>
       </c>
       <c r="F55" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G55" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H55" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="10" customHeight="1">
       <c r="A56" s="23" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B56" s="23" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C56" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D56" s="23" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>177</v>
+      </c>
+      <c r="E56" s="23" t="s">
+        <v>57</v>
       </c>
       <c r="F56" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G56" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H56" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="10" customHeight="1">
       <c r="A57" s="23" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B57" s="23" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="C57" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D57" s="23" t="s">
-        <v>202</v>
+        <v>177</v>
       </c>
       <c r="E57" s="23" t="s">
         <v>57</v>
       </c>
       <c r="F57" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G57" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H57" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="10" customHeight="1">
       <c r="A58" s="23" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B58" s="23" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="C58" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D58" s="23" t="s">
-        <v>202</v>
+        <v>177</v>
       </c>
       <c r="E58" s="23" t="s">
         <v>57</v>
       </c>
       <c r="F58" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G58" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H58" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="10" customHeight="1">
       <c r="A59" s="23" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B59" s="23" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="C59" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D59" s="23" t="s">
-        <v>202</v>
+        <v>177</v>
       </c>
       <c r="E59" s="23" t="s">
         <v>57</v>
       </c>
       <c r="F59" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G59" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H59" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="10" customHeight="1">
       <c r="A60" s="23" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B60" s="23" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C60" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D60" s="23" t="s">
-        <v>202</v>
+        <v>177</v>
       </c>
       <c r="E60" s="23" t="s">
         <v>57</v>
       </c>
       <c r="F60" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G60" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H60" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="10" customHeight="1">
       <c r="A61" s="23" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B61" s="23" t="s">
         <v>210</v>
       </c>
       <c r="C61" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D61" s="23" t="s">
-        <v>202</v>
+        <v>177</v>
       </c>
       <c r="E61" s="23" t="s">
         <v>57</v>
       </c>
       <c r="F61" s="23" t="s">
         <v>17</v>
       </c>
       <c r="G61" s="23" t="s">
         <v>17</v>
       </c>
       <c r="H61" s="23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="10" customHeight="1">
       <c r="A62" s="23" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B62" s="23" t="s">
         <v>211</v>
       </c>
       <c r="C62" s="23" t="s">
         <v>35</v>
       </c>
       <c r="D62" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E62" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F62" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G62" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H62" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="10" customHeight="1">
+      <c r="A63" s="23" t="s">
+        <v>199</v>
+      </c>
+      <c r="B63" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="C63" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E63" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F63" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G63" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H63" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="10" customHeight="1">
+      <c r="A64" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B64" s="23" t="s">
+        <v>208</v>
+      </c>
+      <c r="C64" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="D64" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E64" s="28">
+        <v>0</v>
+      </c>
+      <c r="F64" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G64" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H64" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="10" customHeight="1">
+      <c r="A65" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B65" s="23" t="s">
+        <v>208</v>
+      </c>
+      <c r="C65" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D65" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E65" s="28">
+        <v>0</v>
+      </c>
+      <c r="F65" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G65" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H65" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="10" customHeight="1">
+      <c r="A66" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B66" s="23" t="s">
+        <v>208</v>
+      </c>
+      <c r="C66" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="D66" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E66" s="28">
+        <v>0</v>
+      </c>
+      <c r="F66" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G66" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H66" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="10" customHeight="1">
+      <c r="A67" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B67" s="23" t="s">
+        <v>208</v>
+      </c>
+      <c r="C67" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D67" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E67" s="28">
+        <v>0</v>
+      </c>
+      <c r="F67" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G67" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H67" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="10" customHeight="1">
+      <c r="A68" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B68" s="23" t="s">
+        <v>208</v>
+      </c>
+      <c r="C68" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E68" s="28">
+        <v>0</v>
+      </c>
+      <c r="F68" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G68" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H68" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="10" customHeight="1">
+      <c r="A69" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B69" s="23" t="s">
+        <v>207</v>
+      </c>
+      <c r="C69" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D69" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E69" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F69" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G69" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H69" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="10" customHeight="1">
+      <c r="A70" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B70" s="23" t="s">
+        <v>207</v>
+      </c>
+      <c r="C70" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E70" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F70" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G70" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H70" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="10" customHeight="1">
+      <c r="A71" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B71" s="23" t="s">
+        <v>206</v>
+      </c>
+      <c r="C71" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D71" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E71" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F71" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G71" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H71" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="10" customHeight="1">
+      <c r="A72" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B72" s="23" t="s">
+        <v>206</v>
+      </c>
+      <c r="C72" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E72" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F72" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G72" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H72" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="10" customHeight="1">
+      <c r="A73" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B73" s="23" t="s">
+        <v>204</v>
+      </c>
+      <c r="C73" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D73" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E73" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F73" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G73" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H73" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="10" customHeight="1">
+      <c r="A74" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B74" s="23" t="s">
+        <v>204</v>
+      </c>
+      <c r="C74" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D74" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E74" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F74" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G74" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H74" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="10" customHeight="1">
+      <c r="A75" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B75" s="23" t="s">
+        <v>209</v>
+      </c>
+      <c r="C75" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D75" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E75" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F75" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G75" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H75" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="10" customHeight="1">
+      <c r="A76" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B76" s="23" t="s">
+        <v>209</v>
+      </c>
+      <c r="C76" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D76" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E76" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F76" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G76" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H76" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="10" customHeight="1">
+      <c r="A77" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B77" s="23" t="s">
+        <v>210</v>
+      </c>
+      <c r="C77" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D77" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E77" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F77" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G77" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H77" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="10" customHeight="1">
+      <c r="A78" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B78" s="23" t="s">
+        <v>210</v>
+      </c>
+      <c r="C78" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E78" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F78" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G78" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H78" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="10" customHeight="1">
+      <c r="A79" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B79" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="C79" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D79" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E79" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F79" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G79" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H79" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="10" customHeight="1">
+      <c r="A80" s="23" t="s">
+        <v>200</v>
+      </c>
+      <c r="B80" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="C80" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="E80" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F80" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G80" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H80" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="10" customHeight="1">
+      <c r="A81" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B81" s="23" t="s">
+        <v>208</v>
+      </c>
+      <c r="C81" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="D81" s="23" t="s">
         <v>202</v>
       </c>
-      <c r="E62" s="23" t="s">
-[...8 lines deleted...]
-      <c r="H62" s="23" t="s">
+      <c r="E81" s="28">
+        <v>0</v>
+      </c>
+      <c r="F81" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G81" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H81" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="10" customHeight="1">
+      <c r="A82" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B82" s="23" t="s">
+        <v>208</v>
+      </c>
+      <c r="C82" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D82" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E82" s="28">
+        <v>0</v>
+      </c>
+      <c r="F82" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G82" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H82" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="10" customHeight="1">
+      <c r="A83" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B83" s="23" t="s">
+        <v>208</v>
+      </c>
+      <c r="C83" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="D83" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E83" s="28">
+        <v>0</v>
+      </c>
+      <c r="F83" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G83" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H83" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="10" customHeight="1">
+      <c r="A84" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B84" s="23" t="s">
+        <v>208</v>
+      </c>
+      <c r="C84" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D84" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E84" s="28">
+        <v>0</v>
+      </c>
+      <c r="F84" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G84" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H84" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="10" customHeight="1">
+      <c r="A85" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B85" s="23" t="s">
+        <v>208</v>
+      </c>
+      <c r="C85" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E85" s="28">
+        <v>0</v>
+      </c>
+      <c r="F85" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G85" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H85" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="10" customHeight="1">
+      <c r="A86" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B86" s="23" t="s">
+        <v>207</v>
+      </c>
+      <c r="C86" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D86" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E86" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F86" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G86" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H86" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="10" customHeight="1">
+      <c r="A87" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B87" s="23" t="s">
+        <v>207</v>
+      </c>
+      <c r="C87" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E87" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F87" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G87" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H87" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="10" customHeight="1">
+      <c r="A88" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B88" s="23" t="s">
+        <v>206</v>
+      </c>
+      <c r="C88" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D88" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E88" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F88" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G88" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H88" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="10" customHeight="1">
+      <c r="A89" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B89" s="23" t="s">
+        <v>206</v>
+      </c>
+      <c r="C89" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D89" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E89" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F89" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G89" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H89" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="10" customHeight="1">
+      <c r="A90" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B90" s="23" t="s">
+        <v>204</v>
+      </c>
+      <c r="C90" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D90" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E90" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F90" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G90" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H90" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="10" customHeight="1">
+      <c r="A91" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B91" s="23" t="s">
+        <v>204</v>
+      </c>
+      <c r="C91" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E91" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F91" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G91" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H91" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="10" customHeight="1">
+      <c r="A92" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B92" s="23" t="s">
+        <v>209</v>
+      </c>
+      <c r="C92" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D92" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E92" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F92" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G92" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H92" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="10" customHeight="1">
+      <c r="A93" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B93" s="23" t="s">
+        <v>209</v>
+      </c>
+      <c r="C93" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D93" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E93" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F93" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G93" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H93" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="10" customHeight="1">
+      <c r="A94" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B94" s="23" t="s">
+        <v>210</v>
+      </c>
+      <c r="C94" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D94" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E94" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F94" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G94" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H94" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="10" customHeight="1">
+      <c r="A95" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B95" s="23" t="s">
+        <v>210</v>
+      </c>
+      <c r="C95" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E95" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F95" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G95" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H95" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="10" customHeight="1">
+      <c r="A96" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B96" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="C96" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D96" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E96" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F96" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G96" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H96" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="10" customHeight="1">
+      <c r="A97" s="23" t="s">
+        <v>201</v>
+      </c>
+      <c r="B97" s="23" t="s">
+        <v>211</v>
+      </c>
+      <c r="C97" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97" s="23" t="s">
+        <v>202</v>
+      </c>
+      <c r="E97" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F97" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G97" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H97" s="23" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>