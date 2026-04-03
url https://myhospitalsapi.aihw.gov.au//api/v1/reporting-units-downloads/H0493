--- v0 (2025-10-11)
+++ v1 (2026-04-03)
@@ -1,256 +1,218 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="TOC" sheetId="1" r:id="rId2"/>
-[...6 lines deleted...]
-    <sheet name="Tab 7" sheetId="8" r:id="rId9"/>
+    <sheet name="TOC" sheetId="1" r:id="rId3"/>
+    <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
+    <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
+    <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
+    <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
+    <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
+    <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
+    <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$13:$I$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Tab 2'!$1:$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tab 2'!$A$10:$K$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Tab 3'!$1:$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Tab 3'!$A$23:$F$23</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Tab 4'!$1:$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Tab 4'!$A$12:$H$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'Tab 5'!$1:$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Tab 5'!$A$12:$H$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'Tab 6'!$1:$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Tab 6'!$A$12:$H$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'Tab 7'!$1:$1</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$13:$I$13</definedName>
-[...4 lines deleted...]
-    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Tab 6'!$A$12:$H$12</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'Tab 7'!$A$9:$E$9</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7672" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7750" uniqueCount="151">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>www.aihw.gov.au</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Hospital: Bamaga Hospital</t>
   </si>
   <si>
-    <t>Data as of: Thursday, October 2, 2025, version: 2025100201</t>
+    <t>Data as of: Tuesday, March 17, 2026, version: 2026031701</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Tab 1</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
-        <sz val="8"/>
-[...36 lines deleted...]
-        <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Healthcare-associated </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Staphylococcus aureus</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
-        <color theme="1"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>S. aureus</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>) bloodstream infections</t>
     </r>
   </si>
   <si>
-    <t>NP   Rates based on less than 10,000 patient days under surveillance are not published.</t>
+    <t>NP Rates based on less than 10,000 patient days under surveillance are not published.</t>
   </si>
   <si>
-    <t>NP   Rates based on less than 5,000 patient days under surveillance are not published.</t>
+    <t>NP Rates based on less than 5,000 patient days under surveillance are not published.</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">This measure is the rate of </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>S. aureus</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
@@ -299,51 +261,51 @@
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>S. aureus</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> divided by the total number of patient days under surveillance (x 10,000).</t>
     </r>
   </si>
   <si>
     <t>Explanatory notes</t>
   </si>
   <si>
-    <t>NA   Data not available.</t>
+    <t>NA Data not available.</t>
   </si>
   <si>
     <t>Note on ACT 2022-23 data: With the implementation of the Digital Health Record in early November 2022, processes for the collection and collation of health service data are still under development. ACT Health reported the SAB data that's currently available to meet the reporting obligation to RoGS.</t>
   </si>
   <si>
     <t>Measure</t>
   </si>
   <si>
     <t>Patient cohort</t>
   </si>
   <si>
     <t>Time period</t>
   </si>
   <si>
     <t>Unit of measure</t>
   </si>
   <si>
     <t>Data value</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Proxy reporting</t>
   </si>
@@ -383,116 +345,84 @@
   <si>
     <t>2016–17</t>
   </si>
   <si>
     <t>2017–18</t>
   </si>
   <si>
     <t>2018–19</t>
   </si>
   <si>
     <t>2019–20</t>
   </si>
   <si>
     <t>2020–21</t>
   </si>
   <si>
     <t>2021–22</t>
   </si>
   <si>
     <t>2022–23</t>
   </si>
   <si>
     <t>2023–24</t>
   </si>
   <si>
+    <t>2024–25</t>
+  </si>
+  <si>
     <t>Methicillin-resistant staphylococcus aureus</t>
   </si>
   <si>
     <t>Methicillin-sensitive staphylococcus aureus</t>
   </si>
   <si>
     <t>Number of patient days under infection surveillance</t>
   </si>
   <si>
     <t>days</t>
   </si>
   <si>
     <t>&lt;5,000</t>
   </si>
   <si>
     <t>&lt;10,000</t>
   </si>
   <si>
     <t>Rate of healthcare-associated Staphylococcus aureus bloodstream infection</t>
   </si>
   <si>
     <t>cases per 10,000</t>
   </si>
   <si>
     <t>Not peered</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
-    <r>
-[...34 lines deleted...]
-    </r>
+    <t>95% CI upper</t>
   </si>
   <si>
     <r>
       <rPr>
         <u val="single"/>
         <sz val="10"/>
         <color rgb="FF0000FF"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Healthcare-associated </t>
     </r>
     <r>
       <rPr>
         <i/>
         <u val="single"/>
         <sz val="10"/>
         <color rgb="FF0000FF"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Staphylococcus aureus</t>
     </r>
     <r>
       <rPr>
@@ -505,63 +435,60 @@
       <t xml:space="preserve"> (</t>
     </r>
     <r>
       <rPr>
         <i/>
         <u val="single"/>
         <sz val="10"/>
         <color rgb="FF0000FF"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>S. aureus</t>
     </r>
     <r>
       <rPr>
         <u val="single"/>
         <sz val="10"/>
         <color rgb="FF0000FF"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>) bloodstream infections</t>
     </r>
   </si>
   <si>
-    <t>95% CI upper</t>
-[...1 lines deleted...]
-  <si>
     <t>Hand hygiene</t>
   </si>
   <si>
     <t>95% CI lower</t>
   </si>
   <si>
     <t>Hand hygiene in hospitals is measured through an audit process, in which trained observers watch for opportunities (called ‘moments’) when hand washing or cleaning ought to occur. The hand hygiene compliance rate is calculated as the number of moments in which healthcare workers correctly cleaned their hands, divided by the number of observed moments.</t>
   </si>
   <si>
-    <t>NP   Number of 'moments' not reported as the hospital had a small number of acute beds.</t>
+    <t>NP Number of 'moments' not reported as the hospital had a small number of acute beds.</t>
   </si>
   <si>
     <t>Audit period</t>
   </si>
   <si>
     <t>National benchmark</t>
   </si>
   <si>
     <t>Hand hygiene rate</t>
   </si>
   <si>
     <t>All audited moments</t>
   </si>
   <si>
     <t>Audit Period 2, ending June 2011</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Audit Period 3, ending October 2012</t>
   </si>
   <si>
     <t>Audit Period 1, ending March 2013</t>
   </si>
@@ -587,88 +514,50 @@
     <t>Audit Period 2, ending June 2021</t>
   </si>
   <si>
     <t>Audit Period 3, ending October 2021</t>
   </si>
   <si>
     <t>Audit Period 1, ending March 2022</t>
   </si>
   <si>
     <t>Audit Period 2, ending June 2022</t>
   </si>
   <si>
     <t>Audit Period 3, ending October 2022</t>
   </si>
   <si>
     <t>Audit Period 1, ending March 2023</t>
   </si>
   <si>
     <t>Observed hand hygiene moments</t>
   </si>
   <si>
     <t>moments</t>
   </si>
   <si>
     <t>Tab 2</t>
-  </si>
-[...36 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Data for 2016–17 are not comparable with earlier years.</t>
   </si>
   <si>
     <t>Number of stays</t>
   </si>
   <si>
     <t>Data for 2015–16 are not comparable with earlier years.</t>
   </si>
   <si>
     <t>A stay in hospital, termed patient admission, represents a new episode of care.</t>
   </si>
   <si>
     <t>Admissions are presented in the following categories:</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
@@ -813,708 +702,572 @@
       <t xml:space="preserve"> – defined as stays that have a palliative care type</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Other subacute and non-acute care</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> – defined as stays that have a geriatric evaluation and management, psychogeriatric or maintenance care type.</t>
     </r>
   </si>
   <si>
-    <t>&lt;5   If an admissions count is less than five but greater than zero the value is marked as '&lt;5' and is excluded from the total count.</t>
+    <t>&lt;5 If an admissions count is less than five but greater than zero the value is marked as '&lt;5' and is excluded from the total count.</t>
   </si>
   <si>
     <t>Number of admissions to hospital</t>
   </si>
   <si>
     <t>Childbirth</t>
   </si>
   <si>
     <t>stays</t>
   </si>
   <si>
     <t>&lt;5</t>
   </si>
   <si>
     <t>Medical (emergency)</t>
   </si>
   <si>
     <t>Medical (non-emergency)</t>
   </si>
   <si>
     <t>Mental health</t>
   </si>
   <si>
     <t>Other acute (emergency)</t>
   </si>
   <si>
     <t>Other acute (non-emergency)</t>
   </si>
   <si>
     <t>Other subacute and non-acute</t>
   </si>
   <si>
     <t>Palliative</t>
   </si>
   <si>
     <t>Rehabilitation</t>
   </si>
   <si>
     <t>Surgical (emergency)</t>
   </si>
   <si>
     <t>Surgical (non-emergency)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Tab 3</t>
   </si>
   <si>
-    <r>
-[...36 lines deleted...]
-  <si>
     <t>Caesarean delivery</t>
   </si>
   <si>
     <t>Length of stay for childbirth</t>
   </si>
   <si>
-    <t>NP   Reported data did not meet the criteria to calculate this indicator.</t>
+    <t>NP Reported data did not meet the criteria to calculate this indicator.</t>
   </si>
   <si>
     <t>This measure is the average length of stay in hospital. The average is calculated as the number of bed days for overnight stays divided by the number of overnight stays and is reported for selected conditions and procedures.</t>
   </si>
   <si>
     <t xml:space="preserve">Data include public elective surgeries contracted to private providers. </t>
   </si>
   <si>
-    <t>-   There were no patients reported for this indicator in this time period.</t>
+    <t>- There were no patients reported for this indicator in this time period.</t>
   </si>
   <si>
     <t>Average length of overnight stays</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Vaginal delivery</t>
   </si>
   <si>
     <t>Percentage of hospital stays that were overnight</t>
   </si>
   <si>
     <t>Number of hospital stays</t>
   </si>
   <si>
     <t>Number of overnight hospital stays</t>
   </si>
   <si>
     <t>Number of overnight bed days</t>
   </si>
   <si>
     <t>bed days</t>
   </si>
   <si>
     <t>Tab 4</t>
   </si>
   <si>
-    <r>
-[...36 lines deleted...]
-  <si>
     <t>Heart failure (with complications)</t>
   </si>
   <si>
     <t>Length of stay for selected medical conditions</t>
   </si>
   <si>
     <t>Chronic obstructive pulmonary disease (without complications)</t>
   </si>
   <si>
     <t>Chronic obstructive pulmonary disease (with complications)</t>
   </si>
   <si>
     <t>Cellulitis</t>
   </si>
   <si>
     <t>Heart failure (without complications)</t>
   </si>
   <si>
     <t>Kidney and urinary tract infection (with complications)</t>
   </si>
   <si>
     <t>Kidney and urinary tract infection (without complications)</t>
   </si>
   <si>
     <t>Tab 5</t>
-  </si>
-[...36 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Prostate removal</t>
   </si>
   <si>
     <t>Length of stay for selected surgical procedures</t>
   </si>
   <si>
     <t>Hysterectomy</t>
   </si>
   <si>
     <t>Gall bladder removal</t>
   </si>
   <si>
     <t>Appendix removal</t>
   </si>
   <si>
     <t>Reconstructive gynaecological surgery</t>
   </si>
   <si>
     <t>Total hip replacement</t>
   </si>
   <si>
     <t>Total knee replacement</t>
   </si>
   <si>
     <t>Tab 6</t>
   </si>
   <si>
-    <r>
-[...36 lines deleted...]
-  <si>
     <t>Tab 7</t>
   </si>
   <si>
     <t>Specialised services</t>
   </si>
   <si>
     <t>Maintenance renal dialysis unit</t>
   </si>
   <si>
     <t xml:space="preserve">A specialised service unit is a facility or unit dedicated to the treatment or care of patients with particular conditions or characteristics, such as an intensive care unit. Information about services provided by a particular hospital is intended as a general guide only. There is the potential for some omissions or errors in this information and readers should contact a hospital directly for the latest advice on services available. </t>
   </si>
   <si>
     <t>Number of specialised service units</t>
   </si>
   <si>
     <t>Number of units</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="177" formatCode="#,##0"/>
     <numFmt numFmtId="178" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="15">
+  <fonts count="18">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u val="single"/>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
+      <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
-      <name val="Arial"/>
-[...6 lines deleted...]
-      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <u val="single"/>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="3">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.149959996342659"/>
-[...11 lines deleted...]
-        <fgColor theme="0" tint="-0.14993000030517578"/>
+        <fgColor rgb="FFD9D9D9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
     </border>
   </borders>
-  <cellStyleXfs count="20">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
+      <alignment/>
+      <protection/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0">
+      <alignment/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" quotePrefix="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" quotePrefix="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" quotePrefix="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" quotePrefix="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" quotePrefix="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" quotePrefix="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" quotePrefix="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+      <protection/>
     </xf>
     <xf numFmtId="178" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="178" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="178" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+      <protection/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="6">
-[...5 lines deleted...]
-    <cellStyle name="Comma [0]" xfId="19"/>
+  <cellStyles count="7">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
+    <cellStyle name="Currency" xfId="2" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="3" builtinId="7"/>
+    <cellStyle name="Comma" xfId="4" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="5" builtinId="6"/>
+    <cellStyle name="Hyperlink" xfId="6" builtinId="8"/>
   </cellStyles>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
       <rgbColor rgb="00008080"/>
@@ -1540,28661 +1293,29042 @@
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Picture 1"/>
+        <xdr:cNvPr id="1" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fea5842b-3a1f-4710-a7cc-98eb5da5fedd}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
-        <a:ln w="9525" cmpd="sng">
+        <a:noFill/>
+        <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Picture 2"/>
+        <xdr:cNvPr id="1" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{775047b1-5bda-4d5b-9aa2-cd9a57535b3c}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
-        <a:ln w="9525" cmpd="sng">
+        <a:noFill/>
+        <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 4"/>
+        <xdr:cNvPr id="2" name="Picture 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e16a3e09-9bc7-4e9a-8da1-46987bdd4395}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
-        <a:ln w="9525" cmpd="sng">
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2324100" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{043dbdf5-83dd-4806-9dab-0c1031355f7d}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2324100" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2324100" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9b4f47de-86df-45e9-a48c-c98cae243d1e}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2324100" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2324100</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>914400</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e311f0cf-5d3f-43dd-ba2c-ec08daf7fce4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2324100" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:noFill/>
+        <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 6"/>
+        <xdr:cNvPr id="2" name="Picture 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85816011-f95a-4f41-a3ea-a7cf9e4f1084}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
-        <a:ln w="9525" cmpd="sng">
+        <a:noFill/>
+        <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 8"/>
+        <xdr:cNvPr id="3" name="Picture 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c3701649-1981-467d-ada9-a6c98ee94d97}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
-        <a:ln w="9525" cmpd="sng">
+        <a:noFill/>
+        <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2324100" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46d0a163-a8e4-4a0a-b2b1-fd11bc2d3fd8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2324100" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2324100" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2742412a-ddc1-4ed8-a3ee-e8cf3bfd3625}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2324100" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Picture 1"/>
+        <xdr:cNvPr id="1" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{854dfa2d-f127-40aa-b460-bdbfcfc02cf5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
-        <a:ln w="9525" cmpd="sng">
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2324100" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{da6fbdba-eed1-46f0-964f-e890d7c70743}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2324100" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2324100" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ef8ea3bd-0fae-4c43-9c9a-1a5d24ad72e3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2324100" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2324100</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>914400</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82c5a079-6fc4-4adc-b115-2a8677ce03d0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2324100" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:noFill/>
+        <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 3"/>
+        <xdr:cNvPr id="2" name="Picture 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7ad76a1b-9564-43bd-8e12-57df4ee7f8f5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
-        <a:ln w="9525" cmpd="sng">
+        <a:noFill/>
+        <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 5"/>
+        <xdr:cNvPr id="3" name="Picture 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3e3e5551-2510-4344-8971-f7773403dffc}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
-        <a:ln w="9525" cmpd="sng">
-[...321 lines deleted...]
-        <a:ln w="9525" cmpd="sng">
+        <a:noFill/>
+        <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Picture 1"/>
+        <xdr:cNvPr id="1" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d89a3e82-ae03-4538-bf87-6e551a40d984}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
-        <a:ln w="9525" cmpd="sng">
+        <a:noFill/>
+        <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 3"/>
+        <xdr:cNvPr id="2" name="Picture 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dcb92dfb-0713-46e5-bd8d-c234d84e8df4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
-        <a:ln w="9525" cmpd="sng">
+        <a:noFill/>
+        <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 5"/>
+        <xdr:cNvPr id="3" name="Picture 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{099ac620-2498-4841-8798-a11619927ac0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
-        <a:ln w="9525" cmpd="sng">
+        <a:noFill/>
+        <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Picture 1"/>
+        <xdr:cNvPr id="1" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b0cc8908-7d17-4fe7-842c-138a2934f989}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
-        <a:ln w="9525" cmpd="sng">
+        <a:noFill/>
+        <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Picture 1"/>
+        <xdr:cNvPr id="1" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f6890e47-3441-4bf3-ac69-40e1f35ebd6c}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
-        <a:ln w="9525" cmpd="sng">
+        <a:noFill/>
+        <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <dimension ref="A2:B15"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2DCE993A-382D-4726-B652-BA0E7651B9A9}">
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
-      <selection pane="topLeft" activeCell="B29" sqref="B29"/>
+      <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="19.142857142857142" style="11" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.857142857142858" style="11"/>
+    <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
+    <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
+    <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:2" ht="20.25" customHeight="1">
-      <c r="A3" s="3" t="s">
+      <c r="A3" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3"/>
     </row>
     <row r="4" spans="1:2" s="4" customFormat="1" ht="14" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5"/>
     </row>
     <row r="5" spans="1:2" ht="18.75" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="6"/>
     </row>
-    <row r="6" spans="1:2" ht="11.25">
-[...4 lines deleted...]
-      <c r="A7" s="9" t="s">
+    <row r="6" spans="1:2" ht="10">
+      <c r="A6" s="8"/>
+      <c r="B6" s="8"/>
+    </row>
+    <row r="7" spans="1:2" s="9" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A7" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="9" t="s">
+      <c r="B7" s="10" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:2" s="8" customFormat="1" ht="12.75">
-      <c r="A8" s="27" t="s">
+    <row r="8" spans="1:2" s="9" customFormat="1" ht="12.5">
+      <c r="A8" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="28" t="s">
+      <c r="B8" s="31" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="9" spans="1:2" s="8" customFormat="1" ht="12.75">
-[...8 lines deleted...]
-      <c r="A10" s="8" t="s">
+    <row r="9" spans="1:2" s="9" customFormat="1" ht="12.5">
+      <c r="A9" s="34" t="s">
+        <v>80</v>
+      </c>
+      <c r="B9" s="35" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" s="9" customFormat="1" ht="12.5">
+      <c r="A10" s="34" t="s">
+        <v>111</v>
+      </c>
+      <c r="B10" s="35" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" s="9" customFormat="1" ht="12.5">
+      <c r="A11" s="34" t="s">
+        <v>126</v>
+      </c>
+      <c r="B11" s="35" t="s">
         <v>113</v>
       </c>
-      <c r="B10" s="10" t="s">
-[...397 lines deleted...]
-    <row r="377" s="8" customFormat="1" ht="12.75"/>
+    </row>
+    <row r="12" spans="1:2" s="9" customFormat="1" ht="12.5">
+      <c r="A12" s="34" t="s">
+        <v>135</v>
+      </c>
+      <c r="B12" s="35" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" s="9" customFormat="1" ht="12.5">
+      <c r="A13" s="34" t="s">
+        <v>144</v>
+      </c>
+      <c r="B13" s="35" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" s="9" customFormat="1" ht="12.5">
+      <c r="A14" s="34" t="s">
+        <v>145</v>
+      </c>
+      <c r="B14" s="35" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="15" s="9" customFormat="1" ht="12.5"/>
+    <row r="16" s="9" customFormat="1" ht="12.5"/>
+    <row r="17" s="9" customFormat="1" ht="12.5"/>
+    <row r="18" s="9" customFormat="1" ht="12.5"/>
+    <row r="19" s="9" customFormat="1" ht="12.5"/>
+    <row r="20" s="9" customFormat="1" ht="12.5"/>
+    <row r="21" s="9" customFormat="1" ht="12.5"/>
+    <row r="22" s="9" customFormat="1" ht="12.5"/>
+    <row r="23" s="9" customFormat="1" ht="12.5"/>
+    <row r="24" s="9" customFormat="1" ht="12.5"/>
+    <row r="25" s="9" customFormat="1" ht="12.5"/>
+    <row r="26" s="9" customFormat="1" ht="12.5"/>
+    <row r="27" s="9" customFormat="1" ht="12.5"/>
+    <row r="28" s="9" customFormat="1" ht="12.5"/>
+    <row r="29" s="9" customFormat="1" ht="12.5"/>
+    <row r="30" s="9" customFormat="1" ht="12.5"/>
+    <row r="31" s="9" customFormat="1" ht="12.5"/>
+    <row r="32" s="9" customFormat="1" ht="12.5"/>
+    <row r="33" s="9" customFormat="1" ht="12.5"/>
+    <row r="34" s="9" customFormat="1" ht="12.5"/>
+    <row r="35" s="9" customFormat="1" ht="12.5"/>
+    <row r="36" s="9" customFormat="1" ht="12.5"/>
+    <row r="37" s="9" customFormat="1" ht="12.5"/>
+    <row r="38" s="9" customFormat="1" ht="12.5"/>
+    <row r="39" s="9" customFormat="1" ht="12.5"/>
+    <row r="40" s="9" customFormat="1" ht="12.5"/>
+    <row r="41" s="9" customFormat="1" ht="12.5"/>
+    <row r="42" s="9" customFormat="1" ht="12.5"/>
+    <row r="43" s="9" customFormat="1" ht="12.5"/>
+    <row r="44" s="9" customFormat="1" ht="12.5"/>
+    <row r="45" s="9" customFormat="1" ht="12.5"/>
+    <row r="46" s="9" customFormat="1" ht="12.5"/>
+    <row r="47" s="9" customFormat="1" ht="12.5"/>
+    <row r="48" s="9" customFormat="1" ht="12.5"/>
+    <row r="49" s="9" customFormat="1" ht="12.5"/>
+    <row r="50" s="9" customFormat="1" ht="12.5"/>
+    <row r="51" s="9" customFormat="1" ht="12.5"/>
+    <row r="52" s="9" customFormat="1" ht="12.5"/>
+    <row r="53" s="9" customFormat="1" ht="12.5"/>
+    <row r="54" s="9" customFormat="1" ht="12.5"/>
+    <row r="55" s="9" customFormat="1" ht="12.5"/>
+    <row r="56" s="9" customFormat="1" ht="12.5"/>
+    <row r="57" s="9" customFormat="1" ht="12.5"/>
+    <row r="58" s="9" customFormat="1" ht="12.5"/>
+    <row r="59" s="9" customFormat="1" ht="12.5"/>
+    <row r="60" s="9" customFormat="1" ht="12.5"/>
+    <row r="61" s="9" customFormat="1" ht="12.5"/>
+    <row r="62" s="9" customFormat="1" ht="12.5"/>
+    <row r="63" s="9" customFormat="1" ht="12.5"/>
+    <row r="64" s="9" customFormat="1" ht="12.5"/>
+    <row r="65" s="9" customFormat="1" ht="12.5"/>
+    <row r="66" s="9" customFormat="1" ht="12.5"/>
+    <row r="67" s="9" customFormat="1" ht="12.5"/>
+    <row r="68" s="9" customFormat="1" ht="12.5"/>
+    <row r="69" s="9" customFormat="1" ht="12.5"/>
+    <row r="70" s="9" customFormat="1" ht="12.5"/>
+    <row r="71" s="9" customFormat="1" ht="12.5"/>
+    <row r="72" s="9" customFormat="1" ht="12.5"/>
+    <row r="73" s="9" customFormat="1" ht="12.5"/>
+    <row r="74" s="9" customFormat="1" ht="12.5"/>
+    <row r="75" s="9" customFormat="1" ht="12.5"/>
+    <row r="76" s="9" customFormat="1" ht="12.5"/>
+    <row r="77" s="9" customFormat="1" ht="12.5"/>
+    <row r="78" s="9" customFormat="1" ht="12.5"/>
+    <row r="79" s="9" customFormat="1" ht="12.5"/>
+    <row r="80" s="9" customFormat="1" ht="12.5"/>
+    <row r="81" s="9" customFormat="1" ht="12.5"/>
+    <row r="82" s="9" customFormat="1" ht="12.5"/>
+    <row r="83" s="9" customFormat="1" ht="12.5"/>
+    <row r="84" s="9" customFormat="1" ht="12.5"/>
+    <row r="85" s="9" customFormat="1" ht="12.5"/>
+    <row r="86" s="9" customFormat="1" ht="12.5"/>
+    <row r="87" s="9" customFormat="1" ht="12.5"/>
+    <row r="88" s="9" customFormat="1" ht="12.5"/>
+    <row r="89" s="9" customFormat="1" ht="12.5"/>
+    <row r="90" s="9" customFormat="1" ht="12.5"/>
+    <row r="91" s="9" customFormat="1" ht="12.5"/>
+    <row r="92" s="9" customFormat="1" ht="12.5"/>
+    <row r="93" s="9" customFormat="1" ht="12.5"/>
+    <row r="94" s="9" customFormat="1" ht="12.5"/>
+    <row r="95" s="9" customFormat="1" ht="12.5"/>
+    <row r="96" s="9" customFormat="1" ht="12.5"/>
+    <row r="97" s="9" customFormat="1" ht="12.5"/>
+    <row r="98" s="9" customFormat="1" ht="12.5"/>
+    <row r="99" s="9" customFormat="1" ht="12.5"/>
+    <row r="100" s="9" customFormat="1" ht="12.5"/>
+    <row r="101" s="9" customFormat="1" ht="12.5"/>
+    <row r="102" s="9" customFormat="1" ht="12.5"/>
+    <row r="103" s="9" customFormat="1" ht="12.5"/>
+    <row r="104" s="9" customFormat="1" ht="12.5"/>
+    <row r="105" s="9" customFormat="1" ht="12.5"/>
+    <row r="106" s="9" customFormat="1" ht="12.5"/>
+    <row r="107" s="9" customFormat="1" ht="12.5"/>
+    <row r="108" s="9" customFormat="1" ht="12.5"/>
+    <row r="109" s="9" customFormat="1" ht="12.5"/>
+    <row r="110" s="9" customFormat="1" ht="12.5"/>
+    <row r="111" s="9" customFormat="1" ht="12.5"/>
+    <row r="112" s="9" customFormat="1" ht="12.5"/>
+    <row r="113" s="9" customFormat="1" ht="12.5"/>
+    <row r="114" s="9" customFormat="1" ht="12.5"/>
+    <row r="115" s="9" customFormat="1" ht="12.5"/>
+    <row r="116" s="9" customFormat="1" ht="12.5"/>
+    <row r="117" s="9" customFormat="1" ht="12.5"/>
+    <row r="118" s="9" customFormat="1" ht="12.5"/>
+    <row r="119" s="9" customFormat="1" ht="12.5"/>
+    <row r="120" s="9" customFormat="1" ht="12.5"/>
+    <row r="121" s="9" customFormat="1" ht="12.5"/>
+    <row r="122" s="9" customFormat="1" ht="12.5"/>
+    <row r="123" s="9" customFormat="1" ht="12.5"/>
+    <row r="124" s="9" customFormat="1" ht="12.5"/>
+    <row r="125" s="9" customFormat="1" ht="12.5"/>
+    <row r="126" s="9" customFormat="1" ht="12.5"/>
+    <row r="127" s="9" customFormat="1" ht="12.5"/>
+    <row r="128" s="9" customFormat="1" ht="12.5"/>
+    <row r="129" s="9" customFormat="1" ht="12.5"/>
+    <row r="130" s="9" customFormat="1" ht="12.5"/>
+    <row r="131" s="9" customFormat="1" ht="12.5"/>
+    <row r="132" s="9" customFormat="1" ht="12.5"/>
+    <row r="133" s="9" customFormat="1" ht="12.5"/>
+    <row r="134" s="9" customFormat="1" ht="12.5"/>
+    <row r="135" s="9" customFormat="1" ht="12.5"/>
+    <row r="136" s="9" customFormat="1" ht="12.5"/>
+    <row r="137" s="9" customFormat="1" ht="12.5"/>
+    <row r="138" s="9" customFormat="1" ht="12.5"/>
+    <row r="139" s="9" customFormat="1" ht="12.5"/>
+    <row r="140" s="9" customFormat="1" ht="12.5"/>
+    <row r="141" s="9" customFormat="1" ht="12.5"/>
+    <row r="142" s="9" customFormat="1" ht="12.5"/>
+    <row r="143" s="9" customFormat="1" ht="12.5"/>
+    <row r="144" s="9" customFormat="1" ht="12.5"/>
+    <row r="145" s="9" customFormat="1" ht="12.5"/>
+    <row r="146" s="9" customFormat="1" ht="12.5"/>
+    <row r="147" s="9" customFormat="1" ht="12.5"/>
+    <row r="148" s="9" customFormat="1" ht="12.5"/>
+    <row r="149" s="9" customFormat="1" ht="12.5"/>
+    <row r="150" s="9" customFormat="1" ht="12.5"/>
+    <row r="151" s="9" customFormat="1" ht="12.5"/>
+    <row r="152" s="9" customFormat="1" ht="12.5"/>
+    <row r="153" s="9" customFormat="1" ht="12.5"/>
+    <row r="154" s="9" customFormat="1" ht="12.5"/>
+    <row r="155" s="9" customFormat="1" ht="12.5"/>
+    <row r="156" s="9" customFormat="1" ht="12.5"/>
+    <row r="157" s="9" customFormat="1" ht="12.5"/>
+    <row r="158" s="9" customFormat="1" ht="12.5"/>
+    <row r="159" s="9" customFormat="1" ht="12.5"/>
+    <row r="160" s="9" customFormat="1" ht="12.5"/>
+    <row r="161" s="9" customFormat="1" ht="12.5"/>
+    <row r="162" s="9" customFormat="1" ht="12.5"/>
+    <row r="163" s="9" customFormat="1" ht="12.5"/>
+    <row r="164" s="9" customFormat="1" ht="12.5"/>
+    <row r="165" s="9" customFormat="1" ht="12.5"/>
+    <row r="166" s="9" customFormat="1" ht="12.5"/>
+    <row r="167" s="9" customFormat="1" ht="12.5"/>
+    <row r="168" s="9" customFormat="1" ht="12.5"/>
+    <row r="169" s="9" customFormat="1" ht="12.5"/>
+    <row r="170" s="9" customFormat="1" ht="12.5"/>
+    <row r="171" s="9" customFormat="1" ht="12.5"/>
+    <row r="172" s="9" customFormat="1" ht="12.5"/>
+    <row r="173" s="9" customFormat="1" ht="12.5"/>
+    <row r="174" s="9" customFormat="1" ht="12.5"/>
+    <row r="175" s="9" customFormat="1" ht="12.5"/>
+    <row r="176" s="9" customFormat="1" ht="12.5"/>
+    <row r="177" s="9" customFormat="1" ht="12.5"/>
+    <row r="178" s="9" customFormat="1" ht="12.5"/>
+    <row r="179" s="9" customFormat="1" ht="12.5"/>
+    <row r="180" s="9" customFormat="1" ht="12.5"/>
+    <row r="181" s="9" customFormat="1" ht="12.5"/>
+    <row r="182" s="9" customFormat="1" ht="12.5"/>
+    <row r="183" s="9" customFormat="1" ht="12.5"/>
+    <row r="184" s="9" customFormat="1" ht="12.5"/>
+    <row r="185" s="9" customFormat="1" ht="12.5"/>
+    <row r="186" s="9" customFormat="1" ht="12.5"/>
+    <row r="187" s="9" customFormat="1" ht="12.5"/>
+    <row r="188" s="9" customFormat="1" ht="12.5"/>
+    <row r="189" s="9" customFormat="1" ht="12.5"/>
+    <row r="190" s="9" customFormat="1" ht="12.5"/>
+    <row r="191" s="9" customFormat="1" ht="12.5"/>
+    <row r="192" s="9" customFormat="1" ht="12.5"/>
+    <row r="193" s="9" customFormat="1" ht="12.5"/>
+    <row r="194" s="9" customFormat="1" ht="12.5"/>
+    <row r="195" s="9" customFormat="1" ht="12.5"/>
+    <row r="196" s="9" customFormat="1" ht="12.5"/>
+    <row r="197" s="9" customFormat="1" ht="12.5"/>
+    <row r="198" s="9" customFormat="1" ht="12.5"/>
+    <row r="199" s="9" customFormat="1" ht="12.5"/>
+    <row r="200" s="9" customFormat="1" ht="12.5"/>
+    <row r="201" s="9" customFormat="1" ht="12.5"/>
+    <row r="202" s="9" customFormat="1" ht="12.5"/>
+    <row r="203" s="9" customFormat="1" ht="12.5"/>
+    <row r="204" s="9" customFormat="1" ht="12.5"/>
+    <row r="205" s="9" customFormat="1" ht="12.5"/>
+    <row r="206" s="9" customFormat="1" ht="12.5"/>
+    <row r="207" s="9" customFormat="1" ht="12.5"/>
+    <row r="208" s="9" customFormat="1" ht="12.5"/>
+    <row r="209" s="9" customFormat="1" ht="12.5"/>
+    <row r="210" s="9" customFormat="1" ht="12.5"/>
+    <row r="211" s="9" customFormat="1" ht="12.5"/>
+    <row r="212" s="9" customFormat="1" ht="12.5"/>
+    <row r="213" s="9" customFormat="1" ht="12.5"/>
+    <row r="214" s="9" customFormat="1" ht="12.5"/>
+    <row r="215" s="9" customFormat="1" ht="12.5"/>
+    <row r="216" s="9" customFormat="1" ht="12.5"/>
+    <row r="217" s="9" customFormat="1" ht="12.5"/>
+    <row r="218" s="9" customFormat="1" ht="12.5"/>
+    <row r="219" s="9" customFormat="1" ht="12.5"/>
+    <row r="220" s="9" customFormat="1" ht="12.5"/>
+    <row r="221" s="9" customFormat="1" ht="12.5"/>
+    <row r="222" s="9" customFormat="1" ht="12.5"/>
+    <row r="223" s="9" customFormat="1" ht="12.5"/>
+    <row r="224" s="9" customFormat="1" ht="12.5"/>
+    <row r="225" s="9" customFormat="1" ht="12.5"/>
+    <row r="226" s="9" customFormat="1" ht="12.5"/>
+    <row r="227" s="9" customFormat="1" ht="12.5"/>
+    <row r="228" s="9" customFormat="1" ht="12.5"/>
+    <row r="229" s="9" customFormat="1" ht="12.5"/>
+    <row r="230" s="9" customFormat="1" ht="12.5"/>
+    <row r="231" s="9" customFormat="1" ht="12.5"/>
+    <row r="232" s="9" customFormat="1" ht="12.5"/>
+    <row r="233" s="9" customFormat="1" ht="12.5"/>
+    <row r="234" s="9" customFormat="1" ht="12.5"/>
+    <row r="235" s="9" customFormat="1" ht="12.5"/>
+    <row r="236" s="9" customFormat="1" ht="12.5"/>
+    <row r="237" s="9" customFormat="1" ht="12.5"/>
+    <row r="238" s="9" customFormat="1" ht="12.5"/>
+    <row r="239" s="9" customFormat="1" ht="12.5"/>
+    <row r="240" s="9" customFormat="1" ht="12.5"/>
+    <row r="241" s="9" customFormat="1" ht="12.5"/>
+    <row r="242" s="9" customFormat="1" ht="12.5"/>
+    <row r="243" s="9" customFormat="1" ht="12.5"/>
+    <row r="244" s="9" customFormat="1" ht="12.5"/>
+    <row r="245" s="9" customFormat="1" ht="12.5"/>
+    <row r="246" s="9" customFormat="1" ht="12.5"/>
+    <row r="247" s="9" customFormat="1" ht="12.5"/>
+    <row r="248" s="9" customFormat="1" ht="12.5"/>
+    <row r="249" s="9" customFormat="1" ht="12.5"/>
+    <row r="250" s="9" customFormat="1" ht="12.5"/>
+    <row r="251" s="9" customFormat="1" ht="12.5"/>
+    <row r="252" s="9" customFormat="1" ht="12.5"/>
+    <row r="253" s="9" customFormat="1" ht="12.5"/>
+    <row r="254" s="9" customFormat="1" ht="12.5"/>
+    <row r="255" s="9" customFormat="1" ht="12.5"/>
+    <row r="256" s="9" customFormat="1" ht="12.5"/>
+    <row r="257" s="9" customFormat="1" ht="12.5"/>
+    <row r="258" s="9" customFormat="1" ht="12.5"/>
+    <row r="259" s="9" customFormat="1" ht="12.5"/>
+    <row r="260" s="9" customFormat="1" ht="12.5"/>
+    <row r="261" s="9" customFormat="1" ht="12.5"/>
+    <row r="262" s="9" customFormat="1" ht="12.5"/>
+    <row r="263" s="9" customFormat="1" ht="12.5"/>
+    <row r="264" s="9" customFormat="1" ht="12.5"/>
+    <row r="265" s="9" customFormat="1" ht="12.5"/>
+    <row r="266" s="9" customFormat="1" ht="12.5"/>
+    <row r="267" s="9" customFormat="1" ht="12.5"/>
+    <row r="268" s="9" customFormat="1" ht="12.5"/>
+    <row r="269" s="9" customFormat="1" ht="12.5"/>
+    <row r="270" s="9" customFormat="1" ht="12.5"/>
+    <row r="271" s="9" customFormat="1" ht="12.5"/>
+    <row r="272" s="9" customFormat="1" ht="12.5"/>
+    <row r="273" s="9" customFormat="1" ht="12.5"/>
+    <row r="274" s="9" customFormat="1" ht="12.5"/>
+    <row r="275" s="9" customFormat="1" ht="12.5"/>
+    <row r="276" s="9" customFormat="1" ht="12.5"/>
+    <row r="277" s="9" customFormat="1" ht="12.5"/>
+    <row r="278" s="9" customFormat="1" ht="12.5"/>
+    <row r="279" s="9" customFormat="1" ht="12.5"/>
+    <row r="280" s="9" customFormat="1" ht="12.5"/>
+    <row r="281" s="9" customFormat="1" ht="12.5"/>
+    <row r="282" s="9" customFormat="1" ht="12.5"/>
+    <row r="283" s="9" customFormat="1" ht="12.5"/>
+    <row r="284" s="9" customFormat="1" ht="12.5"/>
+    <row r="285" s="9" customFormat="1" ht="12.5"/>
+    <row r="286" s="9" customFormat="1" ht="12.5"/>
+    <row r="287" s="9" customFormat="1" ht="12.5"/>
+    <row r="288" s="9" customFormat="1" ht="12.5"/>
+    <row r="289" s="9" customFormat="1" ht="12.5"/>
+    <row r="290" s="9" customFormat="1" ht="12.5"/>
+    <row r="291" s="9" customFormat="1" ht="12.5"/>
+    <row r="292" s="9" customFormat="1" ht="12.5"/>
+    <row r="293" s="9" customFormat="1" ht="12.5"/>
+    <row r="294" s="9" customFormat="1" ht="12.5"/>
+    <row r="295" s="9" customFormat="1" ht="12.5"/>
+    <row r="296" s="9" customFormat="1" ht="12.5"/>
+    <row r="297" s="9" customFormat="1" ht="12.5"/>
+    <row r="298" s="9" customFormat="1" ht="12.5"/>
+    <row r="299" s="9" customFormat="1" ht="12.5"/>
+    <row r="300" s="9" customFormat="1" ht="12.5"/>
+    <row r="301" s="9" customFormat="1" ht="12.5"/>
+    <row r="302" s="9" customFormat="1" ht="12.5"/>
+    <row r="303" s="9" customFormat="1" ht="12.5"/>
+    <row r="304" s="9" customFormat="1" ht="12.5"/>
+    <row r="305" s="9" customFormat="1" ht="12.5"/>
+    <row r="306" s="9" customFormat="1" ht="12.5"/>
+    <row r="307" s="9" customFormat="1" ht="12.5"/>
+    <row r="308" s="9" customFormat="1" ht="12.5"/>
+    <row r="309" s="9" customFormat="1" ht="12.5"/>
+    <row r="310" s="9" customFormat="1" ht="12.5"/>
+    <row r="311" s="9" customFormat="1" ht="12.5"/>
+    <row r="312" s="9" customFormat="1" ht="12.5"/>
+    <row r="313" s="9" customFormat="1" ht="12.5"/>
+    <row r="314" s="9" customFormat="1" ht="12.5"/>
+    <row r="315" s="9" customFormat="1" ht="12.5"/>
+    <row r="316" s="9" customFormat="1" ht="12.5"/>
+    <row r="317" s="9" customFormat="1" ht="12.5"/>
+    <row r="318" s="9" customFormat="1" ht="12.5"/>
+    <row r="319" s="9" customFormat="1" ht="12.5"/>
+    <row r="320" s="9" customFormat="1" ht="12.5"/>
+    <row r="321" s="9" customFormat="1" ht="12.5"/>
+    <row r="322" s="9" customFormat="1" ht="12.5"/>
+    <row r="323" s="9" customFormat="1" ht="12.5"/>
+    <row r="324" s="9" customFormat="1" ht="12.5"/>
+    <row r="325" s="9" customFormat="1" ht="12.5"/>
+    <row r="326" s="9" customFormat="1" ht="12.5"/>
+    <row r="327" s="9" customFormat="1" ht="12.5"/>
+    <row r="328" s="9" customFormat="1" ht="12.5"/>
+    <row r="329" s="9" customFormat="1" ht="12.5"/>
+    <row r="330" s="9" customFormat="1" ht="12.5"/>
+    <row r="331" s="9" customFormat="1" ht="12.5"/>
+    <row r="332" s="9" customFormat="1" ht="12.5"/>
+    <row r="333" s="9" customFormat="1" ht="12.5"/>
+    <row r="334" s="9" customFormat="1" ht="12.5"/>
+    <row r="335" s="9" customFormat="1" ht="12.5"/>
+    <row r="336" s="9" customFormat="1" ht="12.5"/>
+    <row r="337" s="9" customFormat="1" ht="12.5"/>
+    <row r="338" s="9" customFormat="1" ht="12.5"/>
+    <row r="339" s="9" customFormat="1" ht="12.5"/>
+    <row r="340" s="9" customFormat="1" ht="12.5"/>
+    <row r="341" s="9" customFormat="1" ht="12.5"/>
+    <row r="342" s="9" customFormat="1" ht="12.5"/>
+    <row r="343" s="9" customFormat="1" ht="12.5"/>
+    <row r="344" s="9" customFormat="1" ht="12.5"/>
+    <row r="345" s="9" customFormat="1" ht="12.5"/>
+    <row r="346" s="9" customFormat="1" ht="12.5"/>
+    <row r="347" s="9" customFormat="1" ht="12.5"/>
+    <row r="348" s="9" customFormat="1" ht="12.5"/>
+    <row r="349" s="9" customFormat="1" ht="12.5"/>
+    <row r="350" s="9" customFormat="1" ht="12.5"/>
+    <row r="351" s="9" customFormat="1" ht="12.5"/>
+    <row r="352" s="9" customFormat="1" ht="12.5"/>
+    <row r="353" s="9" customFormat="1" ht="12.5"/>
+    <row r="354" s="9" customFormat="1" ht="12.5"/>
+    <row r="355" s="9" customFormat="1" ht="12.5"/>
+    <row r="356" s="9" customFormat="1" ht="12.5"/>
+    <row r="357" s="9" customFormat="1" ht="12.5"/>
+    <row r="358" s="9" customFormat="1" ht="12.5"/>
+    <row r="359" s="9" customFormat="1" ht="12.5"/>
+    <row r="360" s="9" customFormat="1" ht="12.5"/>
+    <row r="361" s="9" customFormat="1" ht="12.5"/>
+    <row r="362" s="9" customFormat="1" ht="12.5"/>
+    <row r="363" s="9" customFormat="1" ht="12.5"/>
+    <row r="364" s="9" customFormat="1" ht="12.5"/>
+    <row r="365" s="9" customFormat="1" ht="12.5"/>
+    <row r="366" s="9" customFormat="1" ht="12.5"/>
+    <row r="367" s="9" customFormat="1" ht="12.5"/>
+    <row r="368" s="9" customFormat="1" ht="12.5"/>
+    <row r="369" s="9" customFormat="1" ht="12.5"/>
+    <row r="370" s="9" customFormat="1" ht="12.5"/>
+    <row r="371" s="9" customFormat="1" ht="12.5"/>
+    <row r="372" s="9" customFormat="1" ht="12.5"/>
+    <row r="373" s="9" customFormat="1" ht="12.5"/>
+    <row r="374" s="9" customFormat="1" ht="12.5"/>
+    <row r="375" s="9" customFormat="1" ht="12.5"/>
+    <row r="376" s="9" customFormat="1" ht="12.5"/>
+    <row r="377" s="9" customFormat="1" ht="12.5"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <dimension ref="A2:O104"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ECF25B5C-0C8E-4DB9-BEAA-907C10C1B9A9}">
+  <dimension ref="A1:O112"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
-    <col min="1" max="2" width="52.714285714285715" style="11" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="16384" width="8.857142857142858" style="11"/>
+    <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
+    <col min="3" max="3" width="9" style="12" customWidth="1"/>
+    <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
+    <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
+    <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
+    <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
+    <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
+    <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
     <row r="2" spans="1:9" ht="30" customHeight="1">
-      <c r="A2" s="2" t="s">
+      <c r="A2" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
     </row>
     <row r="3" spans="1:9" ht="20.25" customHeight="1">
-      <c r="A3" s="3" t="s">
-        <v>9</v>
+      <c r="A3" s="13" t="s">
+        <v>8</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" ht="14" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
-    <row r="5" spans="1:9" ht="30.95" customHeight="1">
-      <c r="A5" s="12" t="s">
+    <row r="5" spans="1:9" ht="31" customHeight="1">
+      <c r="A5" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="15"/>
+      <c r="C5" s="15"/>
+      <c r="D5" s="15"/>
+      <c r="E5" s="15"/>
+      <c r="F5" s="15"/>
+      <c r="G5" s="15"/>
+      <c r="H5" s="15"/>
+      <c r="I5" s="15"/>
+    </row>
+    <row r="6" spans="1:9" ht="18" customHeight="1">
+      <c r="A6" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="B5" s="12"/>
-[...9 lines deleted...]
-      <c r="A6" s="13" t="s">
+      <c r="B6" s="17"/>
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+      <c r="I6" s="18"/>
+    </row>
+    <row r="7" spans="1:9" ht="11.5">
+      <c r="A7" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="14"/>
-[...9 lines deleted...]
-      <c r="A7" s="16" t="s">
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="18"/>
+      <c r="F7" s="18"/>
+      <c r="G7" s="18"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="18"/>
+    </row>
+    <row r="8" spans="1:9" ht="11.5">
+      <c r="A8" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="17"/>
+      <c r="C8" s="18"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="18"/>
+      <c r="G8" s="18"/>
+      <c r="H8" s="18"/>
+      <c r="I8" s="18"/>
+    </row>
+    <row r="9" spans="1:9" ht="11.5">
+      <c r="A9" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="17"/>
+      <c r="C9" s="18"/>
+      <c r="D9" s="18"/>
+      <c r="E9" s="18"/>
+      <c r="F9" s="18"/>
+      <c r="G9" s="18"/>
+      <c r="H9" s="18"/>
+      <c r="I9" s="18"/>
+    </row>
+    <row r="10" spans="1:9" ht="11.5">
+      <c r="A10" s="19"/>
+      <c r="B10" s="17"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="18"/>
+      <c r="E10" s="18"/>
+      <c r="F10" s="18"/>
+      <c r="G10" s="18"/>
+      <c r="H10" s="18"/>
+      <c r="I10" s="18"/>
+    </row>
+    <row r="11" spans="1:15" ht="25.5" customHeight="1">
+      <c r="A11" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="B7" s="14"/>
-[...46 lines deleted...]
-      <c r="A11" s="17" t="s">
+      <c r="B11" s="20"/>
+      <c r="C11" s="20"/>
+      <c r="D11" s="20"/>
+      <c r="E11" s="20"/>
+      <c r="F11" s="20"/>
+      <c r="G11" s="20"/>
+      <c r="H11" s="20"/>
+      <c r="I11" s="20"/>
+      <c r="J11" s="21"/>
+      <c r="K11" s="21"/>
+      <c r="L11" s="21"/>
+      <c r="M11" s="21"/>
+      <c r="N11" s="21"/>
+      <c r="O11" s="21"/>
+    </row>
+    <row r="12" spans="1:9" ht="12" customHeight="1">
+      <c r="A12" s="17"/>
+      <c r="B12" s="17"/>
+      <c r="C12" s="17"/>
+      <c r="D12" s="17"/>
+      <c r="E12" s="17"/>
+      <c r="F12" s="17"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="17"/>
+      <c r="I12" s="17"/>
+    </row>
+    <row r="13" spans="1:9" ht="25" customHeight="1">
+      <c r="A13" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="17"/>
-[...26 lines deleted...]
-      <c r="A13" s="21" t="s">
+      <c r="B13" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="21" t="s">
+      <c r="C13" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="C13" s="21" t="s">
+      <c r="D13" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="21" t="s">
+      <c r="E13" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="E13" s="21" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="21" t="s">
+      <c r="F13" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="G13" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="G13" s="21" t="s">
+      <c r="H13" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="H13" s="21" t="s">
+      <c r="I13" s="26" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="10" customHeight="1">
+      <c r="A14" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="I13" s="21" t="s">
-[...4 lines deleted...]
-      <c r="A14" s="22" t="s">
+      <c r="B14" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="B14" s="22" t="s">
+      <c r="C14" s="27" t="s">
         <v>25</v>
       </c>
-      <c r="C14" s="22" t="s">
+      <c r="D14" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="D14" s="22" t="s">
+      <c r="E14" s="27" t="s">
         <v>27</v>
       </c>
-      <c r="E14" s="23" t="s">
+      <c r="F14" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="G14" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I14" s="27" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="10" customHeight="1">
+      <c r="A15" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="F14" s="23" t="s">
-[...13 lines deleted...]
-      <c r="A15" s="19" t="s">
+      <c r="D15" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E15" s="28">
+        <v>0</v>
+      </c>
+      <c r="F15" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G15" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I15" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="10" customHeight="1">
+      <c r="A16" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B15" s="19" t="s">
+      <c r="C16" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D16" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E16" s="28">
+        <v>0</v>
+      </c>
+      <c r="F16" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G16" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I16" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="10" customHeight="1">
+      <c r="A17" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D17" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E17" s="28">
+        <v>0</v>
+      </c>
+      <c r="F17" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G17" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I17" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="10" customHeight="1">
+      <c r="A18" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D18" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E18" s="28">
+        <v>0</v>
+      </c>
+      <c r="F18" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I18" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="10" customHeight="1">
+      <c r="A19" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C19" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D19" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E19" s="28">
+        <v>0</v>
+      </c>
+      <c r="F19" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G19" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I19" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="10" customHeight="1">
+      <c r="A20" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C20" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D20" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E20" s="28">
+        <v>0</v>
+      </c>
+      <c r="F20" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I20" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="10" customHeight="1">
+      <c r="A21" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C21" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E21" s="28">
+        <v>0</v>
+      </c>
+      <c r="F21" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G21" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I21" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="10" customHeight="1">
+      <c r="A22" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E22" s="28">
+        <v>0</v>
+      </c>
+      <c r="F22" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G22" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I22" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="10" customHeight="1">
+      <c r="A23" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E23" s="28">
+        <v>0</v>
+      </c>
+      <c r="F23" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G23" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I23" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="10" customHeight="1">
+      <c r="A24" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E24" s="28">
+        <v>0</v>
+      </c>
+      <c r="F24" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G24" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I24" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="10" customHeight="1">
+      <c r="A25" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C25" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E25" s="28">
+        <v>0</v>
+      </c>
+      <c r="F25" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G25" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I25" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="10" customHeight="1">
+      <c r="A26" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C26" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E26" s="28">
+        <v>0</v>
+      </c>
+      <c r="F26" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G26" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I26" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="10" customHeight="1">
+      <c r="A27" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C27" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E27" s="28">
+        <v>0</v>
+      </c>
+      <c r="F27" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I27" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="10" customHeight="1">
+      <c r="A28" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C28" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E28" s="28">
+        <v>0</v>
+      </c>
+      <c r="F28" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G28" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I28" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="10" customHeight="1">
+      <c r="A29" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D29" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E29" s="28">
+        <v>0</v>
+      </c>
+      <c r="F29" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G29" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I29" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="10" customHeight="1">
+      <c r="A30" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B30" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="C30" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D30" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E30" s="28">
+        <v>0</v>
+      </c>
+      <c r="F30" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G30" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H30" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I30" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="10" customHeight="1">
+      <c r="A31" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B31" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="C31" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D31" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E31" s="28">
+        <v>0</v>
+      </c>
+      <c r="F31" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G31" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H31" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I31" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="10" customHeight="1">
+      <c r="A32" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B32" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="C32" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E32" s="28">
+        <v>0</v>
+      </c>
+      <c r="F32" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G32" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H32" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I32" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="10" customHeight="1">
+      <c r="A33" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B33" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="C33" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E33" s="28">
+        <v>0</v>
+      </c>
+      <c r="F33" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G33" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H33" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I33" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="10" customHeight="1">
+      <c r="A34" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="C34" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E34" s="28">
+        <v>0</v>
+      </c>
+      <c r="F34" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G34" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H34" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I34" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="10" customHeight="1">
+      <c r="A35" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B35" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="C35" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E35" s="28">
+        <v>0</v>
+      </c>
+      <c r="F35" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G35" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H35" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I35" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="10" customHeight="1">
+      <c r="A36" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B36" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="C36" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D36" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E36" s="28">
+        <v>0</v>
+      </c>
+      <c r="F36" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G36" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H36" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I36" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="10" customHeight="1">
+      <c r="A37" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B37" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="C37" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D37" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E37" s="28">
+        <v>0</v>
+      </c>
+      <c r="F37" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G37" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H37" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I37" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="10" customHeight="1">
+      <c r="A38" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B38" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="C38" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D38" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E38" s="28">
+        <v>0</v>
+      </c>
+      <c r="F38" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G38" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H38" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I38" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="10" customHeight="1">
+      <c r="A39" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B39" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="C39" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D39" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E39" s="28">
+        <v>0</v>
+      </c>
+      <c r="F39" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G39" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H39" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I39" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="10" customHeight="1">
+      <c r="A40" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B40" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="C40" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D40" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E40" s="28">
+        <v>0</v>
+      </c>
+      <c r="F40" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G40" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H40" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I40" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="10" customHeight="1">
+      <c r="A41" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B41" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="C41" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E41" s="28">
+        <v>0</v>
+      </c>
+      <c r="F41" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G41" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H41" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I41" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="10" customHeight="1">
+      <c r="A42" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B42" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="C42" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E42" s="28">
+        <v>0</v>
+      </c>
+      <c r="F42" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G42" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H42" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I42" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="10" customHeight="1">
+      <c r="A43" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B43" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="C43" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E43" s="28">
+        <v>0</v>
+      </c>
+      <c r="F43" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G43" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H43" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I43" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="10" customHeight="1">
+      <c r="A44" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B44" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="C44" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E44" s="28">
+        <v>0</v>
+      </c>
+      <c r="F44" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G44" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H44" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I44" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="10" customHeight="1">
+      <c r="A45" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B45" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="C45" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D45" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E45" s="28">
+        <v>0</v>
+      </c>
+      <c r="F45" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G45" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H45" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I45" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="10" customHeight="1">
+      <c r="A46" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="B46" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="C46" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D46" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E46" s="28">
+        <v>0</v>
+      </c>
+      <c r="F46" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G46" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H46" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I46" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="10" customHeight="1">
+      <c r="A47" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B47" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C47" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="C15" s="19" t="s">
+      <c r="D47" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E47" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="F47" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G47" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H47" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I47" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" ht="10" customHeight="1">
+      <c r="A48" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B48" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C48" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D48" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E48" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="F48" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G48" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H48" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I48" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="10" customHeight="1">
+      <c r="A49" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B49" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C49" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="D15" s="19" t="s">
+      <c r="D49" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E49" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="F49" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G49" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H49" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I49" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="10" customHeight="1">
+      <c r="A50" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B50" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C50" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D50" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E50" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="F50" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G50" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H50" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I50" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9" ht="10" customHeight="1">
+      <c r="A51" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B51" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C51" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D51" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E51" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="F51" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G51" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H51" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I51" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9" ht="10" customHeight="1">
+      <c r="A52" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B52" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C52" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D52" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E52" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="F52" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G52" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H52" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I52" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="10" customHeight="1">
+      <c r="A53" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B53" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C53" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D53" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E53" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="F53" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G53" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H53" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I53" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" ht="10" customHeight="1">
+      <c r="A54" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B54" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C54" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D54" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E54" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="F54" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G54" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H54" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I54" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" ht="10" customHeight="1">
+      <c r="A55" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B55" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C55" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D55" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E55" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="F55" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G55" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H55" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I55" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" ht="10" customHeight="1">
+      <c r="A56" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B56" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C56" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D56" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E56" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="F56" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G56" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H56" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I56" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" ht="10" customHeight="1">
+      <c r="A57" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B57" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C57" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E57" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="F57" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G57" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H57" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I57" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" ht="10" customHeight="1">
+      <c r="A58" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B58" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C58" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D58" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E58" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="F58" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G58" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H58" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I58" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="10" customHeight="1">
+      <c r="A59" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B59" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C59" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E59" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="F59" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G59" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H59" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I59" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="10" customHeight="1">
+      <c r="A60" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B60" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C60" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D60" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E60" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="F60" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G60" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H60" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I60" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="10" customHeight="1">
+      <c r="A61" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B61" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C61" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D61" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E61" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="F61" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G61" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H61" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I61" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="10" customHeight="1">
+      <c r="A62" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B62" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="C62" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D62" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E62" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="F62" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G62" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H62" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I62" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="10" customHeight="1">
+      <c r="A63" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B63" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="C63" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D63" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E63" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="F63" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G63" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H63" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I63" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="10" customHeight="1">
+      <c r="A64" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B64" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="C64" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D64" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E64" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="F64" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G64" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H64" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I64" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="10" customHeight="1">
+      <c r="A65" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B65" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="C65" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D65" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E65" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="F65" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G65" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H65" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I65" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="10" customHeight="1">
+      <c r="A66" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B66" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="C66" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E66" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="F66" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G66" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H66" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I66" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="10" customHeight="1">
+      <c r="A67" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B67" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="C67" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D67" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E67" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="F67" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G67" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H67" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I67" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="10" customHeight="1">
+      <c r="A68" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B68" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="C68" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D68" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E68" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="F68" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G68" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H68" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I68" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="10" customHeight="1">
+      <c r="A69" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B69" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="C69" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D69" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E69" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="F69" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G69" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H69" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I69" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="10" customHeight="1">
+      <c r="A70" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B70" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="C70" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D70" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E70" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="F70" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G70" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H70" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I70" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="10" customHeight="1">
+      <c r="A71" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B71" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="C71" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D71" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E71" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="F71" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G71" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H71" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I71" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="10" customHeight="1">
+      <c r="A72" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B72" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="C72" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D72" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E72" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="F72" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G72" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H72" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I72" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="10" customHeight="1">
+      <c r="A73" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B73" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="C73" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D73" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E73" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="F73" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G73" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H73" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I73" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="10" customHeight="1">
+      <c r="A74" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B74" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="C74" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D74" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E74" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="F74" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G74" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H74" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I74" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="10" customHeight="1">
+      <c r="A75" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B75" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="C75" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D75" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E75" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="F75" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G75" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H75" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I75" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="10" customHeight="1">
+      <c r="A76" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B76" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="C76" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E76" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="F76" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G76" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H76" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I76" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="10" customHeight="1">
+      <c r="A77" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B77" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="C77" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D77" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E77" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="F77" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G77" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H77" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I77" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="10" customHeight="1">
+      <c r="A78" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B78" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="C78" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D78" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E78" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="F78" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G78" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H78" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I78" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="10" customHeight="1">
+      <c r="A79" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B79" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="C79" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D79" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E79" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="F79" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G79" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H79" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I79" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="10" customHeight="1">
+      <c r="A80" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B80" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C80" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D80" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E80" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="E15" s="25">
-[...16 lines deleted...]
-      <c r="A16" s="19" t="s">
+      <c r="F80" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G80" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H80" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I80" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" ht="10" customHeight="1">
+      <c r="A81" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B81" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B16" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="19" t="s">
+      <c r="C81" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D81" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E81" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F81" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G81" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H81" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I81" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" ht="10" customHeight="1">
+      <c r="A82" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B82" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C82" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D82" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E82" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F82" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G82" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H82" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I82" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" ht="10" customHeight="1">
+      <c r="A83" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B83" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C83" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="D16" s="19" t="s">
-[...19 lines deleted...]
-      <c r="A17" s="19" t="s">
+      <c r="D83" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E83" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F83" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G83" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H83" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I83" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" ht="10" customHeight="1">
+      <c r="A84" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B84" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="19" t="s">
+      <c r="C84" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="D17" s="19" t="s">
-[...19 lines deleted...]
-      <c r="A18" s="19" t="s">
+      <c r="D84" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E84" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F84" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G84" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H84" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I84" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" ht="10" customHeight="1">
+      <c r="A85" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B85" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="19" t="s">
+      <c r="C85" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="D18" s="19" t="s">
-[...19 lines deleted...]
-      <c r="A19" s="19" t="s">
+      <c r="D85" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E85" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F85" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G85" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H85" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I85" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" ht="10" customHeight="1">
+      <c r="A86" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B86" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="19" t="s">
+      <c r="C86" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="D19" s="19" t="s">
-[...19 lines deleted...]
-      <c r="A20" s="19" t="s">
+      <c r="D86" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E86" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F86" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G86" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H86" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I86" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" ht="10" customHeight="1">
+      <c r="A87" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B87" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="19" t="s">
+      <c r="C87" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="D20" s="19" t="s">
-[...19 lines deleted...]
-      <c r="A21" s="19" t="s">
+      <c r="D87" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E87" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F87" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G87" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H87" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I87" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" ht="10" customHeight="1">
+      <c r="A88" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B88" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="19" t="s">
+      <c r="C88" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="D21" s="19" t="s">
-[...19 lines deleted...]
-      <c r="A22" s="19" t="s">
+      <c r="D88" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E88" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F88" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G88" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H88" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I88" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="10" customHeight="1">
+      <c r="A89" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B89" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B22" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="19" t="s">
+      <c r="C89" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="D22" s="19" t="s">
-[...19 lines deleted...]
-      <c r="A23" s="19" t="s">
+      <c r="D89" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E89" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F89" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G89" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H89" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I89" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" ht="10" customHeight="1">
+      <c r="A90" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B90" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B23" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="19" t="s">
+      <c r="C90" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="D23" s="19" t="s">
-[...19 lines deleted...]
-      <c r="A24" s="19" t="s">
+      <c r="D90" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E90" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F90" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G90" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H90" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I90" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" ht="10" customHeight="1">
+      <c r="A91" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B91" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B24" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="19" t="s">
+      <c r="C91" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="D24" s="19" t="s">
-[...19 lines deleted...]
-      <c r="A25" s="19" t="s">
+      <c r="D91" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E91" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F91" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G91" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H91" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I91" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" ht="10" customHeight="1">
+      <c r="A92" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B92" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="19" t="s">
+      <c r="C92" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="D25" s="19" t="s">
-[...19 lines deleted...]
-      <c r="A26" s="19" t="s">
+      <c r="D92" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E92" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F92" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G92" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H92" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I92" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="10" customHeight="1">
+      <c r="A93" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B93" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B26" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="19" t="s">
+      <c r="C93" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="D26" s="19" t="s">
-[...19 lines deleted...]
-      <c r="A27" s="19" t="s">
+      <c r="D93" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E93" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F93" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G93" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H93" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I93" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="10" customHeight="1">
+      <c r="A94" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B94" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="B27" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="19" t="s">
+      <c r="C94" s="24" t="s">
         <v>41</v>
       </c>
-      <c r="D27" s="19" t="s">
-[...22 lines deleted...]
-      <c r="B28" s="19" t="s">
+      <c r="D94" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E94" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F94" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G94" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H94" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I94" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" ht="10" customHeight="1">
+      <c r="A95" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B95" s="24" t="s">
         <v>42</v>
       </c>
-      <c r="C28" s="19" t="s">
+      <c r="C95" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D95" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E95" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F95" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G95" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H95" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I95" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" ht="10" customHeight="1">
+      <c r="A96" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B96" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="C96" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="D28" s="19" t="s">
-[...22 lines deleted...]
-      <c r="B29" s="19" t="s">
+      <c r="D96" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E96" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F96" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G96" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H96" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I96" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="10" customHeight="1">
+      <c r="A97" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B97" s="24" t="s">
         <v>42</v>
       </c>
-      <c r="C29" s="19" t="s">
+      <c r="C97" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="D29" s="19" t="s">
-[...22 lines deleted...]
-      <c r="B30" s="19" t="s">
+      <c r="D97" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E97" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F97" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G97" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H97" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I97" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" ht="10" customHeight="1">
+      <c r="A98" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B98" s="24" t="s">
         <v>42</v>
       </c>
-      <c r="C30" s="19" t="s">
+      <c r="C98" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="D30" s="19" t="s">
-[...22 lines deleted...]
-      <c r="B31" s="19" t="s">
+      <c r="D98" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E98" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F98" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G98" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H98" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I98" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="10" customHeight="1">
+      <c r="A99" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B99" s="24" t="s">
         <v>42</v>
       </c>
-      <c r="C31" s="19" t="s">
+      <c r="C99" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="D31" s="19" t="s">
-[...22 lines deleted...]
-      <c r="B32" s="19" t="s">
+      <c r="D99" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E99" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F99" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G99" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H99" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I99" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" ht="10" customHeight="1">
+      <c r="A100" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B100" s="24" t="s">
         <v>42</v>
       </c>
-      <c r="C32" s="19" t="s">
+      <c r="C100" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="D32" s="19" t="s">
-[...22 lines deleted...]
-      <c r="B33" s="19" t="s">
+      <c r="D100" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E100" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F100" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G100" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H100" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I100" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" ht="10" customHeight="1">
+      <c r="A101" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B101" s="24" t="s">
         <v>42</v>
       </c>
-      <c r="C33" s="19" t="s">
+      <c r="C101" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="D33" s="19" t="s">
-[...22 lines deleted...]
-      <c r="B34" s="19" t="s">
+      <c r="D101" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E101" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F101" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G101" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H101" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I101" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" ht="10" customHeight="1">
+      <c r="A102" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B102" s="24" t="s">
         <v>42</v>
       </c>
-      <c r="C34" s="19" t="s">
+      <c r="C102" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="D34" s="19" t="s">
-[...22 lines deleted...]
-      <c r="B35" s="19" t="s">
+      <c r="D102" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E102" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F102" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G102" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H102" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I102" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" ht="10" customHeight="1">
+      <c r="A103" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B103" s="24" t="s">
         <v>42</v>
       </c>
-      <c r="C35" s="19" t="s">
+      <c r="C103" s="24" t="s">
         <v>41</v>
       </c>
-      <c r="D35" s="19" t="s">
-[...22 lines deleted...]
-      <c r="B36" s="19" t="s">
+      <c r="D103" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E103" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F103" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G103" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H103" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I103" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" ht="10" customHeight="1">
+      <c r="A104" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B104" s="24" t="s">
         <v>43</v>
       </c>
-      <c r="C36" s="19" t="s">
+      <c r="C104" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D104" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E104" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F104" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G104" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H104" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I104" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" ht="10" customHeight="1">
+      <c r="A105" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B105" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="C105" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="D36" s="19" t="s">
-[...22 lines deleted...]
-      <c r="B37" s="19" t="s">
+      <c r="D105" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E105" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F105" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G105" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H105" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I105" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" ht="10" customHeight="1">
+      <c r="A106" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B106" s="24" t="s">
         <v>43</v>
       </c>
-      <c r="C37" s="19" t="s">
+      <c r="C106" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="D37" s="19" t="s">
-[...22 lines deleted...]
-      <c r="B38" s="19" t="s">
+      <c r="D106" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E106" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F106" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G106" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H106" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I106" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" ht="10" customHeight="1">
+      <c r="A107" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B107" s="24" t="s">
         <v>43</v>
       </c>
-      <c r="C38" s="19" t="s">
+      <c r="C107" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="D38" s="19" t="s">
-[...22 lines deleted...]
-      <c r="B39" s="19" t="s">
+      <c r="D107" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E107" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F107" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G107" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H107" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I107" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" ht="10" customHeight="1">
+      <c r="A108" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B108" s="24" t="s">
         <v>43</v>
       </c>
-      <c r="C39" s="19" t="s">
+      <c r="C108" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="D39" s="19" t="s">
-[...22 lines deleted...]
-      <c r="B40" s="19" t="s">
+      <c r="D108" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E108" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F108" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G108" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H108" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I108" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" ht="10" customHeight="1">
+      <c r="A109" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B109" s="24" t="s">
         <v>43</v>
       </c>
-      <c r="C40" s="19" t="s">
+      <c r="C109" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="D40" s="19" t="s">
-[...22 lines deleted...]
-      <c r="B41" s="19" t="s">
+      <c r="D109" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E109" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F109" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G109" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H109" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I109" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" ht="10" customHeight="1">
+      <c r="A110" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B110" s="24" t="s">
         <v>43</v>
       </c>
-      <c r="C41" s="19" t="s">
+      <c r="C110" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="D41" s="19" t="s">
-[...22 lines deleted...]
-      <c r="B42" s="19" t="s">
+      <c r="D110" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E110" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F110" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G110" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H110" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I110" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" ht="10" customHeight="1">
+      <c r="A111" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B111" s="24" t="s">
         <v>43</v>
       </c>
-      <c r="C42" s="19" t="s">
+      <c r="C111" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="D42" s="19" t="s">
-[...22 lines deleted...]
-      <c r="B43" s="19" t="s">
+      <c r="D111" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E111" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F111" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G111" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H111" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="I111" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" ht="10" customHeight="1">
+      <c r="A112" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B112" s="24" t="s">
         <v>43</v>
       </c>
-      <c r="C43" s="19" t="s">
+      <c r="C112" s="24" t="s">
         <v>41</v>
       </c>
-      <c r="D43" s="19" t="s">
-[...898 lines deleted...]
-      <c r="D74" s="19" t="s">
+      <c r="D112" s="24" t="s">
         <v>49</v>
       </c>
-      <c r="E74" s="26" t="s">
-[...8 lines deleted...]
-      <c r="H74" s="26" t="s">
+      <c r="E112" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F112" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G112" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H112" s="24" t="s">
         <v>50</v>
       </c>
-      <c r="I74" s="26" t="s">
-[...841 lines deleted...]
-        <v>21</v>
+      <c r="I112" s="24" t="s">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A13:I13"/>
   <mergeCells count="9">
     <mergeCell ref="A11:I11"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
     <mergeCell ref="A9:I9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <dimension ref="A2:K41"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5481B5A4-8B00-42ED-9407-6D0EF8C6B9A9}">
+  <dimension ref="A1:K40"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
-    <col min="1" max="2" width="52.714285714285715" style="11" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="16384" width="8.857142857142858" style="11"/>
+    <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
+    <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
+    <col min="4" max="4" width="11" style="12" customWidth="1"/>
+    <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
+    <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
+    <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
+    <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
+    <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
+    <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
+    <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
     </row>
     <row r="2" spans="1:11" ht="30" customHeight="1">
-      <c r="A2" s="2" t="s">
+      <c r="A2" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
     </row>
     <row r="3" spans="1:11" ht="20.25" customHeight="1">
-      <c r="A3" s="3" t="s">
-        <v>55</v>
+      <c r="A3" s="13" t="s">
+        <v>54</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
     </row>
     <row r="4" spans="1:11" ht="14" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="5"/>
       <c r="K4" s="5"/>
     </row>
-    <row r="5" spans="1:11" ht="30.95" customHeight="1">
-      <c r="A5" s="12" t="s">
+    <row r="5" spans="1:11" ht="31" customHeight="1">
+      <c r="A5" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B5" s="15"/>
+      <c r="C5" s="15"/>
+      <c r="D5" s="15"/>
+      <c r="E5" s="15"/>
+      <c r="F5" s="15"/>
+      <c r="G5" s="15"/>
+      <c r="H5" s="15"/>
+      <c r="I5" s="15"/>
+      <c r="J5" s="15"/>
+      <c r="K5" s="15"/>
+    </row>
+    <row r="6" spans="1:11" ht="18" customHeight="1">
+      <c r="A6" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="17"/>
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+      <c r="I6" s="18"/>
+      <c r="J6" s="18"/>
+      <c r="K6" s="18"/>
+    </row>
+    <row r="7" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A7" s="23" t="s">
         <v>57</v>
       </c>
-      <c r="B5" s="12"/>
-[...26 lines deleted...]
-      <c r="A7" s="16" t="s">
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="18"/>
+      <c r="F7" s="18"/>
+      <c r="G7" s="18"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="17"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+    </row>
+    <row r="8" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A8" s="19"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="18"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="18"/>
+      <c r="G8" s="18"/>
+      <c r="H8" s="18"/>
+      <c r="I8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+    </row>
+    <row r="9" spans="1:11" ht="11.5">
+      <c r="A9" s="17"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="17"/>
+      <c r="D9" s="17"/>
+      <c r="E9" s="17"/>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="17"/>
+      <c r="I9" s="17"/>
+      <c r="J9" s="17"/>
+      <c r="K9" s="17"/>
+    </row>
+    <row r="10" spans="1:11" ht="25" customHeight="1">
+      <c r="A10" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="26" t="s">
         <v>58</v>
       </c>
-      <c r="B7" s="14"/>
-[...43 lines deleted...]
-      <c r="C10" s="21" t="s">
+      <c r="D10" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="G10" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="H10" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="I10" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="J10" s="26" t="s">
         <v>59</v>
       </c>
-      <c r="D10" s="21" t="s">
-[...17 lines deleted...]
-      <c r="J10" s="21" t="s">
+      <c r="K10" s="26" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="10" customHeight="1">
+      <c r="A11" s="27" t="s">
         <v>60</v>
       </c>
-      <c r="K10" s="21" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="22" t="s">
+      <c r="B11" s="27" t="s">
         <v>61</v>
       </c>
-      <c r="B11" s="22" t="s">
+      <c r="C11" s="27" t="s">
         <v>62</v>
       </c>
-      <c r="C11" s="22" t="s">
+      <c r="D11" s="27" t="s">
         <v>63</v>
       </c>
-      <c r="D11" s="22" t="s">
+      <c r="E11" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="F11" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="G11" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="I11" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="J11" s="32">
+        <v>70</v>
+      </c>
+      <c r="K11" s="27" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="10" customHeight="1">
+      <c r="A12" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C12" s="24" t="s">
         <v>64</v>
       </c>
-      <c r="E11" s="23" t="s">
-[...14 lines deleted...]
-      <c r="J11" s="30">
+      <c r="D12" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E12" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F12" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I12" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J12" s="33">
         <v>70</v>
       </c>
-      <c r="K11" s="23" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="19" t="s">
+      <c r="K12" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="10" customHeight="1">
+      <c r="A13" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="24" t="s">
         <v>61</v>
       </c>
-      <c r="B12" s="19" t="s">
+      <c r="C13" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="D13" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E13" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F13" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G13" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I13" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J13" s="33">
+        <v>70</v>
+      </c>
+      <c r="K13" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="10" customHeight="1">
+      <c r="A14" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>66</v>
+      </c>
+      <c r="D14" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E14" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F14" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G14" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I14" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J14" s="33">
+        <v>70</v>
+      </c>
+      <c r="K14" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="10" customHeight="1">
+      <c r="A15" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="D15" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E15" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F15" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G15" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I15" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J15" s="33">
+        <v>80</v>
+      </c>
+      <c r="K15" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" ht="10" customHeight="1">
+      <c r="A16" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="D16" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E16" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F16" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G16" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I16" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J16" s="33">
+        <v>80</v>
+      </c>
+      <c r="K16" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="10" customHeight="1">
+      <c r="A17" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D17" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E17" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F17" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G17" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I17" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J17" s="33">
+        <v>80</v>
+      </c>
+      <c r="K17" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="10" customHeight="1">
+      <c r="A18" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="D18" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F18" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I18" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J18" s="33">
+        <v>80</v>
+      </c>
+      <c r="K18" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="10" customHeight="1">
+      <c r="A19" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C19" s="24" t="s">
+        <v>71</v>
+      </c>
+      <c r="D19" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E19" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F19" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G19" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I19" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J19" s="33">
+        <v>80</v>
+      </c>
+      <c r="K19" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="10" customHeight="1">
+      <c r="A20" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C20" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="D20" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E20" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F20" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I20" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J20" s="33">
+        <v>80</v>
+      </c>
+      <c r="K20" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="10" customHeight="1">
+      <c r="A21" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C21" s="24" t="s">
+        <v>73</v>
+      </c>
+      <c r="D21" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E21" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F21" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G21" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I21" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J21" s="33">
+        <v>80</v>
+      </c>
+      <c r="K21" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="10" customHeight="1">
+      <c r="A22" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C22" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="D22" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E22" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F22" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G22" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I22" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J22" s="33">
+        <v>80</v>
+      </c>
+      <c r="K22" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="10" customHeight="1">
+      <c r="A23" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="D23" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E23" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F23" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G23" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I23" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J23" s="33">
+        <v>80</v>
+      </c>
+      <c r="K23" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="10" customHeight="1">
+      <c r="A24" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="D24" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E24" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F24" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G24" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I24" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J24" s="33">
+        <v>80</v>
+      </c>
+      <c r="K24" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="10" customHeight="1">
+      <c r="A25" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C25" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="D25" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E25" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F25" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G25" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I25" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J25" s="33">
+        <v>80</v>
+      </c>
+      <c r="K25" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="10" customHeight="1">
+      <c r="A26" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="24" t="s">
         <v>62</v>
       </c>
-      <c r="C12" s="19" t="s">
+      <c r="D26" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E26" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F26" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G26" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I26" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J26" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="K26" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="10" customHeight="1">
+      <c r="A27" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C27" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="D27" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E27" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F27" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I27" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J27" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="K27" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="10" customHeight="1">
+      <c r="A28" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C28" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="D12" s="19" t="s">
-[...17 lines deleted...]
-      <c r="J12" s="32">
+      <c r="D28" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E28" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F28" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G28" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I28" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J28" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="K28" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="10" customHeight="1">
+      <c r="A29" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C29" s="24" t="s">
+        <v>66</v>
+      </c>
+      <c r="D29" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E29" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F29" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G29" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I29" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J29" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="K29" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="10" customHeight="1">
+      <c r="A30" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B30" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C30" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="D30" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E30" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F30" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G30" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H30" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I30" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J30" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="K30" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="10" customHeight="1">
+      <c r="A31" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B31" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C31" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="D31" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E31" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F31" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G31" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H31" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I31" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J31" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="K31" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="10" customHeight="1">
+      <c r="A32" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B32" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C32" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="D32" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E32" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F32" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G32" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H32" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I32" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J32" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="K32" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="10" customHeight="1">
+      <c r="A33" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B33" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C33" s="24" t="s">
         <v>70</v>
       </c>
-      <c r="K12" s="26" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="19" t="s">
+      <c r="D33" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E33" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F33" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G33" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H33" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I33" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J33" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="K33" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="10" customHeight="1">
+      <c r="A34" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B34" s="24" t="s">
         <v>61</v>
       </c>
-      <c r="B13" s="19" t="s">
-[...31 lines deleted...]
-      <c r="A14" s="19" t="s">
+      <c r="C34" s="24" t="s">
+        <v>71</v>
+      </c>
+      <c r="D34" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E34" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F34" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G34" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H34" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I34" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J34" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="K34" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="10" customHeight="1">
+      <c r="A35" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B35" s="24" t="s">
         <v>61</v>
       </c>
-      <c r="B14" s="19" t="s">
-[...31 lines deleted...]
-      <c r="A15" s="19" t="s">
+      <c r="C35" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="D35" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E35" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F35" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G35" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H35" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I35" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J35" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="K35" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="10" customHeight="1">
+      <c r="A36" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B36" s="24" t="s">
         <v>61</v>
       </c>
-      <c r="B15" s="19" t="s">
-[...31 lines deleted...]
-      <c r="A16" s="19" t="s">
+      <c r="C36" s="24" t="s">
+        <v>73</v>
+      </c>
+      <c r="D36" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E36" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F36" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G36" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H36" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I36" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J36" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="K36" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="10" customHeight="1">
+      <c r="A37" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B37" s="24" t="s">
         <v>61</v>
       </c>
-      <c r="B16" s="19" t="s">
-[...31 lines deleted...]
-      <c r="A17" s="19" t="s">
+      <c r="C37" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="D37" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E37" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F37" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G37" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H37" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I37" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J37" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="K37" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="10" customHeight="1">
+      <c r="A38" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B38" s="24" t="s">
         <v>61</v>
       </c>
-      <c r="B17" s="19" t="s">
-[...31 lines deleted...]
-      <c r="A18" s="19" t="s">
+      <c r="C38" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="D38" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E38" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F38" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G38" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H38" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I38" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J38" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="K38" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="10" customHeight="1">
+      <c r="A39" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B39" s="24" t="s">
         <v>61</v>
       </c>
-      <c r="B18" s="19" t="s">
-[...31 lines deleted...]
-      <c r="A19" s="19" t="s">
+      <c r="C39" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="D39" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="E39" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F39" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G39" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H39" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I39" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J39" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="K39" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="10" customHeight="1">
+      <c r="A40" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B40" s="24" t="s">
         <v>61</v>
       </c>
-      <c r="B19" s="19" t="s">
-[...177 lines deleted...]
-      <c r="C24" s="19" t="s">
+      <c r="C40" s="24" t="s">
         <v>77</v>
       </c>
-      <c r="D24" s="19" t="s">
-[...60 lines deleted...]
-      <c r="A26" s="19" t="s">
+      <c r="D40" s="24" t="s">
         <v>79</v>
       </c>
-      <c r="B26" s="19" t="s">
-[...517 lines deleted...]
-        <v>21</v>
+      <c r="E40" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F40" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G40" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H40" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="I40" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J40" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="K40" s="24" t="s">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <dimension ref="A2:F180"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3F02B03-1933-4F30-8C48-22AAF9D3B9A9}">
+  <dimension ref="A1:F179"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
-    <col min="1" max="2" width="52.714285714285715" style="11" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="16384" width="8.857142857142858" style="11"/>
+    <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
+    <col min="3" max="3" width="9" style="12" customWidth="1"/>
+    <col min="4" max="4" width="11" style="12" customWidth="1"/>
+    <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
+    <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
+    <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" ht="30" customHeight="1">
-      <c r="A2" s="2" t="s">
+      <c r="A2" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
     </row>
     <row r="3" spans="1:6" ht="20.25" customHeight="1">
-      <c r="A3" s="3" t="s">
-        <v>84</v>
+      <c r="A3" s="13" t="s">
+        <v>82</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="14" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6" ht="18" customHeight="1">
-      <c r="A5" s="12" t="s">
+      <c r="A5" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="B5" s="15"/>
+      <c r="C5" s="15"/>
+      <c r="D5" s="15"/>
+      <c r="E5" s="15"/>
+      <c r="F5" s="15"/>
+    </row>
+    <row r="6" spans="1:6" ht="18" customHeight="1">
+      <c r="A6" s="36" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="36"/>
+      <c r="C6" s="36"/>
+      <c r="D6" s="36"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="36"/>
+    </row>
+    <row r="7" spans="1:6" ht="11.5">
+      <c r="A7" s="37" t="s">
+        <v>85</v>
+      </c>
+      <c r="B7" s="37"/>
+      <c r="C7" s="37"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+    </row>
+    <row r="8" spans="1:6" ht="11.5">
+      <c r="A8" s="38" t="s">
         <v>86</v>
       </c>
-      <c r="B5" s="12"/>
-[...6 lines deleted...]
-      <c r="A6" s="33" t="s">
+      <c r="B8" s="38"/>
+      <c r="C8" s="38"/>
+      <c r="D8" s="38"/>
+      <c r="E8" s="38"/>
+      <c r="F8" s="38"/>
+    </row>
+    <row r="9" spans="1:6" ht="11.5">
+      <c r="A9" s="38" t="s">
+        <v>87</v>
+      </c>
+      <c r="B9" s="38"/>
+      <c r="C9" s="38"/>
+      <c r="D9" s="38"/>
+      <c r="E9" s="38"/>
+      <c r="F9" s="38"/>
+    </row>
+    <row r="10" spans="1:6" ht="11.5">
+      <c r="A10" s="38" t="s">
+        <v>88</v>
+      </c>
+      <c r="B10" s="38"/>
+      <c r="C10" s="38"/>
+      <c r="D10" s="38"/>
+      <c r="E10" s="38"/>
+      <c r="F10" s="38"/>
+    </row>
+    <row r="11" spans="1:6" ht="11.5">
+      <c r="A11" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="B11" s="38"/>
+      <c r="C11" s="38"/>
+      <c r="D11" s="38"/>
+      <c r="E11" s="38"/>
+      <c r="F11" s="38"/>
+    </row>
+    <row r="12" spans="1:6" ht="24" customHeight="1">
+      <c r="A12" s="39" t="s">
+        <v>90</v>
+      </c>
+      <c r="B12" s="39"/>
+      <c r="C12" s="39"/>
+      <c r="D12" s="39"/>
+      <c r="E12" s="39"/>
+      <c r="F12" s="39"/>
+    </row>
+    <row r="13" spans="1:6" ht="24" customHeight="1">
+      <c r="A13" s="40" t="s">
+        <v>91</v>
+      </c>
+      <c r="B13" s="40"/>
+      <c r="C13" s="40"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
+    </row>
+    <row r="14" spans="1:6" ht="11.5">
+      <c r="A14" s="38" t="s">
+        <v>92</v>
+      </c>
+      <c r="B14" s="38"/>
+      <c r="C14" s="38"/>
+      <c r="D14" s="38"/>
+      <c r="E14" s="38"/>
+      <c r="F14" s="38"/>
+    </row>
+    <row r="15" spans="1:6" ht="11.5">
+      <c r="A15" s="38" t="s">
+        <v>93</v>
+      </c>
+      <c r="B15" s="38"/>
+      <c r="C15" s="38"/>
+      <c r="D15" s="38"/>
+      <c r="E15" s="38"/>
+      <c r="F15" s="38"/>
+    </row>
+    <row r="16" spans="1:6" ht="11.5">
+      <c r="A16" s="38" t="s">
+        <v>94</v>
+      </c>
+      <c r="B16" s="38"/>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="38"/>
+      <c r="F16" s="38"/>
+    </row>
+    <row r="17" spans="1:6" ht="11.5">
+      <c r="A17" s="16"/>
+      <c r="B17" s="17"/>
+      <c r="C17" s="18"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+    </row>
+    <row r="18" spans="1:6" ht="12" customHeight="1">
+      <c r="A18" s="23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B18" s="19"/>
+      <c r="C18" s="19"/>
+      <c r="D18" s="19"/>
+      <c r="E18" s="19"/>
+      <c r="F18" s="19"/>
+    </row>
+    <row r="19" spans="1:6" ht="12" customHeight="1">
+      <c r="A19" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" s="19"/>
+      <c r="C19" s="19"/>
+      <c r="D19" s="19"/>
+      <c r="E19" s="19"/>
+      <c r="F19" s="19"/>
+    </row>
+    <row r="20" spans="1:6" ht="12" customHeight="1">
+      <c r="A20" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20" s="19"/>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+      <c r="E20" s="19"/>
+      <c r="F20" s="19"/>
+    </row>
+    <row r="21" spans="1:6" ht="12" customHeight="1">
+      <c r="A21" s="19"/>
+      <c r="B21" s="19"/>
+      <c r="C21" s="19"/>
+      <c r="D21" s="19"/>
+      <c r="E21" s="19"/>
+      <c r="F21" s="19"/>
+    </row>
+    <row r="22" spans="1:6" ht="12" customHeight="1">
+      <c r="A22" s="17"/>
+      <c r="B22" s="17"/>
+      <c r="C22" s="17"/>
+      <c r="D22" s="17"/>
+      <c r="E22" s="17"/>
+      <c r="F22" s="17"/>
+    </row>
+    <row r="23" spans="1:6" ht="25" customHeight="1">
+      <c r="A23" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="E23" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="F23" s="26" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="10" customHeight="1">
+      <c r="A24" s="27" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" s="27" t="s">
+        <v>97</v>
+      </c>
+      <c r="C24" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" s="27" t="s">
+        <v>98</v>
+      </c>
+      <c r="E24" s="27" t="s">
+        <v>99</v>
+      </c>
+      <c r="F24" s="27" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="10" customHeight="1">
+      <c r="A25" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C25" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D25" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E25" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F25" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="10" customHeight="1">
+      <c r="A26" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C26" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D26" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E26" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F26" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="10" customHeight="1">
+      <c r="A27" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C27" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D27" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E27" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F27" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="10" customHeight="1">
+      <c r="A28" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C28" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D28" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E28" s="28">
+        <v>0</v>
+      </c>
+      <c r="F28" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="10" customHeight="1">
+      <c r="A29" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C29" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D29" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E29" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F29" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="10" customHeight="1">
+      <c r="A30" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B30" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C30" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D30" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E30" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F30" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="10" customHeight="1">
+      <c r="A31" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C31" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D31" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E31" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F31" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="10" customHeight="1">
+      <c r="A32" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B32" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C32" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E32" s="28">
+        <v>0</v>
+      </c>
+      <c r="F32" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="10" customHeight="1">
+      <c r="A33" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B33" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C33" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E33" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F33" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="10" customHeight="1">
+      <c r="A34" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B34" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C34" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E34" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F34" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="10" customHeight="1">
+      <c r="A35" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B35" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C35" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E35" s="28">
+        <v>0</v>
+      </c>
+      <c r="F35" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="10" customHeight="1">
+      <c r="A36" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B36" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C36" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D36" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E36" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F36" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="10" customHeight="1">
+      <c r="A37" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B37" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="C37" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D37" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E37" s="28">
+        <v>404</v>
+      </c>
+      <c r="F37" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="10" customHeight="1">
+      <c r="A38" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B38" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="C38" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D38" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E38" s="28">
+        <v>340</v>
+      </c>
+      <c r="F38" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="10" customHeight="1">
+      <c r="A39" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B39" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="C39" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D39" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E39" s="28">
+        <v>340</v>
+      </c>
+      <c r="F39" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="10" customHeight="1">
+      <c r="A40" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B40" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="C40" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D40" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E40" s="28">
+        <v>381</v>
+      </c>
+      <c r="F40" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="10" customHeight="1">
+      <c r="A41" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B41" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="C41" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D41" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E41" s="28">
+        <v>426</v>
+      </c>
+      <c r="F41" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="10" customHeight="1">
+      <c r="A42" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B42" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="C42" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D42" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E42" s="28">
+        <v>444</v>
+      </c>
+      <c r="F42" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="10" customHeight="1">
+      <c r="A43" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B43" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="C43" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D43" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E43" s="28">
+        <v>508</v>
+      </c>
+      <c r="F43" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="10" customHeight="1">
+      <c r="A44" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B44" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="C44" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E44" s="28">
+        <v>501</v>
+      </c>
+      <c r="F44" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="10" customHeight="1">
+      <c r="A45" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B45" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="C45" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D45" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E45" s="28">
+        <v>521</v>
+      </c>
+      <c r="F45" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="10" customHeight="1">
+      <c r="A46" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B46" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="C46" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D46" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E46" s="28">
+        <v>549</v>
+      </c>
+      <c r="F46" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="10" customHeight="1">
+      <c r="A47" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B47" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="C47" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E47" s="28">
+        <v>581</v>
+      </c>
+      <c r="F47" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="10" customHeight="1">
+      <c r="A48" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B48" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="C48" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E48" s="28">
+        <v>595</v>
+      </c>
+      <c r="F48" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="10" customHeight="1">
+      <c r="A49" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B49" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="C49" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D49" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E49" s="28">
+        <v>482</v>
+      </c>
+      <c r="F49" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="10" customHeight="1">
+      <c r="A50" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B50" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C50" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D50" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E50" s="28">
+        <v>27</v>
+      </c>
+      <c r="F50" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="10" customHeight="1">
+      <c r="A51" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B51" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C51" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D51" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E51" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F51" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="10" customHeight="1">
+      <c r="A52" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B52" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C52" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D52" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E52" s="28">
+        <v>6</v>
+      </c>
+      <c r="F52" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="10" customHeight="1">
+      <c r="A53" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B53" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C53" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D53" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E53" s="28">
         <v>13</v>
       </c>
-      <c r="B6" s="33"/>
-[...96 lines deleted...]
-      <c r="A16" s="35" t="s">
+      <c r="F53" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="10" customHeight="1">
+      <c r="A54" s="24" t="s">
         <v>96</v>
       </c>
-      <c r="B16" s="35"/>
-[...60 lines deleted...]
-      <c r="A23" s="21" t="s">
+      <c r="B54" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C54" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D54" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E54" s="28">
+        <v>6</v>
+      </c>
+      <c r="F54" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="10" customHeight="1">
+      <c r="A55" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B55" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C55" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D55" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E55" s="28">
+        <v>6</v>
+      </c>
+      <c r="F55" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="10" customHeight="1">
+      <c r="A56" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B56" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C56" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D56" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E56" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F56" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="10" customHeight="1">
+      <c r="A57" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B57" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C57" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D57" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E57" s="28">
+        <v>0</v>
+      </c>
+      <c r="F57" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="10" customHeight="1">
+      <c r="A58" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B58" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C58" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E58" s="28">
+        <v>0</v>
+      </c>
+      <c r="F58" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" ht="10" customHeight="1">
+      <c r="A59" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B59" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C59" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E59" s="28">
+        <v>10</v>
+      </c>
+      <c r="F59" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" ht="10" customHeight="1">
+      <c r="A60" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B60" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C60" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D60" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E60" s="28">
+        <v>500</v>
+      </c>
+      <c r="F60" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" ht="10" customHeight="1">
+      <c r="A61" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B61" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C61" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D61" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E61" s="28">
+        <v>24</v>
+      </c>
+      <c r="F61" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" ht="10" customHeight="1">
+      <c r="A62" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B62" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C62" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D62" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E62" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F62" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="10" customHeight="1">
+      <c r="A63" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B63" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C63" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D63" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E63" s="28">
+        <v>0</v>
+      </c>
+      <c r="F63" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="10" customHeight="1">
+      <c r="A64" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B64" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C64" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D64" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E64" s="28">
+        <v>0</v>
+      </c>
+      <c r="F64" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="10" customHeight="1">
+      <c r="A65" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B65" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C65" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D65" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E65" s="28">
+        <v>0</v>
+      </c>
+      <c r="F65" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="10" customHeight="1">
+      <c r="A66" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B66" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C66" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D66" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E66" s="28">
+        <v>0</v>
+      </c>
+      <c r="F66" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="10" customHeight="1">
+      <c r="A67" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B67" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C67" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D67" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E67" s="28">
+        <v>0</v>
+      </c>
+      <c r="F67" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="10" customHeight="1">
+      <c r="A68" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B68" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C68" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D68" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E68" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F68" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="10" customHeight="1">
+      <c r="A69" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B69" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C69" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D69" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E69" s="28">
+        <v>13</v>
+      </c>
+      <c r="F69" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="10" customHeight="1">
+      <c r="A70" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B70" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C70" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D70" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E70" s="28">
+        <v>8</v>
+      </c>
+      <c r="F70" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="10" customHeight="1">
+      <c r="A71" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B71" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C71" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D71" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E71" s="28">
+        <v>27</v>
+      </c>
+      <c r="F71" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="10" customHeight="1">
+      <c r="A72" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B72" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C72" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D72" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E72" s="28">
+        <v>10</v>
+      </c>
+      <c r="F72" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="10" customHeight="1">
+      <c r="A73" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B73" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C73" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E73" s="28">
+        <v>0</v>
+      </c>
+      <c r="F73" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="10" customHeight="1">
+      <c r="A74" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B74" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C74" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D74" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E74" s="28">
+        <v>9</v>
+      </c>
+      <c r="F74" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="10" customHeight="1">
+      <c r="A75" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B75" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C75" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D75" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E75" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F75" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="10" customHeight="1">
+      <c r="A76" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B76" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C76" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D76" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E76" s="28">
+        <v>0</v>
+      </c>
+      <c r="F76" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="10" customHeight="1">
+      <c r="A77" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B77" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C77" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D77" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E77" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F77" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="10" customHeight="1">
+      <c r="A78" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B78" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C78" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D78" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E78" s="28">
+        <v>0</v>
+      </c>
+      <c r="F78" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="10" customHeight="1">
+      <c r="A79" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B79" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C79" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D79" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E79" s="28">
+        <v>0</v>
+      </c>
+      <c r="F79" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="10" customHeight="1">
+      <c r="A80" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B80" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C80" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D80" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E80" s="28">
+        <v>0</v>
+      </c>
+      <c r="F80" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="10" customHeight="1">
+      <c r="A81" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B81" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C81" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D81" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E81" s="28">
+        <v>0</v>
+      </c>
+      <c r="F81" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" ht="10" customHeight="1">
+      <c r="A82" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B82" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C82" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D82" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E82" s="28">
+        <v>0</v>
+      </c>
+      <c r="F82" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="10" customHeight="1">
+      <c r="A83" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B83" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C83" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E83" s="28">
+        <v>0</v>
+      </c>
+      <c r="F83" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" ht="10" customHeight="1">
+      <c r="A84" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B84" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C84" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D84" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E84" s="28">
+        <v>0</v>
+      </c>
+      <c r="F84" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" ht="10" customHeight="1">
+      <c r="A85" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B85" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C85" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E85" s="28">
+        <v>0</v>
+      </c>
+      <c r="F85" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="10" customHeight="1">
+      <c r="A86" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B86" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C86" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E86" s="28">
+        <v>0</v>
+      </c>
+      <c r="F86" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" ht="10" customHeight="1">
+      <c r="A87" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B87" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C87" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D87" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E87" s="28">
+        <v>0</v>
+      </c>
+      <c r="F87" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="10" customHeight="1">
+      <c r="A88" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B88" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C88" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D88" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E88" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F88" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="10" customHeight="1">
+      <c r="A89" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B89" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="C89" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D89" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E89" s="28">
+        <v>0</v>
+      </c>
+      <c r="F89" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" ht="10" customHeight="1">
+      <c r="A90" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B90" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="C90" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D90" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E90" s="28">
+        <v>0</v>
+      </c>
+      <c r="F90" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" ht="10" customHeight="1">
+      <c r="A91" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B91" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="C91" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D91" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E91" s="28">
+        <v>0</v>
+      </c>
+      <c r="F91" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" ht="10" customHeight="1">
+      <c r="A92" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B92" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="C92" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D92" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E92" s="28">
+        <v>0</v>
+      </c>
+      <c r="F92" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" ht="10" customHeight="1">
+      <c r="A93" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B93" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="C93" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D93" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E93" s="28">
+        <v>0</v>
+      </c>
+      <c r="F93" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="10" customHeight="1">
+      <c r="A94" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B94" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="C94" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D94" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E94" s="28">
+        <v>0</v>
+      </c>
+      <c r="F94" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" ht="10" customHeight="1">
+      <c r="A95" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B95" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="C95" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D95" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E95" s="28">
+        <v>0</v>
+      </c>
+      <c r="F95" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="10" customHeight="1">
+      <c r="A96" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B96" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="C96" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D96" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E96" s="28">
+        <v>0</v>
+      </c>
+      <c r="F96" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" ht="10" customHeight="1">
+      <c r="A97" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B97" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="C97" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D97" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E97" s="28">
+        <v>0</v>
+      </c>
+      <c r="F97" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" ht="10" customHeight="1">
+      <c r="A98" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B98" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="C98" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E98" s="28">
+        <v>0</v>
+      </c>
+      <c r="F98" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" ht="10" customHeight="1">
+      <c r="A99" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B99" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="C99" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E99" s="28">
+        <v>0</v>
+      </c>
+      <c r="F99" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" ht="10" customHeight="1">
+      <c r="A100" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B100" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="C100" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D100" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E100" s="28">
+        <v>0</v>
+      </c>
+      <c r="F100" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" ht="10" customHeight="1">
+      <c r="A101" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B101" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="C101" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D101" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E101" s="28">
+        <v>0</v>
+      </c>
+      <c r="F101" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" ht="10" customHeight="1">
+      <c r="A102" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B102" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C102" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D102" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E102" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F102" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="10" customHeight="1">
+      <c r="A103" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B103" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C103" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D103" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E103" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F103" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" ht="10" customHeight="1">
+      <c r="A104" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B104" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C104" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D104" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E104" s="28">
+        <v>12</v>
+      </c>
+      <c r="F104" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" ht="10" customHeight="1">
+      <c r="A105" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B105" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C105" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D105" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E105" s="28">
+        <v>24</v>
+      </c>
+      <c r="F105" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" ht="10" customHeight="1">
+      <c r="A106" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B106" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C106" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D106" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E106" s="28">
+        <v>20</v>
+      </c>
+      <c r="F106" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="10" customHeight="1">
+      <c r="A107" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B107" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C107" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D107" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E107" s="28">
+        <v>12</v>
+      </c>
+      <c r="F107" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="10" customHeight="1">
+      <c r="A108" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B108" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C108" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D108" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E108" s="28">
         <v>16</v>
       </c>
-      <c r="B23" s="21" t="s">
+      <c r="F108" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" ht="10" customHeight="1">
+      <c r="A109" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B109" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C109" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D109" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E109" s="28">
         <v>17</v>
       </c>
-      <c r="C23" s="21" t="s">
-[...16 lines deleted...]
-      <c r="B24" s="22" t="s">
+      <c r="F109" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" ht="10" customHeight="1">
+      <c r="A110" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B110" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C110" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D110" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E110" s="28">
+        <v>13</v>
+      </c>
+      <c r="F110" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" ht="10" customHeight="1">
+      <c r="A111" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B111" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C111" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D111" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E111" s="28">
+        <v>6</v>
+      </c>
+      <c r="F111" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" ht="10" customHeight="1">
+      <c r="A112" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B112" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C112" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E112" s="28">
+        <v>5</v>
+      </c>
+      <c r="F112" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" ht="10" customHeight="1">
+      <c r="A113" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B113" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C113" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D113" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E113" s="24" t="s">
         <v>99</v>
       </c>
-      <c r="C24" s="22" t="s">
+      <c r="F113" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" ht="10" customHeight="1">
+      <c r="A114" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B114" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C114" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D114" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E114" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F114" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" ht="10" customHeight="1">
+      <c r="A115" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B115" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="C115" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D115" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E115" s="28">
+        <v>0</v>
+      </c>
+      <c r="F115" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" ht="10" customHeight="1">
+      <c r="A116" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B116" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="C116" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="D24" s="22" t="s">
-[...13 lines deleted...]
-      <c r="B25" s="19" t="s">
+      <c r="D116" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E116" s="28">
+        <v>0</v>
+      </c>
+      <c r="F116" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" ht="10" customHeight="1">
+      <c r="A117" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B117" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="C117" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D117" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E117" s="24" t="s">
         <v>99</v>
       </c>
-      <c r="C25" s="19" t="s">
+      <c r="F117" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" ht="10" customHeight="1">
+      <c r="A118" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B118" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="C118" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D118" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E118" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F118" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" ht="10" customHeight="1">
+      <c r="A119" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B119" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="C119" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D119" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E119" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F119" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" ht="10" customHeight="1">
+      <c r="A120" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B120" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="C120" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D120" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E120" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F120" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" ht="10" customHeight="1">
+      <c r="A121" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B121" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="C121" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D121" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E121" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F121" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" ht="10" customHeight="1">
+      <c r="A122" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B122" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="C122" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D122" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E122" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F122" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" ht="10" customHeight="1">
+      <c r="A123" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B123" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="C123" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D123" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E123" s="28">
+        <v>0</v>
+      </c>
+      <c r="F123" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" ht="10" customHeight="1">
+      <c r="A124" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B124" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="C124" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D124" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E124" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F124" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" ht="10" customHeight="1">
+      <c r="A125" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B125" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="C125" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E125" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F125" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" ht="10" customHeight="1">
+      <c r="A126" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B126" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="C126" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D126" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E126" s="28">
+        <v>0</v>
+      </c>
+      <c r="F126" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" ht="10" customHeight="1">
+      <c r="A127" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B127" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="C127" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D127" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E127" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F127" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" ht="10" customHeight="1">
+      <c r="A128" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B128" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C128" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D128" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E128" s="28">
+        <v>0</v>
+      </c>
+      <c r="F128" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" ht="10" customHeight="1">
+      <c r="A129" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B129" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C129" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D129" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E129" s="28">
+        <v>0</v>
+      </c>
+      <c r="F129" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" ht="10" customHeight="1">
+      <c r="A130" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B130" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C130" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="D25" s="19" t="s">
-[...13 lines deleted...]
-      <c r="B26" s="19" t="s">
+      <c r="D130" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E130" s="28">
+        <v>0</v>
+      </c>
+      <c r="F130" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" ht="10" customHeight="1">
+      <c r="A131" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B131" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C131" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D131" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E131" s="28">
+        <v>0</v>
+      </c>
+      <c r="F131" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" ht="10" customHeight="1">
+      <c r="A132" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B132" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C132" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D132" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E132" s="28">
+        <v>0</v>
+      </c>
+      <c r="F132" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" ht="10" customHeight="1">
+      <c r="A133" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B133" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C133" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D133" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E133" s="28">
+        <v>0</v>
+      </c>
+      <c r="F133" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" ht="10" customHeight="1">
+      <c r="A134" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B134" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C134" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D134" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E134" s="28">
+        <v>0</v>
+      </c>
+      <c r="F134" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" ht="10" customHeight="1">
+      <c r="A135" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B135" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C135" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D135" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E135" s="28">
+        <v>0</v>
+      </c>
+      <c r="F135" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" ht="10" customHeight="1">
+      <c r="A136" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B136" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C136" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D136" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E136" s="28">
+        <v>0</v>
+      </c>
+      <c r="F136" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" ht="10" customHeight="1">
+      <c r="A137" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B137" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C137" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D137" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E137" s="28">
+        <v>0</v>
+      </c>
+      <c r="F137" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" ht="10" customHeight="1">
+      <c r="A138" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B138" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C138" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D138" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E138" s="28">
+        <v>0</v>
+      </c>
+      <c r="F138" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" ht="10" customHeight="1">
+      <c r="A139" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B139" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C139" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D139" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E139" s="28">
+        <v>0</v>
+      </c>
+      <c r="F139" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" ht="10" customHeight="1">
+      <c r="A140" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B140" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C140" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D140" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E140" s="28">
+        <v>0</v>
+      </c>
+      <c r="F140" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" ht="10" customHeight="1">
+      <c r="A141" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B141" s="24" t="s">
+        <v>108</v>
+      </c>
+      <c r="C141" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D141" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E141" s="24" t="s">
         <v>99</v>
       </c>
-      <c r="C26" s="19" t="s">
+      <c r="F141" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" ht="10" customHeight="1">
+      <c r="A142" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B142" s="24" t="s">
+        <v>108</v>
+      </c>
+      <c r="C142" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D142" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E142" s="28">
+        <v>7</v>
+      </c>
+      <c r="F142" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" ht="10" customHeight="1">
+      <c r="A143" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B143" s="24" t="s">
+        <v>108</v>
+      </c>
+      <c r="C143" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D143" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E143" s="28">
+        <v>7</v>
+      </c>
+      <c r="F143" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" ht="10" customHeight="1">
+      <c r="A144" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B144" s="24" t="s">
+        <v>108</v>
+      </c>
+      <c r="C144" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="D26" s="19" t="s">
-[...13 lines deleted...]
-      <c r="B27" s="19" t="s">
+      <c r="D144" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E144" s="24" t="s">
         <v>99</v>
       </c>
-      <c r="C27" s="19" t="s">
+      <c r="F144" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" ht="10" customHeight="1">
+      <c r="A145" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B145" s="24" t="s">
+        <v>108</v>
+      </c>
+      <c r="C145" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="D27" s="19" t="s">
-[...13 lines deleted...]
-      <c r="B28" s="19" t="s">
+      <c r="D145" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E145" s="24" t="s">
         <v>99</v>
       </c>
-      <c r="C28" s="19" t="s">
+      <c r="F145" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" ht="10" customHeight="1">
+      <c r="A146" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B146" s="24" t="s">
+        <v>108</v>
+      </c>
+      <c r="C146" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="D28" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E28" s="25">
+      <c r="D146" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E146" s="28">
+        <v>5</v>
+      </c>
+      <c r="F146" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" ht="10" customHeight="1">
+      <c r="A147" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B147" s="24" t="s">
+        <v>108</v>
+      </c>
+      <c r="C147" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D147" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E147" s="28">
+        <v>5</v>
+      </c>
+      <c r="F147" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" ht="10" customHeight="1">
+      <c r="A148" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B148" s="24" t="s">
+        <v>108</v>
+      </c>
+      <c r="C148" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D148" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E148" s="28">
+        <v>14</v>
+      </c>
+      <c r="F148" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" ht="10" customHeight="1">
+      <c r="A149" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B149" s="24" t="s">
+        <v>108</v>
+      </c>
+      <c r="C149" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D149" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E149" s="28">
+        <v>7</v>
+      </c>
+      <c r="F149" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" ht="10" customHeight="1">
+      <c r="A150" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B150" s="24" t="s">
+        <v>108</v>
+      </c>
+      <c r="C150" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D150" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E150" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F150" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" ht="10" customHeight="1">
+      <c r="A151" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B151" s="24" t="s">
+        <v>108</v>
+      </c>
+      <c r="C151" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D151" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E151" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F151" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" ht="10" customHeight="1">
+      <c r="A152" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B152" s="24" t="s">
+        <v>108</v>
+      </c>
+      <c r="C152" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D152" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E152" s="28">
+        <v>8</v>
+      </c>
+      <c r="F152" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" ht="10" customHeight="1">
+      <c r="A153" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B153" s="24" t="s">
+        <v>108</v>
+      </c>
+      <c r="C153" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D153" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E153" s="28">
         <v>0</v>
       </c>
-      <c r="F28" s="26" t="s">
-[...7 lines deleted...]
-      <c r="B29" s="19" t="s">
+      <c r="F153" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" ht="10" customHeight="1">
+      <c r="A154" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B154" s="24" t="s">
+        <v>109</v>
+      </c>
+      <c r="C154" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D154" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E154" s="28">
+        <v>0</v>
+      </c>
+      <c r="F154" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" ht="10" customHeight="1">
+      <c r="A155" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B155" s="24" t="s">
+        <v>109</v>
+      </c>
+      <c r="C155" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D155" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E155" s="28">
+        <v>0</v>
+      </c>
+      <c r="F155" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" ht="10" customHeight="1">
+      <c r="A156" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B156" s="24" t="s">
+        <v>109</v>
+      </c>
+      <c r="C156" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D156" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E156" s="28">
+        <v>6</v>
+      </c>
+      <c r="F156" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" ht="10" customHeight="1">
+      <c r="A157" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B157" s="24" t="s">
+        <v>109</v>
+      </c>
+      <c r="C157" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D157" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E157" s="28">
+        <v>9</v>
+      </c>
+      <c r="F157" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" ht="10" customHeight="1">
+      <c r="A158" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B158" s="24" t="s">
+        <v>109</v>
+      </c>
+      <c r="C158" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D158" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E158" s="28">
+        <v>8</v>
+      </c>
+      <c r="F158" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" ht="10" customHeight="1">
+      <c r="A159" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B159" s="24" t="s">
+        <v>109</v>
+      </c>
+      <c r="C159" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D159" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E159" s="24" t="s">
         <v>99</v>
       </c>
-      <c r="C29" s="19" t="s">
+      <c r="F159" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" ht="10" customHeight="1">
+      <c r="A160" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B160" s="24" t="s">
+        <v>109</v>
+      </c>
+      <c r="C160" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="D29" s="19" t="s">
-[...16 lines deleted...]
-      <c r="C30" s="19" t="s">
+      <c r="D160" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E160" s="28">
+        <v>0</v>
+      </c>
+      <c r="F160" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" ht="10" customHeight="1">
+      <c r="A161" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B161" s="24" t="s">
+        <v>109</v>
+      </c>
+      <c r="C161" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="D30" s="19" t="s">
-[...16 lines deleted...]
-      <c r="C31" s="19" t="s">
+      <c r="D161" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E161" s="28">
+        <v>0</v>
+      </c>
+      <c r="F161" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" ht="10" customHeight="1">
+      <c r="A162" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B162" s="24" t="s">
+        <v>109</v>
+      </c>
+      <c r="C162" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="D31" s="19" t="s">
-[...16 lines deleted...]
-      <c r="C32" s="19" t="s">
+      <c r="D162" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E162" s="28">
+        <v>0</v>
+      </c>
+      <c r="F162" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" ht="10" customHeight="1">
+      <c r="A163" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B163" s="24" t="s">
+        <v>109</v>
+      </c>
+      <c r="C163" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="D32" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E32" s="25">
+      <c r="D163" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E163" s="28">
         <v>0</v>
       </c>
-      <c r="F32" s="26" t="s">
-[...10 lines deleted...]
-      <c r="C33" s="19" t="s">
+      <c r="F163" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" ht="10" customHeight="1">
+      <c r="A164" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B164" s="24" t="s">
+        <v>109</v>
+      </c>
+      <c r="C164" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="D33" s="19" t="s">
-[...16 lines deleted...]
-      <c r="C34" s="19" t="s">
+      <c r="D164" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E164" s="28">
+        <v>0</v>
+      </c>
+      <c r="F164" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" ht="10" customHeight="1">
+      <c r="A165" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B165" s="24" t="s">
+        <v>109</v>
+      </c>
+      <c r="C165" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="D34" s="19" t="s">
-[...16 lines deleted...]
-      <c r="C35" s="19" t="s">
+      <c r="D165" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E165" s="28">
+        <v>0</v>
+      </c>
+      <c r="F165" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" ht="10" customHeight="1">
+      <c r="A166" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B166" s="24" t="s">
+        <v>109</v>
+      </c>
+      <c r="C166" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="D35" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E35" s="25">
+      <c r="D166" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E166" s="28">
         <v>0</v>
       </c>
-      <c r="F35" s="26" t="s">
-[...30 lines deleted...]
-      <c r="C37" s="19" t="s">
+      <c r="F166" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" ht="10" customHeight="1">
+      <c r="A167" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B167" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C167" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D167" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E167" s="28">
+        <v>431</v>
+      </c>
+      <c r="F167" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" ht="10" customHeight="1">
+      <c r="A168" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B168" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C168" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="D37" s="19" t="s">
-[...16 lines deleted...]
-      <c r="C38" s="19" t="s">
+      <c r="D168" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E168" s="28">
+        <v>347</v>
+      </c>
+      <c r="F168" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" ht="10" customHeight="1">
+      <c r="A169" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B169" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C169" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="D38" s="19" t="s">
-[...16 lines deleted...]
-      <c r="C39" s="19" t="s">
+      <c r="D169" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E169" s="28">
+        <v>371</v>
+      </c>
+      <c r="F169" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" ht="10" customHeight="1">
+      <c r="A170" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B170" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C170" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="D39" s="19" t="s">
-[...16 lines deleted...]
-      <c r="C40" s="19" t="s">
+      <c r="D170" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E170" s="28">
+        <v>427</v>
+      </c>
+      <c r="F170" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" ht="10" customHeight="1">
+      <c r="A171" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B171" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C171" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="D40" s="19" t="s">
-[...16 lines deleted...]
-      <c r="C41" s="19" t="s">
+      <c r="D171" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E171" s="28">
+        <v>460</v>
+      </c>
+      <c r="F171" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" ht="10" customHeight="1">
+      <c r="A172" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B172" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C172" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="D41" s="19" t="s">
-[...16 lines deleted...]
-      <c r="C42" s="19" t="s">
+      <c r="D172" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E172" s="28">
+        <v>467</v>
+      </c>
+      <c r="F172" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" ht="10" customHeight="1">
+      <c r="A173" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B173" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C173" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="D42" s="19" t="s">
-[...16 lines deleted...]
-      <c r="C43" s="19" t="s">
+      <c r="D173" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E173" s="28">
+        <v>550</v>
+      </c>
+      <c r="F173" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" ht="10" customHeight="1">
+      <c r="A174" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B174" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C174" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="D43" s="19" t="s">
-[...16 lines deleted...]
-      <c r="C44" s="19" t="s">
+      <c r="D174" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E174" s="28">
+        <v>542</v>
+      </c>
+      <c r="F174" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" ht="10" customHeight="1">
+      <c r="A175" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B175" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C175" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="D44" s="19" t="s">
-[...16 lines deleted...]
-      <c r="C45" s="19" t="s">
+      <c r="D175" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E175" s="28">
+        <v>568</v>
+      </c>
+      <c r="F175" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" ht="10" customHeight="1">
+      <c r="A176" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B176" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C176" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="D45" s="19" t="s">
-[...16 lines deleted...]
-      <c r="C46" s="19" t="s">
+      <c r="D176" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E176" s="28">
+        <v>580</v>
+      </c>
+      <c r="F176" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" ht="10" customHeight="1">
+      <c r="A177" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B177" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C177" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="D46" s="19" t="s">
-[...16 lines deleted...]
-      <c r="C47" s="19" t="s">
+      <c r="D177" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E177" s="28">
+        <v>1092</v>
+      </c>
+      <c r="F177" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" ht="10" customHeight="1">
+      <c r="A178" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B178" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C178" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="D47" s="19" t="s">
-[...16 lines deleted...]
-      <c r="C48" s="19" t="s">
+      <c r="D178" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E178" s="28">
+        <v>637</v>
+      </c>
+      <c r="F178" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" ht="10" customHeight="1">
+      <c r="A179" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B179" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C179" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="D48" s="19" t="s">
-[...2622 lines deleted...]
-      <c r="E179" s="25">
+      <c r="D179" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E179" s="28">
         <v>494</v>
       </c>
-      <c r="F179" s="26" t="s">
-        <v>21</v>
+      <c r="F179" s="24" t="s">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A23:F23"/>
   <mergeCells count="19">
-    <mergeCell ref="A14:F14"/>
-[...8 lines deleted...]
-    <mergeCell ref="A4:F4"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A5:F5"/>
+    <mergeCell ref="A4:F4"/>
+    <mergeCell ref="A14:F14"/>
+    <mergeCell ref="A15:F15"/>
+    <mergeCell ref="A16:F16"/>
+    <mergeCell ref="A12:F12"/>
+    <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <dimension ref="A2:H88"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C51D8E5B-44E6-4007-B607-4E6E50ACB9A9}">
+  <dimension ref="A1:H87"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
-    <col min="1" max="2" width="52.714285714285715" style="11" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="8.857142857142858" style="11"/>
+    <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
+    <col min="3" max="3" width="9" style="12" customWidth="1"/>
+    <col min="4" max="4" width="11" style="12" customWidth="1"/>
+    <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
+    <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
+    <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
+    <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
-        <v>114</v>
+        <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:8" ht="30" customHeight="1">
-      <c r="A2" s="2" t="s">
+      <c r="A2" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
     </row>
     <row r="3" spans="1:8" ht="20.25" customHeight="1">
-      <c r="A3" s="3" t="s">
-        <v>116</v>
+      <c r="A3" s="13" t="s">
+        <v>113</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
     </row>
     <row r="4" spans="1:8" ht="14" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
     </row>
-    <row r="5" spans="1:8" ht="30.95" customHeight="1">
-      <c r="A5" s="12" t="s">
+    <row r="5" spans="1:8" ht="31" customHeight="1">
+      <c r="A5" s="15" t="s">
+        <v>115</v>
+      </c>
+      <c r="B5" s="15"/>
+      <c r="C5" s="15"/>
+      <c r="D5" s="15"/>
+      <c r="E5" s="15"/>
+      <c r="F5" s="15"/>
+      <c r="G5" s="15"/>
+      <c r="H5" s="15"/>
+    </row>
+    <row r="6" spans="1:8" ht="18" customHeight="1">
+      <c r="A6" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="17"/>
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+    </row>
+    <row r="7" spans="1:8" ht="12" customHeight="1">
+      <c r="A7" s="18" t="s">
+        <v>116</v>
+      </c>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="18"/>
+      <c r="F7" s="18"/>
+      <c r="G7" s="18"/>
+      <c r="H7" s="18"/>
+    </row>
+    <row r="8" spans="1:8" ht="12" customHeight="1">
+      <c r="A8" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="B8" s="41"/>
+      <c r="C8" s="41"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="41"/>
+      <c r="H8" s="41"/>
+    </row>
+    <row r="9" spans="1:8" ht="12" customHeight="1">
+      <c r="A9" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="B9" s="41"/>
+      <c r="C9" s="41"/>
+      <c r="D9" s="41"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="41"/>
+      <c r="G9" s="41"/>
+      <c r="H9" s="41"/>
+    </row>
+    <row r="10" spans="1:8" ht="12" customHeight="1">
+      <c r="A10" s="19"/>
+      <c r="B10" s="41"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="41"/>
+      <c r="E10" s="41"/>
+      <c r="F10" s="41"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="41"/>
+    </row>
+    <row r="11" spans="1:8" ht="12" customHeight="1">
+      <c r="A11" s="17"/>
+      <c r="B11" s="17"/>
+      <c r="C11" s="17"/>
+      <c r="D11" s="17"/>
+      <c r="E11" s="17"/>
+      <c r="F11" s="17"/>
+      <c r="G11" s="17"/>
+      <c r="H11" s="17"/>
+    </row>
+    <row r="12" spans="1:8" ht="25" customHeight="1">
+      <c r="A12" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="H12" s="26" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="10" customHeight="1">
+      <c r="A13" s="27" t="s">
         <v>118</v>
       </c>
-      <c r="B5" s="12"/>
-[...20 lines deleted...]
-      <c r="A7" s="15" t="s">
+      <c r="B13" s="27" t="s">
+        <v>112</v>
+      </c>
+      <c r="C13" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="E13" s="27" t="s">
         <v>119</v>
       </c>
-      <c r="B7" s="15"/>
-[...8 lines deleted...]
-      <c r="A8" s="16" t="s">
+      <c r="F13" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="G13" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="H13" s="27" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="10" customHeight="1">
+      <c r="A14" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E14" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F14" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G14" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="10" customHeight="1">
+      <c r="A15" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F15" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G15" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H15" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="10" customHeight="1">
+      <c r="A16" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F16" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G16" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H16" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="10" customHeight="1">
+      <c r="A17" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E17" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F17" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G17" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H17" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="10" customHeight="1">
+      <c r="A18" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E18" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F18" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="10" customHeight="1">
+      <c r="A19" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C19" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D19" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E19" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F19" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G19" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H19" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="10" customHeight="1">
+      <c r="A20" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B20" s="24" t="s">
         <v>120</v>
       </c>
-      <c r="B8" s="38"/>
-[...66 lines deleted...]
-      <c r="A13" s="22" t="s">
+      <c r="C20" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D20" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E20" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F20" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H20" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="10" customHeight="1">
+      <c r="A21" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C21" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E21" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F21" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G21" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H21" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="10" customHeight="1">
+      <c r="A22" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C22" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E22" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F22" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G22" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H22" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="10" customHeight="1">
+      <c r="A23" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D23" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E23" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F23" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G23" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H23" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="10" customHeight="1">
+      <c r="A24" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E24" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F24" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G24" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H24" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="10" customHeight="1">
+      <c r="A25" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C25" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E25" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F25" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G25" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H25" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="10" customHeight="1">
+      <c r="A26" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C26" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E26" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F26" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G26" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H26" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="10" customHeight="1">
+      <c r="A27" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C27" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E27" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F27" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H27" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="10" customHeight="1">
+      <c r="A28" s="24" t="s">
         <v>121</v>
       </c>
-      <c r="B13" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="22" t="s">
+      <c r="B28" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C28" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D28" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E28" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F28" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G28" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="10" customHeight="1">
+      <c r="A29" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C29" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="D13" s="22" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="23" t="s">
+      <c r="D29" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E29" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F29" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G29" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="10" customHeight="1">
+      <c r="A30" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B30" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C30" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E30" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F30" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G30" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H30" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="10" customHeight="1">
+      <c r="A31" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B31" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C31" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E31" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F31" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G31" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H31" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="10" customHeight="1">
+      <c r="A32" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B32" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C32" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E32" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F32" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G32" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H32" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="10" customHeight="1">
+      <c r="A33" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B33" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C33" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E33" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F33" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G33" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H33" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="10" customHeight="1">
+      <c r="A34" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B34" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C34" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D34" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E34" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F34" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G34" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H34" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="10" customHeight="1">
+      <c r="A35" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B35" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C35" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D35" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E35" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F35" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G35" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H35" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="10" customHeight="1">
+      <c r="A36" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B36" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C36" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D36" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E36" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F36" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G36" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H36" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="10" customHeight="1">
+      <c r="A37" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B37" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C37" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E37" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F37" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G37" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H37" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="10" customHeight="1">
+      <c r="A38" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B38" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C38" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D38" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E38" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F38" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G38" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H38" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="10" customHeight="1">
+      <c r="A39" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B39" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C39" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E39" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F39" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G39" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H39" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="10" customHeight="1">
+      <c r="A40" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B40" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C40" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E40" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F40" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G40" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H40" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="10" customHeight="1">
+      <c r="A41" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B41" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C41" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E41" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F41" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G41" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H41" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="10" customHeight="1">
+      <c r="A42" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B42" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C42" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D42" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E42" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F42" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G42" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H42" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="10" customHeight="1">
+      <c r="A43" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="F13" s="23" t="s">
-[...16 lines deleted...]
-      <c r="C14" s="19" t="s">
+      <c r="B43" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C43" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D43" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E43" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F43" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G43" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H43" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="10" customHeight="1">
+      <c r="A44" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B44" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C44" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E44" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F44" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G44" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H44" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="10" customHeight="1">
+      <c r="A45" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B45" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C45" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="D14" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="26" t="s">
+      <c r="D45" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E45" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F45" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G45" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H45" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="10" customHeight="1">
+      <c r="A46" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="F14" s="26" t="s">
-[...16 lines deleted...]
-      <c r="C15" s="19" t="s">
+      <c r="B46" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C46" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="D15" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="26" t="s">
+      <c r="D46" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E46" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F46" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G46" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H46" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="10" customHeight="1">
+      <c r="A47" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="F15" s="26" t="s">
-[...16 lines deleted...]
-      <c r="C16" s="19" t="s">
+      <c r="B47" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C47" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="D16" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="26" t="s">
+      <c r="D47" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E47" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F47" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G47" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H47" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="10" customHeight="1">
+      <c r="A48" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="F16" s="26" t="s">
-[...16 lines deleted...]
-      <c r="C17" s="19" t="s">
+      <c r="B48" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C48" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="D17" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="26" t="s">
+      <c r="D48" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E48" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F48" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G48" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H48" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="10" customHeight="1">
+      <c r="A49" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="F17" s="26" t="s">
-[...16 lines deleted...]
-      <c r="C18" s="19" t="s">
+      <c r="B49" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C49" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="D18" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E18" s="26" t="s">
+      <c r="D49" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E49" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F49" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G49" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H49" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="10" customHeight="1">
+      <c r="A50" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="F18" s="26" t="s">
-[...22 lines deleted...]
-      <c r="E19" s="26" t="s">
+      <c r="B50" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C50" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D50" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E50" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F50" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G50" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H50" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="10" customHeight="1">
+      <c r="A51" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="F19" s="26" t="s">
-[...13 lines deleted...]
-      <c r="B20" s="19" t="s">
+      <c r="B51" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C51" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D51" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E51" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F51" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G51" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H51" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="10" customHeight="1">
+      <c r="A52" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B52" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C52" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E52" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F52" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G52" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H52" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="10" customHeight="1">
+      <c r="A53" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B53" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C53" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E53" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F53" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G53" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H53" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="10" customHeight="1">
+      <c r="A54" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B54" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C54" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E54" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F54" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G54" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H54" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="10" customHeight="1">
+      <c r="A55" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B55" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C55" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E55" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F55" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G55" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H55" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="10" customHeight="1">
+      <c r="A56" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B56" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C56" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D56" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E56" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F56" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G56" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H56" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="10" customHeight="1">
+      <c r="A57" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B57" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C57" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D57" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E57" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F57" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G57" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H57" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="10" customHeight="1">
+      <c r="A58" s="24" t="s">
         <v>123</v>
       </c>
-      <c r="C20" s="19" t="s">
+      <c r="B58" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C58" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="D20" s="19" t="s">
-[...19 lines deleted...]
-      <c r="B21" s="19" t="s">
+      <c r="D58" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E58" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F58" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G58" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H58" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="10" customHeight="1">
+      <c r="A59" s="24" t="s">
         <v>123</v>
       </c>
-      <c r="C21" s="19" t="s">
+      <c r="B59" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C59" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="D21" s="19" t="s">
-[...19 lines deleted...]
-      <c r="B22" s="19" t="s">
+      <c r="D59" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E59" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F59" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G59" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H59" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="10" customHeight="1">
+      <c r="A60" s="24" t="s">
         <v>123</v>
       </c>
-      <c r="C22" s="19" t="s">
+      <c r="B60" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C60" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="D22" s="19" t="s">
-[...19 lines deleted...]
-      <c r="B23" s="19" t="s">
+      <c r="D60" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E60" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F60" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G60" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H60" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="10" customHeight="1">
+      <c r="A61" s="24" t="s">
         <v>123</v>
       </c>
-      <c r="C23" s="19" t="s">
+      <c r="B61" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C61" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="D23" s="19" t="s">
-[...19 lines deleted...]
-      <c r="B24" s="19" t="s">
+      <c r="D61" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E61" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F61" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G61" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H61" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="10" customHeight="1">
+      <c r="A62" s="24" t="s">
         <v>123</v>
       </c>
-      <c r="C24" s="19" t="s">
+      <c r="B62" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C62" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="D24" s="19" t="s">
-[...19 lines deleted...]
-      <c r="B25" s="19" t="s">
+      <c r="D62" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E62" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F62" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G62" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H62" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="10" customHeight="1">
+      <c r="A63" s="24" t="s">
         <v>123</v>
       </c>
-      <c r="C25" s="19" t="s">
+      <c r="B63" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C63" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="D25" s="19" t="s">
-[...19 lines deleted...]
-      <c r="B26" s="19" t="s">
+      <c r="D63" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E63" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F63" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G63" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H63" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="10" customHeight="1">
+      <c r="A64" s="24" t="s">
         <v>123</v>
       </c>
-      <c r="C26" s="19" t="s">
+      <c r="B64" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C64" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="D26" s="19" t="s">
-[...19 lines deleted...]
-      <c r="B27" s="19" t="s">
+      <c r="D64" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E64" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F64" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G64" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H64" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="10" customHeight="1">
+      <c r="A65" s="24" t="s">
         <v>123</v>
       </c>
-      <c r="C27" s="19" t="s">
-[...19 lines deleted...]
-      <c r="A28" s="19" t="s">
+      <c r="B65" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C65" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D65" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E65" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F65" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G65" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H65" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="10" customHeight="1">
+      <c r="A66" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B66" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C66" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D66" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E66" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F66" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G66" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H66" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="10" customHeight="1">
+      <c r="A67" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B67" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C67" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D67" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E67" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F67" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G67" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H67" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="10" customHeight="1">
+      <c r="A68" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B68" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C68" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D68" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E68" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F68" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G68" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H68" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="10" customHeight="1">
+      <c r="A69" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B69" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C69" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E69" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F69" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G69" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H69" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="10" customHeight="1">
+      <c r="A70" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B70" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C70" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D70" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E70" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F70" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G70" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H70" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="10" customHeight="1">
+      <c r="A71" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B71" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C71" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D71" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E71" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F71" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G71" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H71" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="10" customHeight="1">
+      <c r="A72" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B72" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C72" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D72" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E72" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F72" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G72" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H72" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="10" customHeight="1">
+      <c r="A73" s="24" t="s">
         <v>124</v>
       </c>
-      <c r="B28" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="19" t="s">
+      <c r="B73" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C73" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D73" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E73" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F73" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G73" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H73" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="10" customHeight="1">
+      <c r="A74" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B74" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C74" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="D28" s="19" t="s">
-[...16 lines deleted...]
-      <c r="A29" s="19" t="s">
+      <c r="D74" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E74" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F74" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G74" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H74" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="10" customHeight="1">
+      <c r="A75" s="24" t="s">
         <v>124</v>
       </c>
-      <c r="B29" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="19" t="s">
+      <c r="B75" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C75" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="D29" s="19" t="s">
-[...16 lines deleted...]
-      <c r="A30" s="19" t="s">
+      <c r="D75" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E75" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F75" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G75" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H75" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="10" customHeight="1">
+      <c r="A76" s="24" t="s">
         <v>124</v>
       </c>
-      <c r="B30" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="19" t="s">
+      <c r="B76" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C76" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="D30" s="19" t="s">
-[...16 lines deleted...]
-      <c r="A31" s="19" t="s">
+      <c r="D76" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E76" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F76" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G76" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H76" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="10" customHeight="1">
+      <c r="A77" s="24" t="s">
         <v>124</v>
       </c>
-      <c r="B31" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="19" t="s">
+      <c r="B77" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C77" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="D31" s="19" t="s">
-[...16 lines deleted...]
-      <c r="A32" s="19" t="s">
+      <c r="D77" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E77" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F77" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G77" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H77" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="10" customHeight="1">
+      <c r="A78" s="24" t="s">
         <v>124</v>
       </c>
-      <c r="B32" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="19" t="s">
+      <c r="B78" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C78" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="D32" s="19" t="s">
-[...16 lines deleted...]
-      <c r="A33" s="19" t="s">
+      <c r="D78" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E78" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F78" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G78" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H78" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="10" customHeight="1">
+      <c r="A79" s="24" t="s">
         <v>124</v>
       </c>
-      <c r="B33" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="19" t="s">
+      <c r="B79" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C79" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="D33" s="19" t="s">
-[...16 lines deleted...]
-      <c r="A34" s="19" t="s">
+      <c r="D79" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E79" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F79" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G79" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H79" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="10" customHeight="1">
+      <c r="A80" s="24" t="s">
         <v>124</v>
       </c>
-      <c r="B34" s="19" t="s">
-[...22 lines deleted...]
-      <c r="A35" s="19" t="s">
+      <c r="B80" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C80" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D80" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E80" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F80" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G80" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H80" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="10" customHeight="1">
+      <c r="A81" s="24" t="s">
         <v>124</v>
       </c>
-      <c r="B35" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="19" t="s">
+      <c r="B81" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C81" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="D35" s="19" t="s">
-[...16 lines deleted...]
-      <c r="A36" s="19" t="s">
+      <c r="D81" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E81" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F81" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G81" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H81" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="10" customHeight="1">
+      <c r="A82" s="24" t="s">
         <v>124</v>
       </c>
-      <c r="B36" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C36" s="19" t="s">
+      <c r="B82" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C82" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="D36" s="19" t="s">
-[...16 lines deleted...]
-      <c r="A37" s="19" t="s">
+      <c r="D82" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E82" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F82" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G82" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H82" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="10" customHeight="1">
+      <c r="A83" s="24" t="s">
         <v>124</v>
       </c>
-      <c r="B37" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="19" t="s">
+      <c r="B83" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C83" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="D37" s="19" t="s">
-[...16 lines deleted...]
-      <c r="A38" s="19" t="s">
+      <c r="D83" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E83" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F83" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G83" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H83" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="10" customHeight="1">
+      <c r="A84" s="24" t="s">
         <v>124</v>
       </c>
-      <c r="B38" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="19" t="s">
+      <c r="B84" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C84" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="D38" s="19" t="s">
-[...16 lines deleted...]
-      <c r="A39" s="19" t="s">
+      <c r="D84" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E84" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F84" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G84" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H84" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="10" customHeight="1">
+      <c r="A85" s="24" t="s">
         <v>124</v>
       </c>
-      <c r="B39" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C39" s="19" t="s">
+      <c r="B85" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C85" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="D39" s="19" t="s">
-[...16 lines deleted...]
-      <c r="A40" s="19" t="s">
+      <c r="D85" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E85" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F85" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G85" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H85" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="10" customHeight="1">
+      <c r="A86" s="24" t="s">
         <v>124</v>
       </c>
-      <c r="B40" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C40" s="19" t="s">
+      <c r="B86" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C86" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="D40" s="19" t="s">
-[...16 lines deleted...]
-      <c r="A41" s="19" t="s">
+      <c r="D86" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E86" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F86" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G86" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H86" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="10" customHeight="1">
+      <c r="A87" s="24" t="s">
         <v>124</v>
       </c>
-      <c r="B41" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C41" s="19" t="s">
+      <c r="B87" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C87" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="D41" s="19" t="s">
-[...42 lines deleted...]
-      <c r="A43" s="19" t="s">
+      <c r="D87" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="B43" s="19" t="s">
-[...1162 lines deleted...]
-        <v>21</v>
+      <c r="E87" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F87" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G87" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H87" s="24" t="s">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <dimension ref="A2:H418"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C6745E0-C3A9-44AD-8099-ABF8C624B9A9}">
+  <dimension ref="A1:H417"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
-    <col min="1" max="2" width="52.714285714285715" style="11" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="8.857142857142858" style="11"/>
+    <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
+    <col min="3" max="3" width="9" style="12" customWidth="1"/>
+    <col min="4" max="4" width="11" style="12" customWidth="1"/>
+    <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
+    <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
+    <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
+    <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
-        <v>130</v>
+        <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:8" ht="30" customHeight="1">
-      <c r="A2" s="2" t="s">
+      <c r="A2" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
     </row>
     <row r="3" spans="1:8" ht="20.25" customHeight="1">
-      <c r="A3" s="3" t="s">
-        <v>132</v>
+      <c r="A3" s="13" t="s">
+        <v>128</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
     </row>
     <row r="4" spans="1:8" ht="14" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
     </row>
-    <row r="5" spans="1:8" ht="30.95" customHeight="1">
-      <c r="A5" s="12" t="s">
+    <row r="5" spans="1:8" ht="31" customHeight="1">
+      <c r="A5" s="15" t="s">
+        <v>115</v>
+      </c>
+      <c r="B5" s="15"/>
+      <c r="C5" s="15"/>
+      <c r="D5" s="15"/>
+      <c r="E5" s="15"/>
+      <c r="F5" s="15"/>
+      <c r="G5" s="15"/>
+      <c r="H5" s="15"/>
+    </row>
+    <row r="6" spans="1:8" ht="18" customHeight="1">
+      <c r="A6" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="17"/>
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+    </row>
+    <row r="7" spans="1:8" ht="12" customHeight="1">
+      <c r="A7" s="18" t="s">
+        <v>116</v>
+      </c>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="18"/>
+      <c r="F7" s="18"/>
+      <c r="G7" s="18"/>
+      <c r="H7" s="18"/>
+    </row>
+    <row r="8" spans="1:8" ht="12" customHeight="1">
+      <c r="A8" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="B8" s="41"/>
+      <c r="C8" s="41"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="41"/>
+      <c r="H8" s="41"/>
+    </row>
+    <row r="9" spans="1:8" ht="12" customHeight="1">
+      <c r="A9" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="B9" s="41"/>
+      <c r="C9" s="41"/>
+      <c r="D9" s="41"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="41"/>
+      <c r="G9" s="41"/>
+      <c r="H9" s="41"/>
+    </row>
+    <row r="10" spans="1:8" ht="12" customHeight="1">
+      <c r="A10" s="19"/>
+      <c r="B10" s="41"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="41"/>
+      <c r="E10" s="41"/>
+      <c r="F10" s="41"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="41"/>
+    </row>
+    <row r="11" spans="1:8" ht="12" customHeight="1">
+      <c r="A11" s="17"/>
+      <c r="B11" s="17"/>
+      <c r="C11" s="17"/>
+      <c r="D11" s="17"/>
+      <c r="E11" s="17"/>
+      <c r="F11" s="17"/>
+      <c r="G11" s="17"/>
+      <c r="H11" s="17"/>
+    </row>
+    <row r="12" spans="1:8" ht="25" customHeight="1">
+      <c r="A12" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="H12" s="26" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="10" customHeight="1">
+      <c r="A13" s="27" t="s">
         <v>118</v>
       </c>
-      <c r="B5" s="12"/>
-[...20 lines deleted...]
-      <c r="A7" s="15" t="s">
+      <c r="B13" s="27" t="s">
+        <v>131</v>
+      </c>
+      <c r="C13" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="E13" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="F13" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="G13" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="H13" s="27" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="10" customHeight="1">
+      <c r="A14" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D14" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E14" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F14" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G14" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="10" customHeight="1">
+      <c r="A15" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D15" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F15" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G15" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H15" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="10" customHeight="1">
+      <c r="A16" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F16" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G16" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H16" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="10" customHeight="1">
+      <c r="A17" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E17" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F17" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G17" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H17" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="10" customHeight="1">
+      <c r="A18" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E18" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F18" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="10" customHeight="1">
+      <c r="A19" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C19" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D19" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E19" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F19" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G19" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H19" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="10" customHeight="1">
+      <c r="A20" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C20" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E20" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F20" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H20" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="10" customHeight="1">
+      <c r="A21" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C21" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E21" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F21" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G21" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H21" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="10" customHeight="1">
+      <c r="A22" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C22" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E22" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F22" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G22" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H22" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="10" customHeight="1">
+      <c r="A23" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D23" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E23" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F23" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G23" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H23" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="10" customHeight="1">
+      <c r="A24" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E24" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F24" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G24" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H24" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="10" customHeight="1">
+      <c r="A25" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C25" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D25" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E25" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F25" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G25" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H25" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="10" customHeight="1">
+      <c r="A26" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C26" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D26" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E26" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F26" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G26" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H26" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="10" customHeight="1">
+      <c r="A27" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C27" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D27" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E27" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F27" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H27" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="10" customHeight="1">
+      <c r="A28" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C28" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D28" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E28" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F28" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G28" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H28" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="10" customHeight="1">
+      <c r="A29" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C29" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D29" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E29" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F29" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G29" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H29" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="10" customHeight="1">
+      <c r="A30" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B30" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C30" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E30" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F30" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G30" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H30" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="10" customHeight="1">
+      <c r="A31" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C31" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D31" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E31" s="24" t="s">
         <v>119</v>
       </c>
-      <c r="B7" s="15"/>
-[...52 lines deleted...]
-      <c r="A12" s="21" t="s">
+      <c r="F31" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G31" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H31" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="10" customHeight="1">
+      <c r="A32" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B32" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C32" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D32" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E32" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F32" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G32" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H32" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="10" customHeight="1">
+      <c r="A33" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B33" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C33" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E33" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F33" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G33" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H33" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="10" customHeight="1">
+      <c r="A34" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B34" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C34" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D34" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E34" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F34" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G34" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H34" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="10" customHeight="1">
+      <c r="A35" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B35" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C35" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D35" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E35" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F35" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G35" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H35" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="10" customHeight="1">
+      <c r="A36" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B36" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C36" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D36" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E36" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F36" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G36" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H36" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="10" customHeight="1">
+      <c r="A37" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B37" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C37" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D37" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E37" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F37" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G37" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H37" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="10" customHeight="1">
+      <c r="A38" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B38" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C38" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D38" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E38" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F38" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G38" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H38" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="10" customHeight="1">
+      <c r="A39" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B39" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C39" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D39" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E39" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F39" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G39" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H39" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="10" customHeight="1">
+      <c r="A40" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B40" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C40" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D40" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E40" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F40" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G40" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H40" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="10" customHeight="1">
+      <c r="A41" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B41" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C41" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D41" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E41" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F41" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G41" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H41" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="10" customHeight="1">
+      <c r="A42" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B42" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C42" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E42" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F42" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G42" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H42" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="10" customHeight="1">
+      <c r="A43" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B43" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C43" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E43" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F43" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G43" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H43" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="10" customHeight="1">
+      <c r="A44" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B44" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C44" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E44" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F44" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G44" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H44" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="10" customHeight="1">
+      <c r="A45" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B45" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C45" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E45" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F45" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G45" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H45" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="10" customHeight="1">
+      <c r="A46" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B46" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C46" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D46" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E46" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F46" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G46" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H46" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="10" customHeight="1">
+      <c r="A47" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B47" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C47" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D47" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E47" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F47" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G47" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H47" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="10" customHeight="1">
+      <c r="A48" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B48" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C48" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D48" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E48" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F48" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G48" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H48" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="10" customHeight="1">
+      <c r="A49" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B49" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C49" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D49" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E49" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F49" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G49" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H49" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="10" customHeight="1">
+      <c r="A50" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B50" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C50" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D50" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E50" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F50" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G50" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H50" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="10" customHeight="1">
+      <c r="A51" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B51" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C51" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D51" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E51" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F51" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G51" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H51" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="10" customHeight="1">
+      <c r="A52" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B52" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C52" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E52" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F52" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G52" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H52" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="10" customHeight="1">
+      <c r="A53" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B53" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C53" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E53" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F53" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G53" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H53" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="10" customHeight="1">
+      <c r="A54" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B54" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C54" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E54" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F54" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G54" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H54" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="10" customHeight="1">
+      <c r="A55" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B55" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C55" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D55" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E55" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F55" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G55" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H55" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="10" customHeight="1">
+      <c r="A56" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B56" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C56" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D56" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E56" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F56" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G56" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H56" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="10" customHeight="1">
+      <c r="A57" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B57" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C57" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D57" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E57" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F57" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G57" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H57" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="10" customHeight="1">
+      <c r="A58" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B58" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C58" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D58" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E58" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F58" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G58" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H58" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="10" customHeight="1">
+      <c r="A59" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B59" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C59" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D59" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E59" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F59" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G59" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H59" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="10" customHeight="1">
+      <c r="A60" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B60" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C60" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D60" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E60" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F60" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G60" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H60" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="10" customHeight="1">
+      <c r="A61" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B61" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C61" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D61" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E61" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F61" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G61" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H61" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="10" customHeight="1">
+      <c r="A62" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B62" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C62" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D62" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E62" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F62" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G62" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H62" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="10" customHeight="1">
+      <c r="A63" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B63" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C63" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D63" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E63" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F63" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G63" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H63" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="10" customHeight="1">
+      <c r="A64" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B64" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C64" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D64" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E64" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F64" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G64" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H64" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="10" customHeight="1">
+      <c r="A65" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B65" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C65" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D65" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E65" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F65" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G65" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H65" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="10" customHeight="1">
+      <c r="A66" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B66" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C66" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D66" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E66" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F66" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G66" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H66" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="10" customHeight="1">
+      <c r="A67" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B67" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C67" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D67" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E67" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F67" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G67" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H67" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="10" customHeight="1">
+      <c r="A68" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B68" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C68" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D68" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E68" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F68" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G68" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H68" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="10" customHeight="1">
+      <c r="A69" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B69" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C69" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D69" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E69" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F69" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G69" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H69" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="10" customHeight="1">
+      <c r="A70" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B70" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C70" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D70" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E70" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F70" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G70" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H70" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="10" customHeight="1">
+      <c r="A71" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B71" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C71" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D71" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E71" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F71" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G71" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H71" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="10" customHeight="1">
+      <c r="A72" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B72" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C72" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D72" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E72" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F72" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G72" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H72" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="10" customHeight="1">
+      <c r="A73" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B73" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C73" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D73" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E73" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F73" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G73" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H73" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="10" customHeight="1">
+      <c r="A74" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B74" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C74" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D74" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E74" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F74" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G74" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H74" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="10" customHeight="1">
+      <c r="A75" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B75" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C75" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D75" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E75" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F75" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G75" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H75" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="10" customHeight="1">
+      <c r="A76" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B76" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C76" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E76" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F76" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G76" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H76" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="10" customHeight="1">
+      <c r="A77" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B77" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C77" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D77" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E77" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F77" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G77" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H77" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="10" customHeight="1">
+      <c r="A78" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B78" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C78" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E78" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F78" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G78" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H78" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="10" customHeight="1">
+      <c r="A79" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B79" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C79" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D79" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E79" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F79" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G79" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H79" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="10" customHeight="1">
+      <c r="A80" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B80" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C80" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D80" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E80" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F80" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G80" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H80" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="10" customHeight="1">
+      <c r="A81" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B81" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C81" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D81" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E81" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F81" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G81" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H81" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="10" customHeight="1">
+      <c r="A82" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B82" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C82" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D82" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E82" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F82" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G82" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H82" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="10" customHeight="1">
+      <c r="A83" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B83" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C83" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D83" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E83" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F83" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G83" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H83" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="10" customHeight="1">
+      <c r="A84" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B84" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C84" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D84" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E84" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F84" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G84" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H84" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="10" customHeight="1">
+      <c r="A85" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B85" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C85" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D85" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E85" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F85" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G85" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H85" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="10" customHeight="1">
+      <c r="A86" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B86" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C86" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D86" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E86" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F86" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G86" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H86" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="10" customHeight="1">
+      <c r="A87" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B87" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C87" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D87" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E87" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F87" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G87" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H87" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="10" customHeight="1">
+      <c r="A88" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B88" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C88" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D88" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E88" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F88" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G88" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H88" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="10" customHeight="1">
+      <c r="A89" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B89" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C89" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D89" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E89" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F89" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G89" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H89" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="10" customHeight="1">
+      <c r="A90" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B90" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C90" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D90" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E90" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F90" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G90" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H90" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="10" customHeight="1">
+      <c r="A91" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B91" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C91" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E91" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F91" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G91" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H91" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="10" customHeight="1">
+      <c r="A92" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B92" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C92" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D92" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E92" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F92" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G92" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H92" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="10" customHeight="1">
+      <c r="A93" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B93" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C93" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D93" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E93" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F93" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G93" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H93" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="10" customHeight="1">
+      <c r="A94" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B94" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C94" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D94" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E94" s="28">
+        <v>91</v>
+      </c>
+      <c r="F94" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G94" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H94" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="10" customHeight="1">
+      <c r="A95" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B95" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C95" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D95" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E95" s="28">
+        <v>100</v>
+      </c>
+      <c r="F95" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G95" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H95" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="10" customHeight="1">
+      <c r="A96" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B96" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C96" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D96" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E96" s="28">
+        <v>96</v>
+      </c>
+      <c r="F96" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G96" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H96" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="10" customHeight="1">
+      <c r="A97" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B97" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C97" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D97" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E97" s="28">
+        <v>100</v>
+      </c>
+      <c r="F97" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G97" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H97" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="10" customHeight="1">
+      <c r="A98" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B98" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C98" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D98" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E98" s="28">
+        <v>94</v>
+      </c>
+      <c r="F98" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G98" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H98" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="10" customHeight="1">
+      <c r="A99" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B99" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C99" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D99" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E99" s="28">
+        <v>77</v>
+      </c>
+      <c r="F99" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G99" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H99" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="10" customHeight="1">
+      <c r="A100" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B100" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C100" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D100" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E100" s="28">
+        <v>83</v>
+      </c>
+      <c r="F100" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G100" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H100" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="10" customHeight="1">
+      <c r="A101" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B101" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C101" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D101" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E101" s="28">
+        <v>92</v>
+      </c>
+      <c r="F101" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G101" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H101" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="10" customHeight="1">
+      <c r="A102" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B102" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C102" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D102" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E102" s="28">
+        <v>88</v>
+      </c>
+      <c r="F102" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G102" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H102" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="10" customHeight="1">
+      <c r="A103" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B103" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C103" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E103" s="28">
+        <v>92</v>
+      </c>
+      <c r="F103" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G103" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H103" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="10" customHeight="1">
+      <c r="A104" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B104" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C104" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E104" s="28">
+        <v>83</v>
+      </c>
+      <c r="F104" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G104" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H104" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="10" customHeight="1">
+      <c r="A105" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B105" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C105" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D105" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E105" s="28">
+        <v>89</v>
+      </c>
+      <c r="F105" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G105" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H105" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="10" customHeight="1">
+      <c r="A106" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B106" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C106" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D106" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E106" s="28">
+        <v>96</v>
+      </c>
+      <c r="F106" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G106" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H106" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="10" customHeight="1">
+      <c r="A107" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B107" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C107" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D107" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E107" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F107" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G107" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H107" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="10" customHeight="1">
+      <c r="A108" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B108" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C108" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D108" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E108" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F108" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G108" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H108" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="10" customHeight="1">
+      <c r="A109" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B109" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C109" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D109" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E109" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F109" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G109" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H109" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="10" customHeight="1">
+      <c r="A110" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B110" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C110" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D110" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E110" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F110" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G110" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H110" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="10" customHeight="1">
+      <c r="A111" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B111" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C111" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D111" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E111" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F111" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G111" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H111" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="10" customHeight="1">
+      <c r="A112" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B112" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C112" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D112" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E112" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F112" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G112" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H112" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="10" customHeight="1">
+      <c r="A113" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B113" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C113" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D113" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E113" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F113" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G113" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H113" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="10" customHeight="1">
+      <c r="A114" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B114" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C114" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D114" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E114" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F114" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G114" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H114" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="10" customHeight="1">
+      <c r="A115" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B115" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C115" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D115" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E115" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F115" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G115" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H115" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="10" customHeight="1">
+      <c r="A116" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B116" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C116" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D116" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E116" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F116" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G116" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H116" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="10" customHeight="1">
+      <c r="A117" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B117" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C117" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D117" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E117" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F117" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G117" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H117" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="10" customHeight="1">
+      <c r="A118" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B118" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C118" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D118" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E118" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F118" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G118" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H118" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="10" customHeight="1">
+      <c r="A119" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B119" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C119" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D119" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E119" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F119" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G119" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H119" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="10" customHeight="1">
+      <c r="A120" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B120" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C120" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D120" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E120" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F120" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G120" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H120" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="10" customHeight="1">
+      <c r="A121" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B121" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C121" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D121" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E121" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F121" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G121" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H121" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="10" customHeight="1">
+      <c r="A122" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B122" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C122" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D122" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E122" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F122" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G122" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H122" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" ht="10" customHeight="1">
+      <c r="A123" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B123" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C123" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D123" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E123" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F123" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H123" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="10" customHeight="1">
+      <c r="A124" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B124" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C124" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D124" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E124" s="28">
+        <v>55</v>
+      </c>
+      <c r="F124" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G124" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H124" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="10" customHeight="1">
+      <c r="A125" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B125" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C125" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D125" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E125" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F125" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G125" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H125" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="10" customHeight="1">
+      <c r="A126" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B126" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C126" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D126" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E126" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F126" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G126" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H126" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="10" customHeight="1">
+      <c r="A127" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B127" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C127" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D127" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E127" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F127" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G127" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H127" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="10" customHeight="1">
+      <c r="A128" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B128" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C128" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D128" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E128" s="28">
+        <v>100</v>
+      </c>
+      <c r="F128" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G128" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H128" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" ht="10" customHeight="1">
+      <c r="A129" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B129" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C129" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D129" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E129" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F129" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G129" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H129" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="10" customHeight="1">
+      <c r="A130" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B130" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C130" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D130" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E130" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F130" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G130" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H130" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="10" customHeight="1">
+      <c r="A131" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B131" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C131" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D131" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E131" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F131" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G131" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H131" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="10" customHeight="1">
+      <c r="A132" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B132" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C132" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D132" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E132" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F132" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G132" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H132" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="10" customHeight="1">
+      <c r="A133" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B133" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C133" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D133" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E133" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F133" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G133" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H133" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" ht="10" customHeight="1">
+      <c r="A134" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B134" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C134" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D134" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E134" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F134" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G134" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H134" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" ht="10" customHeight="1">
+      <c r="A135" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B135" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C135" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D135" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E135" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F135" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G135" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H135" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" ht="10" customHeight="1">
+      <c r="A136" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B136" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C136" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D136" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E136" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F136" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G136" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H136" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" ht="10" customHeight="1">
+      <c r="A137" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B137" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C137" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D137" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E137" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F137" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G137" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H137" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" ht="10" customHeight="1">
+      <c r="A138" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B138" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C138" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D138" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E138" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F138" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G138" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H138" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" ht="10" customHeight="1">
+      <c r="A139" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B139" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C139" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D139" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E139" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F139" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G139" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H139" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" ht="10" customHeight="1">
+      <c r="A140" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B140" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C140" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D140" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E140" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F140" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G140" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H140" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" ht="10" customHeight="1">
+      <c r="A141" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B141" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C141" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D141" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E141" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F141" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G141" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H141" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" ht="10" customHeight="1">
+      <c r="A142" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B142" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C142" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D142" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E142" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F142" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G142" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H142" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" ht="10" customHeight="1">
+      <c r="A143" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B143" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C143" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D143" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E143" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F143" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G143" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H143" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="10" customHeight="1">
+      <c r="A144" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B144" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C144" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D144" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E144" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F144" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G144" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H144" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" ht="10" customHeight="1">
+      <c r="A145" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B145" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C145" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D145" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E145" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F145" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G145" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H145" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" ht="10" customHeight="1">
+      <c r="A146" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B146" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C146" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D146" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E146" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F146" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G146" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H146" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" ht="10" customHeight="1">
+      <c r="A147" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B147" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C147" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D147" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E147" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F147" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G147" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H147" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" ht="10" customHeight="1">
+      <c r="A148" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B148" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C148" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D148" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E148" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F148" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G148" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H148" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" ht="10" customHeight="1">
+      <c r="A149" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B149" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C149" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D149" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E149" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F149" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G149" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H149" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" ht="10" customHeight="1">
+      <c r="A150" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B150" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C150" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D150" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E150" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F150" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G150" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H150" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" ht="10" customHeight="1">
+      <c r="A151" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B151" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C151" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D151" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E151" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F151" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G151" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H151" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" ht="10" customHeight="1">
+      <c r="A152" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B152" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C152" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D152" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E152" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F152" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G152" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H152" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" ht="10" customHeight="1">
+      <c r="A153" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B153" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C153" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D153" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E153" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F153" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G153" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H153" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" ht="10" customHeight="1">
+      <c r="A154" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B154" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C154" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D154" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E154" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F154" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G154" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H154" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" ht="10" customHeight="1">
+      <c r="A155" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B155" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C155" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D155" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E155" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F155" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G155" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H155" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" ht="10" customHeight="1">
+      <c r="A156" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B156" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C156" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D156" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E156" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F156" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G156" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H156" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" ht="10" customHeight="1">
+      <c r="A157" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B157" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C157" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D157" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E157" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F157" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G157" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H157" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" ht="10" customHeight="1">
+      <c r="A158" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B158" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C158" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D158" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E158" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F158" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G158" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H158" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" ht="10" customHeight="1">
+      <c r="A159" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B159" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C159" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D159" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E159" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F159" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G159" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H159" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" ht="10" customHeight="1">
+      <c r="A160" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B160" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C160" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D160" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E160" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F160" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G160" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H160" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" ht="10" customHeight="1">
+      <c r="A161" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B161" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C161" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D161" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E161" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F161" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G161" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H161" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" ht="10" customHeight="1">
+      <c r="A162" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B162" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C162" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D162" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E162" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F162" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G162" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H162" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="10" customHeight="1">
+      <c r="A163" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B163" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C163" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D163" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E163" s="28">
+        <v>92</v>
+      </c>
+      <c r="F163" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G163" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H163" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" ht="10" customHeight="1">
+      <c r="A164" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B164" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C164" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D164" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E164" s="28">
+        <v>90</v>
+      </c>
+      <c r="F164" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G164" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H164" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" ht="10" customHeight="1">
+      <c r="A165" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B165" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C165" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D165" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E165" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F165" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G165" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H165" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" ht="10" customHeight="1">
+      <c r="A166" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B166" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C166" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D166" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E166" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F166" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G166" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H166" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" ht="10" customHeight="1">
+      <c r="A167" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B167" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C167" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D167" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E167" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F167" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G167" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H167" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" ht="10" customHeight="1">
+      <c r="A168" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B168" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C168" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D168" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E168" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F168" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G168" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H168" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" ht="10" customHeight="1">
+      <c r="A169" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B169" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C169" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D169" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E169" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F169" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G169" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H169" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" ht="10" customHeight="1">
+      <c r="A170" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B170" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C170" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D170" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E170" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F170" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G170" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H170" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" ht="10" customHeight="1">
+      <c r="A171" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B171" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C171" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D171" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E171" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F171" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G171" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H171" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" ht="10" customHeight="1">
+      <c r="A172" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B172" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C172" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D172" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E172" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F172" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H172" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8" ht="10" customHeight="1">
+      <c r="A173" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B173" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C173" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D173" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E173" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F173" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G173" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H173" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8" ht="10" customHeight="1">
+      <c r="A174" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B174" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C174" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D174" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E174" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F174" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G174" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H174" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8" ht="10" customHeight="1">
+      <c r="A175" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B175" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C175" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D175" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E175" s="28">
+        <v>22</v>
+      </c>
+      <c r="F175" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G175" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H175" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8" ht="10" customHeight="1">
+      <c r="A176" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B176" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C176" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D176" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E176" s="28">
+        <v>24</v>
+      </c>
+      <c r="F176" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G176" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H176" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8" ht="10" customHeight="1">
+      <c r="A177" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B177" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C177" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D177" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E177" s="28">
+        <v>27</v>
+      </c>
+      <c r="F177" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G177" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H177" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" ht="10" customHeight="1">
+      <c r="A178" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B178" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C178" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D178" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E178" s="28">
+        <v>15</v>
+      </c>
+      <c r="F178" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G178" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H178" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8" ht="10" customHeight="1">
+      <c r="A179" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B179" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C179" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D179" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E179" s="28">
+        <v>17</v>
+      </c>
+      <c r="F179" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G179" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H179" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8" ht="10" customHeight="1">
+      <c r="A180" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B180" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C180" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D180" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E180" s="28">
+        <v>35</v>
+      </c>
+      <c r="F180" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G180" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H180" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8" ht="10" customHeight="1">
+      <c r="A181" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B181" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C181" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D181" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E181" s="28">
+        <v>23</v>
+      </c>
+      <c r="F181" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G181" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H181" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8" ht="10" customHeight="1">
+      <c r="A182" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B182" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C182" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D182" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E182" s="28">
+        <v>25</v>
+      </c>
+      <c r="F182" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G182" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H182" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8" ht="10" customHeight="1">
+      <c r="A183" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B183" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C183" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D183" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E183" s="28">
+        <v>17</v>
+      </c>
+      <c r="F183" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G183" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H183" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8" ht="10" customHeight="1">
+      <c r="A184" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B184" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C184" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D184" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E184" s="28">
+        <v>24</v>
+      </c>
+      <c r="F184" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G184" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H184" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8" ht="10" customHeight="1">
+      <c r="A185" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B185" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C185" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D185" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E185" s="28">
+        <v>29</v>
+      </c>
+      <c r="F185" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G185" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H185" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8" ht="10" customHeight="1">
+      <c r="A186" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B186" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C186" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D186" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E186" s="28">
+        <v>18</v>
+      </c>
+      <c r="F186" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G186" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H186" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8" ht="10" customHeight="1">
+      <c r="A187" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B187" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C187" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D187" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E187" s="28">
+        <v>25</v>
+      </c>
+      <c r="F187" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G187" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H187" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8" ht="10" customHeight="1">
+      <c r="A188" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B188" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C188" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D188" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E188" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F188" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G188" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H188" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8" ht="10" customHeight="1">
+      <c r="A189" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B189" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C189" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D189" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E189" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F189" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G189" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H189" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8" ht="10" customHeight="1">
+      <c r="A190" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B190" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C190" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D190" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E190" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F190" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G190" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H190" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8" ht="10" customHeight="1">
+      <c r="A191" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B191" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C191" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D191" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E191" s="28">
+        <v>5</v>
+      </c>
+      <c r="F191" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G191" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H191" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8" ht="10" customHeight="1">
+      <c r="A192" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B192" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C192" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D192" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E192" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F192" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H192" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8" ht="10" customHeight="1">
+      <c r="A193" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B193" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C193" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D193" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E193" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F193" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G193" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H193" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8" ht="10" customHeight="1">
+      <c r="A194" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B194" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C194" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D194" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E194" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F194" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G194" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H194" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8" ht="10" customHeight="1">
+      <c r="A195" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B195" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C195" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D195" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E195" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F195" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G195" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H195" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8" ht="10" customHeight="1">
+      <c r="A196" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B196" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C196" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D196" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E196" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F196" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G196" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H196" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8" ht="10" customHeight="1">
+      <c r="A197" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B197" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C197" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D197" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E197" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F197" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G197" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H197" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8" ht="10" customHeight="1">
+      <c r="A198" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B198" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C198" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D198" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E198" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F198" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G198" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H198" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8" ht="10" customHeight="1">
+      <c r="A199" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B199" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C199" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D199" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E199" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F199" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G199" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H199" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8" ht="10" customHeight="1">
+      <c r="A200" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B200" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C200" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D200" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E200" s="28">
+        <v>8</v>
+      </c>
+      <c r="F200" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G200" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H200" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8" ht="10" customHeight="1">
+      <c r="A201" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B201" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C201" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D201" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E201" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F201" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G201" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H201" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8" ht="10" customHeight="1">
+      <c r="A202" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B202" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C202" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D202" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E202" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F202" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G202" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H202" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8" ht="10" customHeight="1">
+      <c r="A203" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B203" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C203" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D203" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E203" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F203" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G203" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H203" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8" ht="10" customHeight="1">
+      <c r="A204" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B204" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C204" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D204" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E204" s="28">
+        <v>7</v>
+      </c>
+      <c r="F204" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G204" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H204" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8" ht="10" customHeight="1">
+      <c r="A205" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B205" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C205" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D205" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E205" s="28">
+        <v>11</v>
+      </c>
+      <c r="F205" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G205" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H205" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8" ht="10" customHeight="1">
+      <c r="A206" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B206" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C206" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D206" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E206" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F206" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G206" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H206" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8" ht="10" customHeight="1">
+      <c r="A207" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B207" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C207" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D207" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E207" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F207" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G207" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H207" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8" ht="10" customHeight="1">
+      <c r="A208" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B208" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C208" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D208" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E208" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F208" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G208" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H208" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8" ht="10" customHeight="1">
+      <c r="A209" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B209" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C209" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D209" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E209" s="28">
+        <v>10</v>
+      </c>
+      <c r="F209" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G209" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H209" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8" ht="10" customHeight="1">
+      <c r="A210" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B210" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C210" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D210" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E210" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F210" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G210" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H210" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8" ht="10" customHeight="1">
+      <c r="A211" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B211" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C211" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D211" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E211" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F211" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G211" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H211" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8" ht="10" customHeight="1">
+      <c r="A212" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B212" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C212" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D212" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E212" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F212" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G212" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H212" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8" ht="10" customHeight="1">
+      <c r="A213" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B213" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C213" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D213" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E213" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F213" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H213" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8" ht="10" customHeight="1">
+      <c r="A214" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B214" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C214" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D214" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E214" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F214" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H214" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8" ht="10" customHeight="1">
+      <c r="A215" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B215" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C215" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D215" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E215" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F215" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G215" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H215" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8" ht="10" customHeight="1">
+      <c r="A216" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B216" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C216" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D216" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E216" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F216" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G216" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H216" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8" ht="10" customHeight="1">
+      <c r="A217" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B217" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C217" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D217" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E217" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F217" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G217" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H217" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8" ht="10" customHeight="1">
+      <c r="A218" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B218" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C218" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D218" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E218" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F218" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G218" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H218" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8" ht="10" customHeight="1">
+      <c r="A219" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B219" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C219" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D219" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E219" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F219" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G219" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H219" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8" ht="10" customHeight="1">
+      <c r="A220" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B220" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C220" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D220" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E220" s="28">
+        <v>7</v>
+      </c>
+      <c r="F220" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G220" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H220" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8" ht="10" customHeight="1">
+      <c r="A221" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B221" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C221" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D221" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E221" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F221" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G221" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H221" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8" ht="10" customHeight="1">
+      <c r="A222" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B222" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C222" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D222" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E222" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F222" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G222" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H222" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8" ht="10" customHeight="1">
+      <c r="A223" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B223" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C223" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D223" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E223" s="28">
+        <v>7</v>
+      </c>
+      <c r="F223" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G223" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H223" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8" ht="10" customHeight="1">
+      <c r="A224" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B224" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C224" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D224" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E224" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F224" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G224" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H224" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8" ht="10" customHeight="1">
+      <c r="A225" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B225" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C225" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D225" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E225" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F225" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G225" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H225" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8" ht="10" customHeight="1">
+      <c r="A226" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B226" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C226" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D226" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E226" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F226" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G226" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H226" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8" ht="10" customHeight="1">
+      <c r="A227" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B227" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C227" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D227" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E227" s="28">
+        <v>9</v>
+      </c>
+      <c r="F227" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G227" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H227" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8" ht="10" customHeight="1">
+      <c r="A228" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B228" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C228" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D228" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E228" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F228" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G228" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H228" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8" ht="10" customHeight="1">
+      <c r="A229" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B229" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C229" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D229" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E229" s="28">
+        <v>5</v>
+      </c>
+      <c r="F229" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H229" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8" ht="10" customHeight="1">
+      <c r="A230" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B230" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C230" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D230" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E230" s="28">
+        <v>5</v>
+      </c>
+      <c r="F230" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H230" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8" ht="10" customHeight="1">
+      <c r="A231" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B231" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C231" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D231" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E231" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F231" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H231" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8" ht="10" customHeight="1">
+      <c r="A232" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B232" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C232" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D232" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E232" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F232" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G232" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H232" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8" ht="10" customHeight="1">
+      <c r="A233" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B233" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C233" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D233" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E233" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F233" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G233" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H233" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8" ht="10" customHeight="1">
+      <c r="A234" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B234" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C234" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D234" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E234" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F234" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G234" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H234" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8" ht="10" customHeight="1">
+      <c r="A235" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B235" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C235" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D235" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E235" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F235" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G235" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H235" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8" ht="10" customHeight="1">
+      <c r="A236" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B236" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C236" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D236" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E236" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F236" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G236" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H236" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8" ht="10" customHeight="1">
+      <c r="A237" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B237" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C237" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D237" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E237" s="28">
+        <v>5</v>
+      </c>
+      <c r="F237" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G237" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H237" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8" ht="10" customHeight="1">
+      <c r="A238" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B238" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C238" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D238" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E238" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F238" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G238" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H238" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8" ht="10" customHeight="1">
+      <c r="A239" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B239" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C239" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D239" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E239" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F239" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G239" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H239" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8" ht="10" customHeight="1">
+      <c r="A240" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B240" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C240" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D240" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E240" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F240" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G240" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H240" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8" ht="10" customHeight="1">
+      <c r="A241" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B241" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C241" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D241" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E241" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F241" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H241" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8" ht="10" customHeight="1">
+      <c r="A242" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B242" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C242" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D242" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E242" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F242" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G242" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H242" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8" ht="10" customHeight="1">
+      <c r="A243" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B243" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C243" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D243" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E243" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F243" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G243" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H243" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8" ht="10" customHeight="1">
+      <c r="A244" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B244" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C244" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D244" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E244" s="28">
+        <v>12</v>
+      </c>
+      <c r="F244" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G244" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H244" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8" ht="10" customHeight="1">
+      <c r="A245" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B245" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C245" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D245" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E245" s="28">
+        <v>10</v>
+      </c>
+      <c r="F245" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G245" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H245" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8" ht="10" customHeight="1">
+      <c r="A246" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B246" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C246" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D246" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E246" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F246" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G246" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H246" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8" ht="10" customHeight="1">
+      <c r="A247" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B247" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C247" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D247" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E247" s="28">
+        <v>8</v>
+      </c>
+      <c r="F247" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G247" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H247" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8" ht="10" customHeight="1">
+      <c r="A248" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B248" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C248" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D248" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E248" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F248" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G248" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H248" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8" ht="10" customHeight="1">
+      <c r="A249" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B249" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C249" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D249" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E249" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F249" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G249" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H249" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8" ht="10" customHeight="1">
+      <c r="A250" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B250" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C250" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D250" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E250" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F250" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G250" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H250" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8" ht="10" customHeight="1">
+      <c r="A251" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B251" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C251" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D251" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E251" s="28">
+        <v>9</v>
+      </c>
+      <c r="F251" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G251" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H251" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8" ht="10" customHeight="1">
+      <c r="A252" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B252" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C252" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D252" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E252" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F252" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G252" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H252" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8" ht="10" customHeight="1">
+      <c r="A253" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B253" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C253" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D253" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E253" s="28">
+        <v>7</v>
+      </c>
+      <c r="F253" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G253" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H253" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8" ht="10" customHeight="1">
+      <c r="A254" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B254" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C254" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D254" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E254" s="28">
+        <v>9</v>
+      </c>
+      <c r="F254" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G254" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H254" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8" ht="10" customHeight="1">
+      <c r="A255" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B255" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C255" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D255" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E255" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F255" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G255" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H255" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8" ht="10" customHeight="1">
+      <c r="A256" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B256" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C256" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D256" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E256" s="28">
+        <v>20</v>
+      </c>
+      <c r="F256" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G256" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H256" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8" ht="10" customHeight="1">
+      <c r="A257" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B257" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C257" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D257" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E257" s="28">
+        <v>24</v>
+      </c>
+      <c r="F257" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G257" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H257" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8" ht="10" customHeight="1">
+      <c r="A258" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B258" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C258" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D258" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E258" s="28">
+        <v>26</v>
+      </c>
+      <c r="F258" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G258" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H258" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8" ht="10" customHeight="1">
+      <c r="A259" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B259" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C259" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D259" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E259" s="28">
+        <v>15</v>
+      </c>
+      <c r="F259" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G259" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H259" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8" ht="10" customHeight="1">
+      <c r="A260" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B260" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C260" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D260" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E260" s="28">
         <v>16</v>
       </c>
-      <c r="B12" s="21" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="21" t="s">
+      <c r="F260" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G260" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H260" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8" ht="10" customHeight="1">
+      <c r="A261" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B261" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C261" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D261" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E261" s="28">
+        <v>27</v>
+      </c>
+      <c r="F261" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G261" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H261" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8" ht="10" customHeight="1">
+      <c r="A262" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B262" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C262" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D262" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E262" s="28">
         <v>19</v>
       </c>
-      <c r="E12" s="21" t="s">
-[...5 lines deleted...]
-      <c r="G12" s="21" t="s">
+      <c r="F262" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G262" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H262" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8" ht="10" customHeight="1">
+      <c r="A263" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B263" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C263" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D263" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E263" s="28">
         <v>23</v>
       </c>
-      <c r="H12" s="21" t="s">
-[...10 lines deleted...]
-      <c r="C13" s="22" t="s">
+      <c r="F263" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G263" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H263" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8" ht="10" customHeight="1">
+      <c r="A264" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B264" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C264" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D264" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E264" s="28">
+        <v>15</v>
+      </c>
+      <c r="F264" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G264" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H264" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8" ht="10" customHeight="1">
+      <c r="A265" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B265" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C265" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D265" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E265" s="28">
+        <v>22</v>
+      </c>
+      <c r="F265" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G265" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H265" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8" ht="10" customHeight="1">
+      <c r="A266" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B266" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C266" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D266" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E266" s="28">
+        <v>24</v>
+      </c>
+      <c r="F266" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G266" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H266" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8" ht="10" customHeight="1">
+      <c r="A267" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B267" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C267" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D267" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E267" s="28">
+        <v>16</v>
+      </c>
+      <c r="F267" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G267" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H267" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8" ht="10" customHeight="1">
+      <c r="A268" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B268" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C268" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D268" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E268" s="28">
+        <v>24</v>
+      </c>
+      <c r="F268" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G268" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H268" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8" ht="10" customHeight="1">
+      <c r="A269" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B269" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C269" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D269" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E269" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F269" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G269" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H269" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8" ht="10" customHeight="1">
+      <c r="A270" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B270" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C270" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D270" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E270" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F270" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G270" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H270" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8" ht="10" customHeight="1">
+      <c r="A271" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B271" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C271" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D271" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E271" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F271" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G271" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H271" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8" ht="10" customHeight="1">
+      <c r="A272" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B272" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C272" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D272" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E272" s="28">
+        <v>5</v>
+      </c>
+      <c r="F272" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G272" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H272" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8" ht="10" customHeight="1">
+      <c r="A273" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B273" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C273" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D273" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E273" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F273" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G273" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H273" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8" ht="10" customHeight="1">
+      <c r="A274" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B274" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C274" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D274" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E274" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F274" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G274" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H274" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8" ht="10" customHeight="1">
+      <c r="A275" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B275" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C275" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D275" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E275" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F275" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G275" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H275" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8" ht="10" customHeight="1">
+      <c r="A276" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B276" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C276" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D276" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E276" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F276" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G276" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H276" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8" ht="10" customHeight="1">
+      <c r="A277" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B277" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C277" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D277" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E277" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F277" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G277" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H277" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8" ht="10" customHeight="1">
+      <c r="A278" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B278" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C278" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D278" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E278" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F278" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G278" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H278" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8" ht="10" customHeight="1">
+      <c r="A279" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B279" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C279" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="D13" s="22" t="s">
+      <c r="D279" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E279" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F279" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G279" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H279" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8" ht="10" customHeight="1">
+      <c r="A280" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B280" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C280" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D280" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E280" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F280" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G280" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H280" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8" ht="10" customHeight="1">
+      <c r="A281" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B281" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C281" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D281" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E281" s="28">
+        <v>8</v>
+      </c>
+      <c r="F281" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G281" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H281" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8" ht="10" customHeight="1">
+      <c r="A282" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B282" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C282" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D282" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E282" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F282" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G282" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H282" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8" ht="10" customHeight="1">
+      <c r="A283" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B283" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C283" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D283" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E283" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F283" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G283" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H283" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8" ht="10" customHeight="1">
+      <c r="A284" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B284" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C284" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D284" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E284" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F284" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G284" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H284" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8" ht="10" customHeight="1">
+      <c r="A285" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B285" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C285" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D285" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E285" s="28">
+        <v>6</v>
+      </c>
+      <c r="F285" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G285" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H285" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8" ht="10" customHeight="1">
+      <c r="A286" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B286" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C286" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D286" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E286" s="28">
+        <v>6</v>
+      </c>
+      <c r="F286" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G286" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H286" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8" ht="10" customHeight="1">
+      <c r="A287" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B287" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C287" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D287" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E287" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F287" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G287" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H287" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8" ht="10" customHeight="1">
+      <c r="A288" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B288" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C288" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D288" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E288" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F288" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G288" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H288" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8" ht="10" customHeight="1">
+      <c r="A289" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B289" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C289" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D289" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E289" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F289" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G289" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H289" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8" ht="10" customHeight="1">
+      <c r="A290" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B290" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C290" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D290" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E290" s="28">
+        <v>10</v>
+      </c>
+      <c r="F290" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G290" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H290" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8" ht="10" customHeight="1">
+      <c r="A291" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B291" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C291" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D291" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E291" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F291" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G291" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H291" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8" ht="10" customHeight="1">
+      <c r="A292" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B292" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C292" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D292" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E292" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F292" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G292" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H292" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8" ht="10" customHeight="1">
+      <c r="A293" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B293" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C293" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D293" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E293" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F293" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G293" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H293" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8" ht="10" customHeight="1">
+      <c r="A294" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B294" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C294" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D294" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E294" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F294" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G294" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H294" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8" ht="10" customHeight="1">
+      <c r="A295" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B295" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C295" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D295" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E295" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F295" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G295" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H295" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8" ht="10" customHeight="1">
+      <c r="A296" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B296" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C296" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D296" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E296" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F296" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G296" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H296" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8" ht="10" customHeight="1">
+      <c r="A297" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B297" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C297" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D297" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E297" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F297" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G297" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H297" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8" ht="10" customHeight="1">
+      <c r="A298" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B298" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C298" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D298" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E298" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F298" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G298" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H298" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8" ht="10" customHeight="1">
+      <c r="A299" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B299" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C299" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D299" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E299" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F299" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G299" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H299" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8" ht="10" customHeight="1">
+      <c r="A300" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B300" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C300" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D300" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E300" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F300" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G300" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H300" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8" ht="10" customHeight="1">
+      <c r="A301" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B301" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C301" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D301" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E301" s="28">
+        <v>7</v>
+      </c>
+      <c r="F301" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G301" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H301" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8" ht="10" customHeight="1">
+      <c r="A302" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B302" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C302" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D302" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E302" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F302" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G302" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H302" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8" ht="10" customHeight="1">
+      <c r="A303" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B303" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C303" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D303" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E303" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F303" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G303" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H303" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8" ht="10" customHeight="1">
+      <c r="A304" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B304" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C304" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D304" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E304" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F304" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G304" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H304" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8" ht="10" customHeight="1">
+      <c r="A305" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B305" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C305" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D305" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E305" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F305" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G305" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H305" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8" ht="10" customHeight="1">
+      <c r="A306" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B306" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C306" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D306" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E306" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F306" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G306" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H306" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8" ht="10" customHeight="1">
+      <c r="A307" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B307" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C307" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D307" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E307" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F307" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G307" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H307" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8" ht="10" customHeight="1">
+      <c r="A308" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B308" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C308" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D308" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E308" s="28">
+        <v>8</v>
+      </c>
+      <c r="F308" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G308" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H308" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8" ht="10" customHeight="1">
+      <c r="A309" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B309" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C309" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D309" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E309" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F309" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G309" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H309" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8" ht="10" customHeight="1">
+      <c r="A310" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B310" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C310" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D310" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E310" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F310" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H310" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8" ht="10" customHeight="1">
+      <c r="A311" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B311" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C311" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D311" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E311" s="28">
+        <v>5</v>
+      </c>
+      <c r="F311" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G311" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H311" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8" ht="10" customHeight="1">
+      <c r="A312" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B312" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C312" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D312" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E312" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F312" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G312" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H312" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8" ht="10" customHeight="1">
+      <c r="A313" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B313" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C313" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D313" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E313" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F313" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G313" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H313" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8" ht="10" customHeight="1">
+      <c r="A314" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B314" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C314" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D314" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E314" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F314" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G314" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H314" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8" ht="10" customHeight="1">
+      <c r="A315" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B315" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C315" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D315" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E315" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F315" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G315" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H315" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8" ht="10" customHeight="1">
+      <c r="A316" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B316" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C316" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D316" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E316" s="28">
+        <v>0</v>
+      </c>
+      <c r="F316" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G316" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H316" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8" ht="10" customHeight="1">
+      <c r="A317" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B317" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C317" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D317" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E317" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F317" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G317" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H317" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8" ht="10" customHeight="1">
+      <c r="A318" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B318" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C318" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D318" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E318" s="28">
+        <v>5</v>
+      </c>
+      <c r="F318" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G318" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H318" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8" ht="10" customHeight="1">
+      <c r="A319" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B319" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C319" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D319" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E319" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F319" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G319" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H319" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8" ht="10" customHeight="1">
+      <c r="A320" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B320" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C320" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D320" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E320" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F320" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G320" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H320" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8" ht="10" customHeight="1">
+      <c r="A321" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B321" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C321" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D321" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E321" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F321" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G321" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H321" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8" ht="10" customHeight="1">
+      <c r="A322" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B322" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C322" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D322" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E322" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F322" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G322" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H322" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8" ht="10" customHeight="1">
+      <c r="A323" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B323" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C323" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D323" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E323" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F323" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G323" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H323" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8" ht="10" customHeight="1">
+      <c r="A324" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B324" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C324" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D324" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E324" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F324" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G324" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H324" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8" ht="10" customHeight="1">
+      <c r="A325" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B325" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C325" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D325" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E325" s="28">
+        <v>11</v>
+      </c>
+      <c r="F325" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G325" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H325" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8" ht="10" customHeight="1">
+      <c r="A326" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B326" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C326" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D326" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E326" s="28">
+        <v>9</v>
+      </c>
+      <c r="F326" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G326" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H326" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8" ht="10" customHeight="1">
+      <c r="A327" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B327" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C327" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D327" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E327" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F327" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G327" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H327" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8" ht="10" customHeight="1">
+      <c r="A328" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B328" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C328" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D328" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E328" s="28">
+        <v>7</v>
+      </c>
+      <c r="F328" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G328" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H328" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8" ht="10" customHeight="1">
+      <c r="A329" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B329" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C329" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D329" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E329" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F329" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G329" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H329" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8" ht="10" customHeight="1">
+      <c r="A330" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B330" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C330" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D330" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E330" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F330" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G330" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H330" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8" ht="10" customHeight="1">
+      <c r="A331" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B331" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C331" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D331" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E331" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F331" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G331" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H331" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8" ht="10" customHeight="1">
+      <c r="A332" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B332" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C332" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D332" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E332" s="28">
+        <v>5</v>
+      </c>
+      <c r="F332" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G332" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H332" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8" ht="10" customHeight="1">
+      <c r="A333" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B333" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C333" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D333" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E333" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F333" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G333" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H333" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8" ht="10" customHeight="1">
+      <c r="A334" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B334" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C334" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D334" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E334" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F334" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G334" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H334" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8" ht="10" customHeight="1">
+      <c r="A335" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B335" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C335" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D335" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E335" s="28">
+        <v>7</v>
+      </c>
+      <c r="F335" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G335" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H335" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8" ht="10" customHeight="1">
+      <c r="A336" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B336" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C336" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D336" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E336" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F336" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G336" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H336" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8" ht="10" customHeight="1">
+      <c r="A337" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B337" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C337" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D337" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E337" s="28">
+        <v>84</v>
+      </c>
+      <c r="F337" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G337" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H337" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8" ht="10" customHeight="1">
+      <c r="A338" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B338" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C338" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D338" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E338" s="28">
+        <v>94</v>
+      </c>
+      <c r="F338" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G338" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H338" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8" ht="10" customHeight="1">
+      <c r="A339" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B339" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C339" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D339" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E339" s="28">
+        <v>78</v>
+      </c>
+      <c r="F339" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G339" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H339" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8" ht="10" customHeight="1">
+      <c r="A340" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B340" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C340" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D340" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E340" s="28">
+        <v>34</v>
+      </c>
+      <c r="F340" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G340" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H340" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8" ht="10" customHeight="1">
+      <c r="A341" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B341" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C341" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D341" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E341" s="28">
+        <v>51</v>
+      </c>
+      <c r="F341" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G341" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H341" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8" ht="10" customHeight="1">
+      <c r="A342" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B342" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C342" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D342" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E342" s="28">
+        <v>95</v>
+      </c>
+      <c r="F342" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G342" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H342" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8" ht="10" customHeight="1">
+      <c r="A343" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B343" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C343" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D343" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E343" s="28">
         <v>45</v>
       </c>
-      <c r="E13" s="23" t="s">
-[...5 lines deleted...]
-      <c r="G13" s="23" t="s">
+      <c r="F343" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G343" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H343" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8" ht="10" customHeight="1">
+      <c r="A344" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B344" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C344" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D344" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E344" s="28">
         <v>50</v>
       </c>
-      <c r="H13" s="23" t="s">
-[...10 lines deleted...]
-      <c r="C14" s="19" t="s">
+      <c r="F344" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G344" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H344" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8" ht="10" customHeight="1">
+      <c r="A345" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B345" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C345" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D345" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E345" s="28">
+        <v>41</v>
+      </c>
+      <c r="F345" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G345" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H345" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8" ht="10" customHeight="1">
+      <c r="A346" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B346" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C346" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D346" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E346" s="28">
+        <v>55</v>
+      </c>
+      <c r="F346" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G346" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H346" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8" ht="10" customHeight="1">
+      <c r="A347" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B347" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C347" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D347" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E347" s="28">
+        <v>63</v>
+      </c>
+      <c r="F347" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G347" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H347" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8" ht="10" customHeight="1">
+      <c r="A348" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B348" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C348" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D348" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E348" s="28">
+        <v>34</v>
+      </c>
+      <c r="F348" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G348" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H348" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8" ht="10" customHeight="1">
+      <c r="A349" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B349" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C349" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D349" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E349" s="28">
+        <v>60</v>
+      </c>
+      <c r="F349" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G349" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H349" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8" ht="10" customHeight="1">
+      <c r="A350" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B350" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C350" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D350" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E350" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F350" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H350" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8" ht="10" customHeight="1">
+      <c r="A351" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B351" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C351" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D351" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E351" s="28">
+        <v>11</v>
+      </c>
+      <c r="F351" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H351" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8" ht="10" customHeight="1">
+      <c r="A352" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B352" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C352" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D352" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E352" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F352" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G352" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H352" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8" ht="10" customHeight="1">
+      <c r="A353" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B353" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C353" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D353" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E353" s="28">
+        <v>11</v>
+      </c>
+      <c r="F353" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G353" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H353" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8" ht="10" customHeight="1">
+      <c r="A354" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B354" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C354" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D354" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E354" s="28">
+        <v>22</v>
+      </c>
+      <c r="F354" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G354" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H354" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8" ht="10" customHeight="1">
+      <c r="A355" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B355" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C355" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D355" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E355" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F355" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G355" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H355" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8" ht="10" customHeight="1">
+      <c r="A356" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B356" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C356" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D356" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E356" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F356" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G356" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H356" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8" ht="10" customHeight="1">
+      <c r="A357" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B357" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C357" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D357" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E357" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F357" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G357" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H357" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8" ht="10" customHeight="1">
+      <c r="A358" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B358" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C358" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D358" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E358" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F358" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G358" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H358" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8" ht="10" customHeight="1">
+      <c r="A359" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B359" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C359" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D359" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E359" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F359" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G359" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H359" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8" ht="10" customHeight="1">
+      <c r="A360" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B360" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C360" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D360" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E360" s="28">
+        <v>19</v>
+      </c>
+      <c r="F360" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G360" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H360" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8" ht="10" customHeight="1">
+      <c r="A361" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B361" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C361" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="D14" s="19" t="s">
-[...22 lines deleted...]
-      <c r="C15" s="19" t="s">
+      <c r="D361" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E361" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F361" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G361" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H361" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8" ht="10" customHeight="1">
+      <c r="A362" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B362" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C362" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="D15" s="19" t="s">
-[...22 lines deleted...]
-      <c r="C16" s="19" t="s">
+      <c r="D362" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E362" s="28">
+        <v>15</v>
+      </c>
+      <c r="F362" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G362" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H362" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8" ht="10" customHeight="1">
+      <c r="A363" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B363" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C363" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="D16" s="19" t="s">
-[...22 lines deleted...]
-      <c r="C17" s="19" t="s">
+      <c r="D363" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E363" s="28">
+        <v>20</v>
+      </c>
+      <c r="F363" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G363" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H363" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8" ht="10" customHeight="1">
+      <c r="A364" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B364" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C364" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="D17" s="19" t="s">
-[...22 lines deleted...]
-      <c r="C18" s="19" t="s">
+      <c r="D364" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E364" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F364" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G364" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H364" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8" ht="10" customHeight="1">
+      <c r="A365" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B365" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C365" s="24" t="s">
         <v>34</v>
       </c>
-      <c r="D18" s="19" t="s">
-[...22 lines deleted...]
-      <c r="C19" s="19" t="s">
+      <c r="D365" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E365" s="28">
+        <v>9</v>
+      </c>
+      <c r="F365" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G365" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H365" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8" ht="10" customHeight="1">
+      <c r="A366" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B366" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C366" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="D19" s="19" t="s">
-[...22 lines deleted...]
-      <c r="C20" s="19" t="s">
+      <c r="D366" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E366" s="28">
+        <v>12</v>
+      </c>
+      <c r="F366" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G366" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H366" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8" ht="10" customHeight="1">
+      <c r="A367" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B367" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C367" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="D20" s="19" t="s">
-[...22 lines deleted...]
-      <c r="C21" s="19" t="s">
+      <c r="D367" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E367" s="28">
+        <v>8</v>
+      </c>
+      <c r="F367" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G367" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H367" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8" ht="10" customHeight="1">
+      <c r="A368" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B368" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C368" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="D21" s="19" t="s">
-[...22 lines deleted...]
-      <c r="C22" s="19" t="s">
+      <c r="D368" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E368" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F368" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G368" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H368" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8" ht="10" customHeight="1">
+      <c r="A369" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B369" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C369" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="D22" s="19" t="s">
-[...22 lines deleted...]
-      <c r="C23" s="19" t="s">
+      <c r="D369" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E369" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F369" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G369" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H369" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8" ht="10" customHeight="1">
+      <c r="A370" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B370" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C370" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="D23" s="19" t="s">
-[...22 lines deleted...]
-      <c r="C24" s="19" t="s">
+      <c r="D370" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E370" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F370" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G370" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H370" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8" ht="10" customHeight="1">
+      <c r="A371" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B371" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C371" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="D24" s="19" t="s">
-[...22 lines deleted...]
-      <c r="C25" s="19" t="s">
+      <c r="D371" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E371" s="28">
+        <v>33</v>
+      </c>
+      <c r="F371" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G371" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H371" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8" ht="10" customHeight="1">
+      <c r="A372" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B372" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C372" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D372" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E372" s="28">
+        <v>5</v>
+      </c>
+      <c r="F372" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G372" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H372" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8" ht="10" customHeight="1">
+      <c r="A373" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B373" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C373" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D373" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E373" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F373" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G373" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H373" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8" ht="10" customHeight="1">
+      <c r="A374" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B374" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C374" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D374" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E374" s="28">
+        <v>12</v>
+      </c>
+      <c r="F374" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G374" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H374" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8" ht="10" customHeight="1">
+      <c r="A375" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B375" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C375" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D375" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E375" s="28">
+        <v>12</v>
+      </c>
+      <c r="F375" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G375" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H375" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8" ht="10" customHeight="1">
+      <c r="A376" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B376" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C376" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D376" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E376" s="28">
+        <v>5</v>
+      </c>
+      <c r="F376" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G376" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H376" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8" ht="10" customHeight="1">
+      <c r="A377" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B377" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C377" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D377" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E377" s="28">
+        <v>14</v>
+      </c>
+      <c r="F377" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G377" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H377" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8" ht="10" customHeight="1">
+      <c r="A378" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B378" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C378" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D378" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E378" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F378" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G378" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H378" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8" ht="10" customHeight="1">
+      <c r="A379" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B379" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C379" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D379" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E379" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F379" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G379" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H379" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8" ht="10" customHeight="1">
+      <c r="A380" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B380" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C380" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D380" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E380" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F380" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G380" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H380" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8" ht="10" customHeight="1">
+      <c r="A381" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B381" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C381" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D381" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E381" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F381" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G381" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H381" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8" ht="10" customHeight="1">
+      <c r="A382" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B382" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C382" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D382" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E382" s="28">
+        <v>37</v>
+      </c>
+      <c r="F382" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G382" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H382" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8" ht="10" customHeight="1">
+      <c r="A383" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B383" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C383" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D383" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E383" s="28">
         <v>41</v>
       </c>
-      <c r="D25" s="19" t="s">
-[...19 lines deleted...]
-      <c r="B26" s="19" t="s">
+      <c r="F383" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G383" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H383" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8" ht="10" customHeight="1">
+      <c r="A384" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B384" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C384" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D384" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E384" s="28">
+        <v>6</v>
+      </c>
+      <c r="F384" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G384" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H384" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8" ht="10" customHeight="1">
+      <c r="A385" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B385" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C385" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D385" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E385" s="28">
+        <v>15</v>
+      </c>
+      <c r="F385" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G385" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H385" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8" ht="10" customHeight="1">
+      <c r="A386" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B386" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C386" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D386" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E386" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F386" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G386" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H386" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8" ht="10" customHeight="1">
+      <c r="A387" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B387" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C387" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D387" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E387" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F387" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G387" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H387" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8" ht="10" customHeight="1">
+      <c r="A388" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B388" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C388" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D388" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E388" s="28">
+        <v>5</v>
+      </c>
+      <c r="F388" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G388" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H388" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8" ht="10" customHeight="1">
+      <c r="A389" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B389" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C389" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D389" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E389" s="28">
+        <v>14</v>
+      </c>
+      <c r="F389" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G389" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H389" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8" ht="10" customHeight="1">
+      <c r="A390" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B390" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C390" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D390" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E390" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F390" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G390" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H390" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8" ht="10" customHeight="1">
+      <c r="A391" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B391" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C391" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D391" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E391" s="28">
+        <v>9</v>
+      </c>
+      <c r="F391" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G391" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H391" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8" ht="10" customHeight="1">
+      <c r="A392" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B392" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C392" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D392" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E392" s="28">
+        <v>12</v>
+      </c>
+      <c r="F392" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G392" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H392" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8" ht="10" customHeight="1">
+      <c r="A393" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B393" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C393" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D393" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E393" s="28">
+        <v>5</v>
+      </c>
+      <c r="F393" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G393" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H393" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8" ht="10" customHeight="1">
+      <c r="A394" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B394" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C394" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D394" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E394" s="28">
+        <v>15</v>
+      </c>
+      <c r="F394" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G394" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H394" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8" ht="10" customHeight="1">
+      <c r="A395" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B395" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C395" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D395" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E395" s="28">
+        <v>5</v>
+      </c>
+      <c r="F395" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G395" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H395" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8" ht="10" customHeight="1">
+      <c r="A396" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B396" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C396" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D396" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E396" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F396" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G396" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H396" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8" ht="10" customHeight="1">
+      <c r="A397" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B397" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C397" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D397" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E397" s="28">
+        <v>0</v>
+      </c>
+      <c r="F397" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G397" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H397" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8" ht="10" customHeight="1">
+      <c r="A398" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B398" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C398" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D398" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E398" s="28">
+        <v>8</v>
+      </c>
+      <c r="F398" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G398" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H398" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8" ht="10" customHeight="1">
+      <c r="A399" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B399" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C399" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D399" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E399" s="28">
+        <v>23</v>
+      </c>
+      <c r="F399" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G399" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H399" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8" ht="10" customHeight="1">
+      <c r="A400" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B400" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C400" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D400" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E400" s="28">
+        <v>6</v>
+      </c>
+      <c r="F400" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G400" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H400" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8" ht="10" customHeight="1">
+      <c r="A401" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B401" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C401" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D401" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E401" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F401" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G401" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H401" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8" ht="10" customHeight="1">
+      <c r="A402" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B402" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C402" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D402" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E402" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F402" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G402" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H402" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8" ht="10" customHeight="1">
+      <c r="A403" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B403" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C403" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D403" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E403" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F403" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G403" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H403" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8" ht="10" customHeight="1">
+      <c r="A404" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B404" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C404" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D404" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E404" s="28">
+        <v>10</v>
+      </c>
+      <c r="F404" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G404" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H404" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8" ht="10" customHeight="1">
+      <c r="A405" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B405" s="24" t="s">
         <v>134</v>
       </c>
-      <c r="C26" s="19" t="s">
+      <c r="C405" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D405" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E405" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F405" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G405" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H405" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8" ht="10" customHeight="1">
+      <c r="A406" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B406" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C406" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="D26" s="19" t="s">
-[...19 lines deleted...]
-      <c r="B27" s="19" t="s">
+      <c r="D406" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E406" s="28">
+        <v>26</v>
+      </c>
+      <c r="F406" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G406" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H406" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8" ht="10" customHeight="1">
+      <c r="A407" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B407" s="24" t="s">
         <v>134</v>
       </c>
-      <c r="C27" s="19" t="s">
+      <c r="C407" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D407" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E407" s="28">
+        <v>15</v>
+      </c>
+      <c r="F407" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G407" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H407" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8" ht="10" customHeight="1">
+      <c r="A408" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B408" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C408" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D408" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E408" s="28">
+        <v>7</v>
+      </c>
+      <c r="F408" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G408" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H408" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8" ht="10" customHeight="1">
+      <c r="A409" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B409" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C409" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D409" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E409" s="28">
+        <v>8</v>
+      </c>
+      <c r="F409" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G409" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H409" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8" ht="10" customHeight="1">
+      <c r="A410" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B410" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C410" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="D27" s="19" t="s">
-[...19 lines deleted...]
-      <c r="B28" s="19" t="s">
+      <c r="D410" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E410" s="28">
+        <v>5</v>
+      </c>
+      <c r="F410" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G410" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H410" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8" ht="10" customHeight="1">
+      <c r="A411" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B411" s="24" t="s">
         <v>134</v>
       </c>
-      <c r="C28" s="19" t="s">
+      <c r="C411" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D411" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E411" s="28">
+        <v>5</v>
+      </c>
+      <c r="F411" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G411" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H411" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8" ht="10" customHeight="1">
+      <c r="A412" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B412" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C412" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="D28" s="19" t="s">
-[...19 lines deleted...]
-      <c r="B29" s="19" t="s">
+      <c r="D412" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E412" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F412" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G412" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H412" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8" ht="10" customHeight="1">
+      <c r="A413" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B413" s="24" t="s">
         <v>134</v>
       </c>
-      <c r="C29" s="19" t="s">
+      <c r="C413" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="D29" s="19" t="s">
-[...19 lines deleted...]
-      <c r="B30" s="19" t="s">
+      <c r="D413" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E413" s="28">
+        <v>9</v>
+      </c>
+      <c r="F413" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G413" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H413" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8" ht="10" customHeight="1">
+      <c r="A414" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B414" s="24" t="s">
         <v>134</v>
       </c>
-      <c r="C30" s="19" t="s">
+      <c r="C414" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="D30" s="19" t="s">
-[...19 lines deleted...]
-      <c r="B31" s="19" t="s">
+      <c r="D414" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E414" s="28">
+        <v>8</v>
+      </c>
+      <c r="F414" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G414" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H414" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8" ht="10" customHeight="1">
+      <c r="A415" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B415" s="24" t="s">
         <v>134</v>
       </c>
-      <c r="C31" s="19" t="s">
+      <c r="C415" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="D31" s="19" t="s">
-[...19 lines deleted...]
-      <c r="B32" s="19" t="s">
+      <c r="D415" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E415" s="28">
+        <v>6</v>
+      </c>
+      <c r="F415" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G415" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H415" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8" ht="10" customHeight="1">
+      <c r="A416" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B416" s="24" t="s">
         <v>134</v>
       </c>
-      <c r="C32" s="19" t="s">
+      <c r="C416" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="D32" s="19" t="s">
-[...19 lines deleted...]
-      <c r="B33" s="19" t="s">
+      <c r="D416" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E416" s="28">
+        <v>15</v>
+      </c>
+      <c r="F416" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G416" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H416" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8" ht="10" customHeight="1">
+      <c r="A417" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B417" s="24" t="s">
         <v>134</v>
       </c>
-      <c r="C33" s="19" t="s">
+      <c r="C417" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="D33" s="19" t="s">
-[...3682 lines deleted...]
-      <c r="A175" s="19" t="s">
+      <c r="D417" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="B175" s="19" t="s">
-[...6310 lines deleted...]
-        <v>21</v>
+      <c r="E417" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F417" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G417" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H417" s="24" t="s">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <dimension ref="A2:H248"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{161EC715-4FE6-433E-8029-8A7AA7B1B9A9}">
+  <dimension ref="A1:H247"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
-    <col min="1" max="2" width="52.714285714285715" style="11" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="8.857142857142858" style="11"/>
+    <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
+    <col min="3" max="3" width="9" style="12" customWidth="1"/>
+    <col min="4" max="4" width="11" style="12" customWidth="1"/>
+    <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
+    <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
+    <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
+    <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
-        <v>140</v>
+        <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:8" ht="30" customHeight="1">
-      <c r="A2" s="2" t="s">
+      <c r="A2" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
     </row>
     <row r="3" spans="1:8" ht="20.25" customHeight="1">
-      <c r="A3" s="3" t="s">
-        <v>142</v>
+      <c r="A3" s="13" t="s">
+        <v>137</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
     </row>
     <row r="4" spans="1:8" ht="14" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
     </row>
-    <row r="5" spans="1:8" ht="30.95" customHeight="1">
-      <c r="A5" s="12" t="s">
+    <row r="5" spans="1:8" ht="31" customHeight="1">
+      <c r="A5" s="15" t="s">
+        <v>115</v>
+      </c>
+      <c r="B5" s="15"/>
+      <c r="C5" s="15"/>
+      <c r="D5" s="15"/>
+      <c r="E5" s="15"/>
+      <c r="F5" s="15"/>
+      <c r="G5" s="15"/>
+      <c r="H5" s="15"/>
+    </row>
+    <row r="6" spans="1:8" ht="18" customHeight="1">
+      <c r="A6" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="17"/>
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+    </row>
+    <row r="7" spans="1:8" ht="12" customHeight="1">
+      <c r="A7" s="18" t="s">
+        <v>116</v>
+      </c>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="18"/>
+      <c r="F7" s="18"/>
+      <c r="G7" s="18"/>
+      <c r="H7" s="18"/>
+    </row>
+    <row r="8" spans="1:8" ht="12" customHeight="1">
+      <c r="A8" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="B8" s="41"/>
+      <c r="C8" s="41"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="41"/>
+      <c r="H8" s="41"/>
+    </row>
+    <row r="9" spans="1:8" ht="12" customHeight="1">
+      <c r="A9" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="B9" s="41"/>
+      <c r="C9" s="41"/>
+      <c r="D9" s="41"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="41"/>
+      <c r="G9" s="41"/>
+      <c r="H9" s="41"/>
+    </row>
+    <row r="10" spans="1:8" ht="12" customHeight="1">
+      <c r="A10" s="19"/>
+      <c r="B10" s="41"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="41"/>
+      <c r="E10" s="41"/>
+      <c r="F10" s="41"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="41"/>
+    </row>
+    <row r="11" spans="1:8" ht="12" customHeight="1">
+      <c r="A11" s="17"/>
+      <c r="B11" s="17"/>
+      <c r="C11" s="17"/>
+      <c r="D11" s="17"/>
+      <c r="E11" s="17"/>
+      <c r="F11" s="17"/>
+      <c r="G11" s="17"/>
+      <c r="H11" s="17"/>
+    </row>
+    <row r="12" spans="1:8" ht="25" customHeight="1">
+      <c r="A12" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="H12" s="26" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="10" customHeight="1">
+      <c r="A13" s="27" t="s">
         <v>118</v>
       </c>
-      <c r="B5" s="12"/>
-[...20 lines deleted...]
-      <c r="A7" s="15" t="s">
+      <c r="B13" s="27" t="s">
+        <v>140</v>
+      </c>
+      <c r="C13" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="E13" s="27" t="s">
         <v>119</v>
       </c>
-      <c r="B7" s="15"/>
-[...78 lines deleted...]
-      <c r="A13" s="22" t="s">
+      <c r="F13" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="G13" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="H13" s="27" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="10" customHeight="1">
+      <c r="A14" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E14" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F14" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G14" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="10" customHeight="1">
+      <c r="A15" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E15" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F15" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G15" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H15" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="10" customHeight="1">
+      <c r="A16" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F16" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G16" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H16" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="10" customHeight="1">
+      <c r="A17" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E17" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F17" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G17" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H17" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="10" customHeight="1">
+      <c r="A18" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E18" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F18" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="10" customHeight="1">
+      <c r="A19" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C19" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D19" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E19" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F19" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G19" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H19" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="10" customHeight="1">
+      <c r="A20" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C20" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E20" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F20" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H20" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="10" customHeight="1">
+      <c r="A21" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C21" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E21" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F21" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G21" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H21" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="10" customHeight="1">
+      <c r="A22" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C22" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E22" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F22" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G22" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H22" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="10" customHeight="1">
+      <c r="A23" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E23" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F23" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G23" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H23" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="10" customHeight="1">
+      <c r="A24" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E24" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F24" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G24" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H24" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="10" customHeight="1">
+      <c r="A25" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C25" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E25" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F25" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G25" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H25" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="10" customHeight="1">
+      <c r="A26" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C26" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D26" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E26" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F26" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G26" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H26" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="10" customHeight="1">
+      <c r="A27" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C27" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D27" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E27" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F27" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H27" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="10" customHeight="1">
+      <c r="A28" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C28" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E28" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F28" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G28" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H28" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="10" customHeight="1">
+      <c r="A29" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C29" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E29" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F29" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G29" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H29" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="10" customHeight="1">
+      <c r="A30" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B30" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C30" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E30" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F30" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G30" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H30" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="10" customHeight="1">
+      <c r="A31" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C31" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E31" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F31" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G31" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H31" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="10" customHeight="1">
+      <c r="A32" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B32" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C32" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E32" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F32" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G32" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H32" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="10" customHeight="1">
+      <c r="A33" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B33" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C33" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D33" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E33" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F33" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G33" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H33" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="10" customHeight="1">
+      <c r="A34" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B34" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C34" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D34" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E34" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F34" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G34" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H34" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="10" customHeight="1">
+      <c r="A35" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B35" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C35" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D35" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E35" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F35" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G35" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H35" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="10" customHeight="1">
+      <c r="A36" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B36" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C36" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D36" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E36" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F36" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G36" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H36" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="10" customHeight="1">
+      <c r="A37" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B37" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C37" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E37" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F37" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G37" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H37" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="10" customHeight="1">
+      <c r="A38" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B38" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C38" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E38" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F38" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G38" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H38" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="10" customHeight="1">
+      <c r="A39" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B39" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C39" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E39" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F39" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G39" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H39" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="10" customHeight="1">
+      <c r="A40" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B40" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C40" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D40" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E40" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F40" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G40" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H40" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="10" customHeight="1">
+      <c r="A41" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B41" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C41" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D41" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E41" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F41" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G41" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H41" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="10" customHeight="1">
+      <c r="A42" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B42" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C42" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E42" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F42" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G42" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H42" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="10" customHeight="1">
+      <c r="A43" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B43" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C43" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E43" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F43" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G43" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H43" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="10" customHeight="1">
+      <c r="A44" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B44" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C44" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E44" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F44" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G44" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H44" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="10" customHeight="1">
+      <c r="A45" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B45" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C45" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D45" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E45" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F45" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G45" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H45" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="10" customHeight="1">
+      <c r="A46" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B46" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C46" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D46" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E46" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F46" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G46" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H46" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="10" customHeight="1">
+      <c r="A47" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B47" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C47" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D47" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E47" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F47" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G47" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H47" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="10" customHeight="1">
+      <c r="A48" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B48" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C48" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D48" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E48" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F48" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G48" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H48" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="10" customHeight="1">
+      <c r="A49" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B49" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C49" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D49" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E49" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F49" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G49" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H49" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="10" customHeight="1">
+      <c r="A50" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B50" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C50" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E50" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F50" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G50" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H50" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="10" customHeight="1">
+      <c r="A51" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B51" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C51" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E51" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F51" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G51" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H51" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="10" customHeight="1">
+      <c r="A52" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B52" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C52" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D52" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E52" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F52" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G52" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H52" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="10" customHeight="1">
+      <c r="A53" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B53" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C53" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D53" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E53" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F53" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G53" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H53" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="10" customHeight="1">
+      <c r="A54" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B54" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C54" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D54" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E54" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F54" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G54" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H54" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="10" customHeight="1">
+      <c r="A55" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B55" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C55" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D55" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E55" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F55" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G55" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H55" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="10" customHeight="1">
+      <c r="A56" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B56" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C56" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D56" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E56" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F56" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G56" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H56" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="10" customHeight="1">
+      <c r="A57" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B57" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C57" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E57" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F57" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G57" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H57" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="10" customHeight="1">
+      <c r="A58" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B58" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C58" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E58" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F58" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G58" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H58" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="10" customHeight="1">
+      <c r="A59" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B59" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C59" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D59" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="E59" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F59" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G59" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H59" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="10" customHeight="1">
+      <c r="A60" s="24" t="s">
         <v>121</v>
       </c>
-      <c r="B13" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="22" t="s">
+      <c r="B60" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C60" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D60" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E60" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F60" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G60" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H60" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="10" customHeight="1">
+      <c r="A61" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B61" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C61" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="D13" s="22" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="23" t="s">
+      <c r="D61" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E61" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F61" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G61" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H61" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="10" customHeight="1">
+      <c r="A62" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B62" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C62" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E62" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F62" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G62" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H62" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="10" customHeight="1">
+      <c r="A63" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B63" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C63" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D63" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E63" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F63" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G63" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H63" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="10" customHeight="1">
+      <c r="A64" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B64" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C64" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E64" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F64" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G64" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H64" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="10" customHeight="1">
+      <c r="A65" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B65" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C65" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D65" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E65" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F65" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G65" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H65" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="10" customHeight="1">
+      <c r="A66" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B66" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C66" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D66" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E66" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F66" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G66" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H66" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="10" customHeight="1">
+      <c r="A67" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B67" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C67" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D67" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E67" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F67" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G67" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H67" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="10" customHeight="1">
+      <c r="A68" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B68" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C68" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E68" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F68" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G68" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H68" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="10" customHeight="1">
+      <c r="A69" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B69" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C69" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D69" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E69" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F69" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G69" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H69" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="10" customHeight="1">
+      <c r="A70" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B70" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C70" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E70" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F70" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G70" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H70" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="10" customHeight="1">
+      <c r="A71" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B71" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C71" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D71" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E71" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F71" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G71" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H71" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="10" customHeight="1">
+      <c r="A72" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B72" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C72" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D72" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E72" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F72" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G72" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H72" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="10" customHeight="1">
+      <c r="A73" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B73" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C73" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D73" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E73" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F73" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G73" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H73" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="10" customHeight="1">
+      <c r="A74" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B74" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C74" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D74" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E74" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F74" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G74" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H74" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="10" customHeight="1">
+      <c r="A75" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B75" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C75" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D75" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E75" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F75" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G75" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H75" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="10" customHeight="1">
+      <c r="A76" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B76" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C76" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E76" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F76" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G76" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H76" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="10" customHeight="1">
+      <c r="A77" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B77" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C77" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D77" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E77" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F77" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G77" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H77" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="10" customHeight="1">
+      <c r="A78" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B78" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C78" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D78" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E78" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F78" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G78" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H78" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="10" customHeight="1">
+      <c r="A79" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B79" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C79" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D79" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E79" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F79" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G79" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H79" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="10" customHeight="1">
+      <c r="A80" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B80" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C80" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D80" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E80" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F80" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G80" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H80" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="10" customHeight="1">
+      <c r="A81" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B81" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C81" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D81" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E81" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F81" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G81" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H81" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="10" customHeight="1">
+      <c r="A82" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B82" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C82" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D82" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E82" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F82" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G82" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H82" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="10" customHeight="1">
+      <c r="A83" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B83" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C83" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D83" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E83" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F83" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G83" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H83" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="10" customHeight="1">
+      <c r="A84" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B84" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C84" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D84" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E84" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F84" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G84" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H84" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="10" customHeight="1">
+      <c r="A85" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B85" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C85" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D85" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E85" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F85" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G85" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H85" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="10" customHeight="1">
+      <c r="A86" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B86" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C86" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D86" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E86" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F86" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G86" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H86" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="10" customHeight="1">
+      <c r="A87" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B87" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C87" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D87" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E87" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F87" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G87" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H87" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="10" customHeight="1">
+      <c r="A88" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B88" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C88" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D88" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E88" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F88" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G88" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H88" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="10" customHeight="1">
+      <c r="A89" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B89" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C89" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D89" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E89" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F89" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G89" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H89" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="10" customHeight="1">
+      <c r="A90" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B90" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C90" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D90" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E90" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F90" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G90" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H90" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="10" customHeight="1">
+      <c r="A91" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B91" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C91" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D91" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E91" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F91" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G91" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H91" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="10" customHeight="1">
+      <c r="A92" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B92" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C92" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E92" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F92" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G92" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H92" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="10" customHeight="1">
+      <c r="A93" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B93" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C93" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D93" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E93" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F93" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G93" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H93" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="10" customHeight="1">
+      <c r="A94" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B94" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C94" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D94" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E94" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F94" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G94" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H94" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="10" customHeight="1">
+      <c r="A95" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B95" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C95" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D95" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E95" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F95" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G95" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H95" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="10" customHeight="1">
+      <c r="A96" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B96" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C96" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E96" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F96" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G96" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H96" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="10" customHeight="1">
+      <c r="A97" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B97" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C97" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E97" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F97" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G97" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H97" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="10" customHeight="1">
+      <c r="A98" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B98" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C98" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D98" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E98" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F98" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G98" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H98" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="10" customHeight="1">
+      <c r="A99" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B99" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C99" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D99" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E99" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F99" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G99" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H99" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="10" customHeight="1">
+      <c r="A100" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B100" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C100" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D100" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E100" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F100" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G100" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H100" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="10" customHeight="1">
+      <c r="A101" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B101" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C101" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D101" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E101" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F101" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G101" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H101" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="10" customHeight="1">
+      <c r="A102" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B102" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C102" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D102" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E102" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F102" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G102" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H102" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="10" customHeight="1">
+      <c r="A103" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B103" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C103" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E103" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F103" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G103" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H103" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="10" customHeight="1">
+      <c r="A104" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B104" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C104" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D104" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E104" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F104" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G104" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H104" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="10" customHeight="1">
+      <c r="A105" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B105" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C105" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D105" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E105" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F105" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G105" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H105" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="10" customHeight="1">
+      <c r="A106" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B106" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C106" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D106" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E106" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="F106" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G106" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H106" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="10" customHeight="1">
+      <c r="A107" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="F13" s="23" t="s">
-[...16 lines deleted...]
-      <c r="C14" s="19" t="s">
+      <c r="B107" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C107" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D107" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E107" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F107" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G107" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H107" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="10" customHeight="1">
+      <c r="A108" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B108" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C108" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D108" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E108" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F108" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G108" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H108" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="10" customHeight="1">
+      <c r="A109" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B109" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C109" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="D14" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="26" t="s">
+      <c r="D109" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E109" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F109" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G109" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H109" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="10" customHeight="1">
+      <c r="A110" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="F14" s="26" t="s">
-[...16 lines deleted...]
-      <c r="C15" s="19" t="s">
+      <c r="B110" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C110" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="D15" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="26" t="s">
+      <c r="D110" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E110" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F110" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G110" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H110" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="10" customHeight="1">
+      <c r="A111" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="F15" s="26" t="s">
-[...16 lines deleted...]
-      <c r="C16" s="19" t="s">
+      <c r="B111" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C111" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="D16" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="26" t="s">
+      <c r="D111" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E111" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F111" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G111" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H111" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="10" customHeight="1">
+      <c r="A112" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="F16" s="26" t="s">
-[...16 lines deleted...]
-      <c r="C17" s="19" t="s">
+      <c r="B112" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C112" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="D17" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="26" t="s">
+      <c r="D112" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E112" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F112" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G112" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H112" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="10" customHeight="1">
+      <c r="A113" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="F17" s="26" t="s">
-[...16 lines deleted...]
-      <c r="C18" s="19" t="s">
+      <c r="B113" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C113" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="D18" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E18" s="26" t="s">
+      <c r="D113" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E113" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F113" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G113" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H113" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="10" customHeight="1">
+      <c r="A114" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="F18" s="26" t="s">
-[...22 lines deleted...]
-      <c r="E19" s="26" t="s">
+      <c r="B114" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C114" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D114" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E114" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F114" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G114" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H114" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="10" customHeight="1">
+      <c r="A115" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="F19" s="26" t="s">
-[...16 lines deleted...]
-      <c r="C20" s="19" t="s">
+      <c r="B115" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C115" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="D20" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E20" s="26" t="s">
+      <c r="D115" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E115" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F115" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G115" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H115" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="10" customHeight="1">
+      <c r="A116" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="F20" s="26" t="s">
-[...16 lines deleted...]
-      <c r="C21" s="19" t="s">
+      <c r="B116" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C116" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="D21" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E21" s="26" t="s">
+      <c r="D116" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E116" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F116" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G116" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H116" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="10" customHeight="1">
+      <c r="A117" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="F21" s="26" t="s">
-[...16 lines deleted...]
-      <c r="C22" s="19" t="s">
+      <c r="B117" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C117" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="D22" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="26" t="s">
+      <c r="D117" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E117" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F117" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G117" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H117" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="10" customHeight="1">
+      <c r="A118" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="F22" s="26" t="s">
-[...16 lines deleted...]
-      <c r="C23" s="19" t="s">
+      <c r="B118" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C118" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="D23" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E23" s="26" t="s">
+      <c r="D118" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E118" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F118" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G118" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H118" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="10" customHeight="1">
+      <c r="A119" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="F23" s="26" t="s">
-[...16 lines deleted...]
-      <c r="C24" s="19" t="s">
+      <c r="B119" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C119" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="D24" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E24" s="26" t="s">
+      <c r="D119" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E119" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F119" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G119" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H119" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="10" customHeight="1">
+      <c r="A120" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="F24" s="26" t="s">
-[...16 lines deleted...]
-      <c r="C25" s="19" t="s">
+      <c r="B120" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C120" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="D25" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E25" s="26" t="s">
+      <c r="D120" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E120" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F120" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G120" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H120" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="10" customHeight="1">
+      <c r="A121" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="F25" s="26" t="s">
-[...22 lines deleted...]
-      <c r="E26" s="26" t="s">
+      <c r="B121" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C121" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D121" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E121" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F121" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G121" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H121" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="10" customHeight="1">
+      <c r="A122" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="F26" s="26" t="s">
-[...13 lines deleted...]
-      <c r="B27" s="19" t="s">
+      <c r="B122" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C122" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D122" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E122" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F122" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G122" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H122" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" ht="10" customHeight="1">
+      <c r="A123" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B123" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C123" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D123" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E123" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F123" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H123" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="10" customHeight="1">
+      <c r="A124" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B124" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C124" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D124" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E124" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F124" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G124" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H124" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="10" customHeight="1">
+      <c r="A125" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B125" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C125" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D125" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E125" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F125" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G125" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H125" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="10" customHeight="1">
+      <c r="A126" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B126" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C126" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D126" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E126" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F126" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G126" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H126" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="10" customHeight="1">
+      <c r="A127" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B127" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C127" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D127" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E127" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F127" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G127" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H127" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="10" customHeight="1">
+      <c r="A128" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B128" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C128" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D128" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E128" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F128" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G128" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H128" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" ht="10" customHeight="1">
+      <c r="A129" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B129" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C129" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D129" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E129" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F129" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G129" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H129" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="10" customHeight="1">
+      <c r="A130" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B130" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C130" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D130" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E130" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F130" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G130" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H130" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="10" customHeight="1">
+      <c r="A131" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B131" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C131" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D131" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E131" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F131" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G131" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H131" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="10" customHeight="1">
+      <c r="A132" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B132" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C132" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E132" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F132" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G132" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H132" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="10" customHeight="1">
+      <c r="A133" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B133" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C133" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D133" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E133" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F133" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G133" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H133" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" ht="10" customHeight="1">
+      <c r="A134" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B134" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C134" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D134" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E134" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F134" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G134" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H134" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" ht="10" customHeight="1">
+      <c r="A135" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B135" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C135" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D135" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E135" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F135" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G135" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H135" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" ht="10" customHeight="1">
+      <c r="A136" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B136" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C136" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D136" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E136" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F136" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G136" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H136" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" ht="10" customHeight="1">
+      <c r="A137" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B137" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C137" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D137" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E137" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F137" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G137" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H137" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" ht="10" customHeight="1">
+      <c r="A138" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B138" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C138" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D138" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E138" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F138" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G138" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H138" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" ht="10" customHeight="1">
+      <c r="A139" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B139" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C139" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D139" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E139" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F139" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G139" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H139" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" ht="10" customHeight="1">
+      <c r="A140" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B140" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C140" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D140" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E140" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F140" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G140" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H140" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" ht="10" customHeight="1">
+      <c r="A141" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B141" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C141" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D141" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E141" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F141" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G141" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H141" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" ht="10" customHeight="1">
+      <c r="A142" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B142" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C142" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D142" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E142" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F142" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G142" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H142" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" ht="10" customHeight="1">
+      <c r="A143" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B143" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C143" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D143" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E143" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F143" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G143" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H143" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="10" customHeight="1">
+      <c r="A144" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B144" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C144" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D144" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E144" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F144" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G144" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H144" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" ht="10" customHeight="1">
+      <c r="A145" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B145" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C145" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D145" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E145" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F145" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G145" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H145" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" ht="10" customHeight="1">
+      <c r="A146" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B146" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C146" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D146" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E146" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F146" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G146" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H146" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" ht="10" customHeight="1">
+      <c r="A147" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B147" s="24" t="s">
         <v>143</v>
       </c>
-      <c r="C27" s="19" t="s">
+      <c r="C147" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D147" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E147" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F147" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G147" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H147" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" ht="10" customHeight="1">
+      <c r="A148" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B148" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C148" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="D27" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E27" s="26" t="s">
+      <c r="D148" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E148" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F148" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G148" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H148" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" ht="10" customHeight="1">
+      <c r="A149" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="F27" s="26" t="s">
-[...13 lines deleted...]
-      <c r="B28" s="19" t="s">
+      <c r="B149" s="24" t="s">
         <v>143</v>
       </c>
-      <c r="C28" s="19" t="s">
+      <c r="C149" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="D28" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E28" s="26" t="s">
+      <c r="D149" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E149" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F149" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G149" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H149" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" ht="10" customHeight="1">
+      <c r="A150" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="F28" s="26" t="s">
-[...13 lines deleted...]
-      <c r="B29" s="19" t="s">
+      <c r="B150" s="24" t="s">
         <v>143</v>
       </c>
-      <c r="C29" s="19" t="s">
+      <c r="C150" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="D29" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E29" s="26" t="s">
+      <c r="D150" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E150" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F150" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G150" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H150" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" ht="10" customHeight="1">
+      <c r="A151" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="F29" s="26" t="s">
-[...13 lines deleted...]
-      <c r="B30" s="19" t="s">
+      <c r="B151" s="24" t="s">
         <v>143</v>
       </c>
-      <c r="C30" s="19" t="s">
+      <c r="C151" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="D30" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E30" s="26" t="s">
+      <c r="D151" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E151" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F151" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G151" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H151" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" ht="10" customHeight="1">
+      <c r="A152" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="F30" s="26" t="s">
-[...13 lines deleted...]
-      <c r="B31" s="19" t="s">
+      <c r="B152" s="24" t="s">
         <v>143</v>
       </c>
-      <c r="C31" s="19" t="s">
+      <c r="C152" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="D31" s="19" t="s">
-[...2 lines deleted...]
-      <c r="E31" s="26" t="s">
+      <c r="D152" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E152" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F152" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G152" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H152" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" ht="10" customHeight="1">
+      <c r="A153" s="24" t="s">
         <v>122</v>
       </c>
-      <c r="F31" s="26" t="s">
-[...13 lines deleted...]
-      <c r="B32" s="19" t="s">
+      <c r="B153" s="24" t="s">
         <v>143</v>
       </c>
-      <c r="C32" s="19" t="s">
+      <c r="C153" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="D32" s="19" t="s">
-[...19 lines deleted...]
-      <c r="B33" s="19" t="s">
+      <c r="D153" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E153" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F153" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G153" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H153" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" ht="10" customHeight="1">
+      <c r="A154" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B154" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C154" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D154" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E154" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F154" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G154" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H154" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" ht="10" customHeight="1">
+      <c r="A155" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B155" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C155" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D155" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E155" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F155" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G155" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H155" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" ht="10" customHeight="1">
+      <c r="A156" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B156" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C156" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D156" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E156" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F156" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G156" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H156" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" ht="10" customHeight="1">
+      <c r="A157" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B157" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C157" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D157" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E157" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F157" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G157" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H157" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" ht="10" customHeight="1">
+      <c r="A158" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B158" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C158" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D158" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E158" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F158" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G158" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H158" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" ht="10" customHeight="1">
+      <c r="A159" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B159" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C159" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D159" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E159" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F159" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G159" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H159" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" ht="10" customHeight="1">
+      <c r="A160" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B160" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C160" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D160" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E160" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F160" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G160" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H160" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" ht="10" customHeight="1">
+      <c r="A161" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B161" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C161" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D161" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E161" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F161" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G161" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H161" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" ht="10" customHeight="1">
+      <c r="A162" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B162" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C162" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D162" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E162" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F162" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G162" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H162" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="10" customHeight="1">
+      <c r="A163" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B163" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C163" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D163" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E163" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F163" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G163" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H163" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" ht="10" customHeight="1">
+      <c r="A164" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B164" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C164" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D164" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E164" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F164" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G164" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H164" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" ht="10" customHeight="1">
+      <c r="A165" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B165" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C165" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D165" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E165" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F165" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G165" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H165" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" ht="10" customHeight="1">
+      <c r="A166" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B166" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C166" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D166" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E166" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F166" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G166" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H166" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" ht="10" customHeight="1">
+      <c r="A167" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B167" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C167" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D167" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E167" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F167" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G167" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H167" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" ht="10" customHeight="1">
+      <c r="A168" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B168" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C168" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D168" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E168" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F168" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G168" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H168" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" ht="10" customHeight="1">
+      <c r="A169" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B169" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C169" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D169" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E169" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F169" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G169" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H169" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" ht="10" customHeight="1">
+      <c r="A170" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B170" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C170" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D170" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E170" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F170" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G170" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H170" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" ht="10" customHeight="1">
+      <c r="A171" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B171" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C171" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D171" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E171" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F171" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G171" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H171" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" ht="10" customHeight="1">
+      <c r="A172" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B172" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C172" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D172" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E172" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F172" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H172" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8" ht="10" customHeight="1">
+      <c r="A173" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B173" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C173" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D173" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E173" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F173" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G173" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H173" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8" ht="10" customHeight="1">
+      <c r="A174" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B174" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C174" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D174" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E174" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F174" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G174" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H174" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8" ht="10" customHeight="1">
+      <c r="A175" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B175" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C175" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D175" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E175" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F175" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G175" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H175" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8" ht="10" customHeight="1">
+      <c r="A176" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B176" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C176" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D176" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E176" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F176" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G176" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H176" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8" ht="10" customHeight="1">
+      <c r="A177" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B177" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C177" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D177" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E177" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F177" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G177" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H177" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" ht="10" customHeight="1">
+      <c r="A178" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B178" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C178" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D178" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E178" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F178" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G178" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H178" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8" ht="10" customHeight="1">
+      <c r="A179" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B179" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C179" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D179" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E179" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F179" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G179" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H179" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8" ht="10" customHeight="1">
+      <c r="A180" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B180" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C180" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D180" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E180" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F180" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G180" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H180" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8" ht="10" customHeight="1">
+      <c r="A181" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B181" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C181" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D181" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E181" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F181" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G181" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H181" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8" ht="10" customHeight="1">
+      <c r="A182" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B182" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C182" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D182" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E182" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F182" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G182" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H182" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8" ht="10" customHeight="1">
+      <c r="A183" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B183" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C183" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D183" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E183" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F183" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G183" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H183" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8" ht="10" customHeight="1">
+      <c r="A184" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B184" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C184" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D184" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E184" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F184" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G184" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H184" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8" ht="10" customHeight="1">
+      <c r="A185" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B185" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C185" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D185" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E185" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F185" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G185" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H185" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8" ht="10" customHeight="1">
+      <c r="A186" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B186" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C186" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D186" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E186" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F186" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G186" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H186" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8" ht="10" customHeight="1">
+      <c r="A187" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B187" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C187" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D187" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E187" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F187" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G187" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H187" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8" ht="10" customHeight="1">
+      <c r="A188" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B188" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C188" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D188" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E188" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F188" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G188" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H188" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8" ht="10" customHeight="1">
+      <c r="A189" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B189" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C189" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D189" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E189" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F189" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G189" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H189" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8" ht="10" customHeight="1">
+      <c r="A190" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B190" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C190" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D190" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E190" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F190" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G190" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H190" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8" ht="10" customHeight="1">
+      <c r="A191" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B191" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C191" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D191" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E191" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F191" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G191" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H191" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8" ht="10" customHeight="1">
+      <c r="A192" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B192" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C192" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D192" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E192" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F192" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H192" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8" ht="10" customHeight="1">
+      <c r="A193" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B193" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C193" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D193" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E193" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F193" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G193" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H193" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8" ht="10" customHeight="1">
+      <c r="A194" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B194" s="24" t="s">
         <v>143</v>
       </c>
-      <c r="C33" s="19" t="s">
-[...22 lines deleted...]
-      <c r="B34" s="19" t="s">
+      <c r="C194" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D194" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E194" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F194" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G194" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H194" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8" ht="10" customHeight="1">
+      <c r="A195" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B195" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C195" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D195" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E195" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F195" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G195" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H195" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8" ht="10" customHeight="1">
+      <c r="A196" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B196" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C196" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D196" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E196" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F196" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G196" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H196" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8" ht="10" customHeight="1">
+      <c r="A197" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B197" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C197" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D197" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E197" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F197" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G197" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H197" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8" ht="10" customHeight="1">
+      <c r="A198" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B198" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C198" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D198" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E198" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F198" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G198" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H198" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8" ht="10" customHeight="1">
+      <c r="A199" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B199" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C199" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D199" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E199" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F199" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G199" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H199" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8" ht="10" customHeight="1">
+      <c r="A200" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B200" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C200" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D200" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E200" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F200" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G200" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H200" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8" ht="10" customHeight="1">
+      <c r="A201" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B201" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C201" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D201" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E201" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F201" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G201" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H201" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8" ht="10" customHeight="1">
+      <c r="A202" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B202" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C202" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D202" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E202" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F202" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G202" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H202" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8" ht="10" customHeight="1">
+      <c r="A203" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B203" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C203" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D203" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E203" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F203" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G203" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H203" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8" ht="10" customHeight="1">
+      <c r="A204" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B204" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C204" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D204" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E204" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F204" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G204" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H204" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8" ht="10" customHeight="1">
+      <c r="A205" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B205" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C205" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D205" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E205" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F205" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G205" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H205" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8" ht="10" customHeight="1">
+      <c r="A206" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B206" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C206" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D206" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E206" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F206" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G206" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H206" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8" ht="10" customHeight="1">
+      <c r="A207" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B207" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C207" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D207" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E207" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F207" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G207" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H207" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8" ht="10" customHeight="1">
+      <c r="A208" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B208" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C208" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D208" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E208" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F208" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G208" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H208" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8" ht="10" customHeight="1">
+      <c r="A209" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B209" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C209" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D209" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E209" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F209" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G209" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H209" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8" ht="10" customHeight="1">
+      <c r="A210" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B210" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C210" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D210" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E210" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F210" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G210" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H210" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8" ht="10" customHeight="1">
+      <c r="A211" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B211" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C211" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D211" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E211" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F211" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G211" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H211" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8" ht="10" customHeight="1">
+      <c r="A212" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B212" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C212" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D212" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E212" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F212" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G212" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H212" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8" ht="10" customHeight="1">
+      <c r="A213" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B213" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C213" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D213" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E213" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F213" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H213" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8" ht="10" customHeight="1">
+      <c r="A214" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B214" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C214" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D214" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E214" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F214" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H214" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8" ht="10" customHeight="1">
+      <c r="A215" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B215" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C215" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D215" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E215" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F215" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G215" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H215" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8" ht="10" customHeight="1">
+      <c r="A216" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B216" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C216" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D216" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E216" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F216" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G216" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H216" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8" ht="10" customHeight="1">
+      <c r="A217" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B217" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C217" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D217" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E217" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F217" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G217" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H217" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8" ht="10" customHeight="1">
+      <c r="A218" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B218" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C218" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D218" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E218" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F218" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G218" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H218" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8" ht="10" customHeight="1">
+      <c r="A219" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B219" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C219" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D219" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E219" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F219" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G219" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H219" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8" ht="10" customHeight="1">
+      <c r="A220" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B220" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C220" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D220" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E220" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F220" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G220" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H220" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8" ht="10" customHeight="1">
+      <c r="A221" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B221" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C221" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D221" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E221" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F221" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G221" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H221" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8" ht="10" customHeight="1">
+      <c r="A222" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B222" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C222" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D222" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E222" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F222" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G222" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H222" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8" ht="10" customHeight="1">
+      <c r="A223" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B223" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C223" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D223" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E223" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F223" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G223" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H223" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8" ht="10" customHeight="1">
+      <c r="A224" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B224" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C224" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D224" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E224" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F224" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G224" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H224" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8" ht="10" customHeight="1">
+      <c r="A225" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B225" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C225" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D225" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E225" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F225" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G225" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H225" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8" ht="10" customHeight="1">
+      <c r="A226" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B226" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C226" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D226" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E226" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F226" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G226" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H226" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8" ht="10" customHeight="1">
+      <c r="A227" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B227" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C227" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D227" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E227" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F227" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G227" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H227" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8" ht="10" customHeight="1">
+      <c r="A228" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B228" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C228" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D228" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E228" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F228" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G228" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H228" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8" ht="10" customHeight="1">
+      <c r="A229" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B229" s="24" t="s">
         <v>141</v>
       </c>
-      <c r="C34" s="19" t="s">
+      <c r="C229" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D229" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E229" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F229" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H229" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8" ht="10" customHeight="1">
+      <c r="A230" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B230" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C230" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="D34" s="19" t="s">
-[...19 lines deleted...]
-      <c r="B35" s="19" t="s">
+      <c r="D230" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E230" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F230" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H230" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8" ht="10" customHeight="1">
+      <c r="A231" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B231" s="24" t="s">
         <v>141</v>
       </c>
-      <c r="C35" s="19" t="s">
+      <c r="C231" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="D35" s="19" t="s">
-[...19 lines deleted...]
-      <c r="B36" s="19" t="s">
+      <c r="D231" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E231" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F231" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H231" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8" ht="10" customHeight="1">
+      <c r="A232" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B232" s="24" t="s">
         <v>141</v>
       </c>
-      <c r="C36" s="19" t="s">
+      <c r="C232" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="D36" s="19" t="s">
-[...19 lines deleted...]
-      <c r="B37" s="19" t="s">
+      <c r="D232" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E232" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F232" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G232" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H232" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8" ht="10" customHeight="1">
+      <c r="A233" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B233" s="24" t="s">
         <v>141</v>
       </c>
-      <c r="C37" s="19" t="s">
+      <c r="C233" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="D37" s="19" t="s">
-[...19 lines deleted...]
-      <c r="B38" s="19" t="s">
+      <c r="D233" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E233" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F233" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G233" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H233" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8" ht="10" customHeight="1">
+      <c r="A234" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B234" s="24" t="s">
         <v>141</v>
       </c>
-      <c r="C38" s="19" t="s">
+      <c r="C234" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="D38" s="19" t="s">
-[...19 lines deleted...]
-      <c r="B39" s="19" t="s">
+      <c r="D234" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E234" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F234" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G234" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H234" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8" ht="10" customHeight="1">
+      <c r="A235" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B235" s="24" t="s">
         <v>141</v>
       </c>
-      <c r="C39" s="19" t="s">
+      <c r="C235" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="D39" s="19" t="s">
-[...48 lines deleted...]
-      <c r="C41" s="19" t="s">
+      <c r="D235" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E235" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F235" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G235" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H235" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8" ht="10" customHeight="1">
+      <c r="A236" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B236" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C236" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D236" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E236" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F236" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G236" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H236" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8" ht="10" customHeight="1">
+      <c r="A237" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B237" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C237" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D237" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E237" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F237" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G237" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H237" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8" ht="10" customHeight="1">
+      <c r="A238" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B238" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C238" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D238" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E238" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F238" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G238" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H238" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8" ht="10" customHeight="1">
+      <c r="A239" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B239" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C239" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D239" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E239" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F239" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G239" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H239" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8" ht="10" customHeight="1">
+      <c r="A240" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B240" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C240" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D240" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E240" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F240" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G240" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H240" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8" ht="10" customHeight="1">
+      <c r="A241" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B241" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C241" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D241" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E241" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F241" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H241" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8" ht="10" customHeight="1">
+      <c r="A242" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B242" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C242" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="D41" s="19" t="s">
-[...22 lines deleted...]
-      <c r="C42" s="19" t="s">
+      <c r="D242" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E242" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F242" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G242" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H242" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8" ht="10" customHeight="1">
+      <c r="A243" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B243" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C243" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="D42" s="19" t="s">
-[...22 lines deleted...]
-      <c r="C43" s="19" t="s">
+      <c r="D243" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E243" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F243" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G243" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H243" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8" ht="10" customHeight="1">
+      <c r="A244" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B244" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C244" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="D43" s="19" t="s">
-[...22 lines deleted...]
-      <c r="C44" s="19" t="s">
+      <c r="D244" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E244" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F244" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G244" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H244" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8" ht="10" customHeight="1">
+      <c r="A245" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B245" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C245" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="D44" s="19" t="s">
-[...22 lines deleted...]
-      <c r="C45" s="19" t="s">
+      <c r="D245" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E245" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F245" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G245" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H245" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8" ht="10" customHeight="1">
+      <c r="A246" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B246" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C246" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="D45" s="19" t="s">
-[...22 lines deleted...]
-      <c r="C46" s="19" t="s">
+      <c r="D246" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E246" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F246" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G246" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H246" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8" ht="10" customHeight="1">
+      <c r="A247" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B247" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C247" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="D46" s="19" t="s">
-[...1576 lines deleted...]
-      <c r="A107" s="19" t="s">
+      <c r="D247" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="B107" s="19" t="s">
-[...3658 lines deleted...]
-        <v>21</v>
+      <c r="E247" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F247" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G247" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H247" s="24" t="s">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <dimension ref="A2:E16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E2DA5E8E-B260-4C4F-BE4D-64C56125B9A9}">
+  <dimension ref="A1:E15"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="52.714285714285715" style="11" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="8.857142857142858" style="11"/>
+    <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
+    <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
+    <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
+    <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
+    <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
+    <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+    </row>
+    <row r="2" spans="1:4" ht="30" customHeight="1">
+      <c r="A2" s="47" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+    </row>
+    <row r="3" spans="1:4" ht="20.25" customHeight="1">
+      <c r="A3" s="48" t="s">
+        <v>146</v>
+      </c>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+    </row>
+    <row r="4" spans="1:4" ht="14" customHeight="1">
+      <c r="A4" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="45"/>
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+    </row>
+    <row r="5" spans="1:4" ht="45" customHeight="1">
+      <c r="A5" s="46" t="s">
+        <v>148</v>
+      </c>
+      <c r="B5" s="46"/>
+      <c r="C5" s="46"/>
+      <c r="D5" s="46"/>
+    </row>
+    <row r="6" spans="1:4" ht="18" customHeight="1">
+      <c r="A6" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="16"/>
+      <c r="C6" s="16"/>
+      <c r="D6" s="16"/>
+    </row>
+    <row r="7" spans="2:4" ht="12" customHeight="1">
+      <c r="B7" s="19"/>
+      <c r="C7" s="19"/>
+      <c r="D7" s="19"/>
+    </row>
+    <row r="8" spans="1:4" ht="12" customHeight="1">
+      <c r="A8" s="41"/>
+      <c r="B8" s="41"/>
+      <c r="C8" s="41"/>
+      <c r="D8" s="41"/>
+    </row>
+    <row r="9" spans="1:5" ht="25" customHeight="1">
+      <c r="A9" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="26" t="s">
+        <v>146</v>
+      </c>
+      <c r="C9" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="26" t="s">
         <v>150</v>
       </c>
-      <c r="B1" s="39"/>
-[...79 lines deleted...]
-      <c r="C10" s="22" t="s">
+      <c r="E9" s="26" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="10" customHeight="1">
+      <c r="A10" s="27" t="s">
+        <v>149</v>
+      </c>
+      <c r="B10" s="27" t="s">
+        <v>147</v>
+      </c>
+      <c r="C10" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="50">
+        <v>1</v>
+      </c>
+      <c r="E10" s="27" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="10" customHeight="1">
+      <c r="A11" s="24" t="s">
+        <v>149</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>147</v>
+      </c>
+      <c r="C11" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="D10" s="45">
+      <c r="D11" s="28">
         <v>1</v>
       </c>
-      <c r="E10" s="23" t="s">
-[...10 lines deleted...]
-      <c r="C11" s="19" t="s">
+      <c r="E11" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="10" customHeight="1">
+      <c r="A12" s="24" t="s">
+        <v>149</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>147</v>
+      </c>
+      <c r="C12" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="D11" s="25">
+      <c r="D12" s="28">
         <v>1</v>
       </c>
-      <c r="E11" s="26" t="s">
-[...10 lines deleted...]
-      <c r="C12" s="19" t="s">
+      <c r="E12" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="10" customHeight="1">
+      <c r="A13" s="24" t="s">
+        <v>149</v>
+      </c>
+      <c r="B13" s="24" t="s">
+        <v>147</v>
+      </c>
+      <c r="C13" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="D12" s="25">
+      <c r="D13" s="28">
         <v>1</v>
       </c>
-      <c r="E12" s="26" t="s">
-[...10 lines deleted...]
-      <c r="C13" s="19" t="s">
+      <c r="E13" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="10" customHeight="1">
+      <c r="A14" s="24" t="s">
+        <v>149</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>147</v>
+      </c>
+      <c r="C14" s="24" t="s">
         <v>39</v>
       </c>
-      <c r="D13" s="25">
+      <c r="D14" s="28">
         <v>1</v>
       </c>
-      <c r="E13" s="26" t="s">
-[...10 lines deleted...]
-      <c r="C14" s="19" t="s">
+      <c r="E14" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="10" customHeight="1">
+      <c r="A15" s="24" t="s">
+        <v>149</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>147</v>
+      </c>
+      <c r="C15" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="D14" s="25">
+      <c r="D15" s="28">
         <v>1</v>
       </c>
-      <c r="E14" s="26" t="s">
-[...17 lines deleted...]
-        <v>21</v>
+      <c r="E15" s="24" t="s">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application/>
+  <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="8" baseType="lpstr">
+      <vt:lpstr>TOC</vt:lpstr>
+      <vt:lpstr>Tab 1</vt:lpstr>
+      <vt:lpstr>Tab 2</vt:lpstr>
+      <vt:lpstr>Tab 3</vt:lpstr>
+      <vt:lpstr>Tab 4</vt:lpstr>
+      <vt:lpstr>Tab 5</vt:lpstr>
+      <vt:lpstr>Tab 6</vt:lpstr>
+      <vt:lpstr>Tab 7</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Template/>
   <Manager/>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:category/>
-  <cp:contentType/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>