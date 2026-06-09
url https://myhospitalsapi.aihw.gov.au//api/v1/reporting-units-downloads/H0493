--- v1 (2026-04-03)
+++ v2 (2026-06-09)
@@ -8,139 +8,139 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$13:$I$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Tab 2'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tab 2'!$A$10:$K$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Tab 3'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Tab 3'!$A$23:$F$23</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Tab 4'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Tab 4'!$A$12:$H$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'Tab 5'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Tab 5'!$A$12:$H$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'Tab 6'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Tab 6'!$A$12:$H$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'Tab 7'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'Tab 7'!$A$9:$E$9</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7750" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8441" uniqueCount="151">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>www.aihw.gov.au</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Hospital: Bamaga Hospital</t>
   </si>
   <si>
-    <t>Data as of: Tuesday, March 17, 2026, version: 2026031701</t>
+    <t>Data as of: Thursday, May 28, 2026, version: 2026052802</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Tab 1</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Healthcare-associated </t>
     </r>
     <r>
@@ -1304,1023 +1304,1023 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fea5842b-3a1f-4710-a7cc-98eb5da5fedd}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b2d7f075-bf01-46d1-9f6d-08b3a4fb907c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{775047b1-5bda-4d5b-9aa2-cd9a57535b3c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e8398dc4-995f-4ddc-8f4c-b89614e4304b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e16a3e09-9bc7-4e9a-8da1-46987bdd4395}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c8e8dbf0-6b7c-4016-9b9f-b50cda6af407}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{043dbdf5-83dd-4806-9dab-0c1031355f7d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{acaf04b6-f3d9-4e74-8477-0971e7bd3413}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9b4f47de-86df-45e9-a48c-c98cae243d1e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{846f4c4b-3a0c-4ff1-aa98-8c32bebfdd18}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e311f0cf-5d3f-43dd-ba2c-ec08daf7fce4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cf4aa9bd-40e5-4511-ae3a-41b10f4fece7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85816011-f95a-4f41-a3ea-a7cf9e4f1084}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ee0bad66-94ab-43c9-b350-26cb791395ce}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c3701649-1981-467d-ada9-a6c98ee94d97}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7e77134f-407f-42fe-aebd-4bc3cb5a0c00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46d0a163-a8e4-4a0a-b2b1-fd11bc2d3fd8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3a6d9416-1c3d-4300-a4f8-0dfd1c2f3ea0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2742412a-ddc1-4ed8-a3ee-e8cf3bfd3625}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d45a2d56-5c6a-4a52-87cf-ad38853069d0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{854dfa2d-f127-40aa-b460-bdbfcfc02cf5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a4faa15c-e966-4e10-b134-50cefd8e0663}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{da6fbdba-eed1-46f0-964f-e890d7c70743}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4e39b2ae-9fa2-49f3-842a-74430e0ad556}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ef8ea3bd-0fae-4c43-9c9a-1a5d24ad72e3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31e6882d-13ee-446a-bf45-4f487c49b6c4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82c5a079-6fc4-4adc-b115-2a8677ce03d0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dc1fc18c-00a2-4f31-ac2a-7549d1fa13ad}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7ad76a1b-9564-43bd-8e12-57df4ee7f8f5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99a48c90-c512-44eb-af27-01e1da405485}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3e3e5551-2510-4344-8971-f7773403dffc}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39e00db8-3262-448b-ba0f-479a952cbdc3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d89a3e82-ae03-4538-bf87-6e551a40d984}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{abf519e2-3af2-4adf-97e3-2b2fe8af58ce}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dcb92dfb-0713-46e5-bd8d-c234d84e8df4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c66f5e95-730f-4928-8c13-a799e0eee5b4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{099ac620-2498-4841-8798-a11619927ac0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{eb1b4367-d786-4109-a825-1f0fd84dc3a8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b0cc8908-7d17-4fe7-842c-138a2934f989}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e8b67f9f-1dbe-41ca-ad0a-f1da2252a03c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f6890e47-3441-4bf3-ac69-40e1f35ebd6c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{708bc6d9-511a-417e-8572-d8e9a69a5d51}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -2627,51 +2627,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2DCE993A-382D-4726-B652-BA0E7651B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68BE579C-8699-429D-BD5B-49366954B9A9}">
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3127,51 +3127,51 @@
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ECF25B5C-0C8E-4DB9-BEAA-907C10C1B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E145B73-4AD1-426F-AD5D-1214D871B9A9}">
   <dimension ref="A1:O112"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -6226,51 +6226,51 @@
       <c r="I112" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A13:I13"/>
   <mergeCells count="9">
     <mergeCell ref="A11:I11"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
     <mergeCell ref="A9:I9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5481B5A4-8B00-42ED-9407-6D0EF8C6B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16DDAFF0-0434-4170-BD68-C726224FB9A9}">
   <dimension ref="A1:K40"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -7481,52 +7481,52 @@
       <c r="J40" s="24" t="s">
         <v>20</v>
       </c>
       <c r="K40" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3F02B03-1933-4F30-8C48-22AAF9D3B9A9}">
-  <dimension ref="A1:F179"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D80098DC-AB25-4F57-9235-EDAB7562B9A9}">
+  <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
@@ -7997,2938 +7997,3178 @@
     <row r="36" spans="1:6" ht="10" customHeight="1">
       <c r="A36" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B36" s="24" t="s">
         <v>97</v>
       </c>
       <c r="C36" s="24" t="s">
         <v>40</v>
       </c>
       <c r="D36" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E36" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F36" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="10" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B37" s="24" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C37" s="24" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="D37" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E37" s="28">
-        <v>404</v>
+      <c r="E37" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F37" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="10" customHeight="1">
       <c r="A38" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B38" s="24" t="s">
         <v>100</v>
       </c>
       <c r="C38" s="24" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D38" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E38" s="28">
-        <v>340</v>
+        <v>404</v>
       </c>
       <c r="F38" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="10" customHeight="1">
       <c r="A39" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B39" s="24" t="s">
         <v>100</v>
       </c>
       <c r="C39" s="24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D39" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E39" s="28">
         <v>340</v>
       </c>
       <c r="F39" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="10" customHeight="1">
       <c r="A40" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B40" s="24" t="s">
         <v>100</v>
       </c>
       <c r="C40" s="24" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D40" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E40" s="28">
-        <v>381</v>
+        <v>340</v>
       </c>
       <c r="F40" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="10" customHeight="1">
       <c r="A41" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B41" s="24" t="s">
         <v>100</v>
       </c>
       <c r="C41" s="24" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D41" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E41" s="28">
-        <v>426</v>
+        <v>381</v>
       </c>
       <c r="F41" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="10" customHeight="1">
       <c r="A42" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B42" s="24" t="s">
         <v>100</v>
       </c>
       <c r="C42" s="24" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D42" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E42" s="28">
-        <v>444</v>
+        <v>426</v>
       </c>
       <c r="F42" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="10" customHeight="1">
       <c r="A43" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B43" s="24" t="s">
         <v>100</v>
       </c>
       <c r="C43" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D43" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E43" s="28">
-        <v>508</v>
+        <v>444</v>
       </c>
       <c r="F43" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="44" spans="1:6" ht="10" customHeight="1">
       <c r="A44" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B44" s="24" t="s">
         <v>100</v>
       </c>
       <c r="C44" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D44" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E44" s="28">
-        <v>501</v>
+        <v>508</v>
       </c>
       <c r="F44" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:6" ht="10" customHeight="1">
       <c r="A45" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B45" s="24" t="s">
         <v>100</v>
       </c>
       <c r="C45" s="24" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D45" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E45" s="28">
-        <v>521</v>
+        <v>501</v>
       </c>
       <c r="F45" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:6" ht="10" customHeight="1">
       <c r="A46" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B46" s="24" t="s">
         <v>100</v>
       </c>
       <c r="C46" s="24" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D46" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E46" s="28">
-        <v>549</v>
+        <v>521</v>
       </c>
       <c r="F46" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:6" ht="10" customHeight="1">
       <c r="A47" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B47" s="24" t="s">
         <v>100</v>
       </c>
       <c r="C47" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D47" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E47" s="28">
-        <v>581</v>
+        <v>549</v>
       </c>
       <c r="F47" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:6" ht="10" customHeight="1">
       <c r="A48" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B48" s="24" t="s">
         <v>100</v>
       </c>
       <c r="C48" s="24" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D48" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E48" s="28">
-        <v>595</v>
+        <v>581</v>
       </c>
       <c r="F48" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:6" ht="10" customHeight="1">
       <c r="A49" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B49" s="24" t="s">
         <v>100</v>
       </c>
       <c r="C49" s="24" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D49" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E49" s="28">
-        <v>482</v>
+        <v>595</v>
       </c>
       <c r="F49" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:6" ht="10" customHeight="1">
       <c r="A50" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B50" s="24" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C50" s="24" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="D50" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E50" s="28">
-        <v>27</v>
+        <v>482</v>
       </c>
       <c r="F50" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:6" ht="10" customHeight="1">
       <c r="A51" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B51" s="24" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C51" s="24" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="D51" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E51" s="24" t="s">
-        <v>99</v>
+      <c r="E51" s="28">
+        <v>464</v>
       </c>
       <c r="F51" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:6" ht="10" customHeight="1">
       <c r="A52" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B52" s="24" t="s">
         <v>101</v>
       </c>
       <c r="C52" s="24" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D52" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E52" s="28">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="F52" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:6" ht="10" customHeight="1">
       <c r="A53" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B53" s="24" t="s">
         <v>101</v>
       </c>
       <c r="C53" s="24" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D53" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E53" s="28">
-        <v>13</v>
+      <c r="E53" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F53" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:6" ht="10" customHeight="1">
       <c r="A54" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B54" s="24" t="s">
         <v>101</v>
       </c>
       <c r="C54" s="24" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D54" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E54" s="28">
         <v>6</v>
       </c>
       <c r="F54" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:6" ht="10" customHeight="1">
       <c r="A55" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B55" s="24" t="s">
         <v>101</v>
       </c>
       <c r="C55" s="24" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D55" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E55" s="28">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="F55" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="10" customHeight="1">
       <c r="A56" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B56" s="24" t="s">
         <v>101</v>
       </c>
       <c r="C56" s="24" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D56" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E56" s="24" t="s">
-        <v>99</v>
+      <c r="E56" s="28">
+        <v>6</v>
       </c>
       <c r="F56" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="57" spans="1:6" ht="10" customHeight="1">
       <c r="A57" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B57" s="24" t="s">
         <v>101</v>
       </c>
       <c r="C57" s="24" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D57" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E57" s="28">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F57" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="58" spans="1:6" ht="10" customHeight="1">
       <c r="A58" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B58" s="24" t="s">
         <v>101</v>
       </c>
       <c r="C58" s="24" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D58" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E58" s="28">
-        <v>0</v>
+      <c r="E58" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F58" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:6" ht="10" customHeight="1">
       <c r="A59" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B59" s="24" t="s">
         <v>101</v>
       </c>
       <c r="C59" s="24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D59" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E59" s="28">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F59" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:6" ht="10" customHeight="1">
       <c r="A60" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B60" s="24" t="s">
         <v>101</v>
       </c>
       <c r="C60" s="24" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D60" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E60" s="28">
-        <v>500</v>
+        <v>0</v>
       </c>
       <c r="F60" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:6" ht="10" customHeight="1">
       <c r="A61" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B61" s="24" t="s">
         <v>101</v>
       </c>
       <c r="C61" s="24" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D61" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E61" s="28">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F61" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="62" spans="1:6" ht="10" customHeight="1">
       <c r="A62" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B62" s="24" t="s">
         <v>101</v>
       </c>
       <c r="C62" s="24" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D62" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E62" s="24" t="s">
-        <v>99</v>
+      <c r="E62" s="28">
+        <v>500</v>
       </c>
       <c r="F62" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="63" spans="1:6" ht="10" customHeight="1">
       <c r="A63" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B63" s="24" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C63" s="24" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="D63" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E63" s="28">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="F63" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:6" ht="10" customHeight="1">
       <c r="A64" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B64" s="24" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C64" s="24" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="D64" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E64" s="28">
-        <v>0</v>
+      <c r="E64" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F64" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="65" spans="1:6" ht="10" customHeight="1">
       <c r="A65" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B65" s="24" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C65" s="24" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="D65" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E65" s="28">
-        <v>0</v>
+      <c r="E65" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F65" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="66" spans="1:6" ht="10" customHeight="1">
       <c r="A66" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B66" s="24" t="s">
         <v>102</v>
       </c>
       <c r="C66" s="24" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D66" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E66" s="28">
         <v>0</v>
       </c>
       <c r="F66" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="67" spans="1:6" ht="10" customHeight="1">
       <c r="A67" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B67" s="24" t="s">
         <v>102</v>
       </c>
       <c r="C67" s="24" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D67" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E67" s="28">
         <v>0</v>
       </c>
       <c r="F67" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="68" spans="1:6" ht="10" customHeight="1">
       <c r="A68" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B68" s="24" t="s">
         <v>102</v>
       </c>
       <c r="C68" s="24" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D68" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E68" s="24" t="s">
-        <v>99</v>
+      <c r="E68" s="28">
+        <v>0</v>
       </c>
       <c r="F68" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="69" spans="1:6" ht="10" customHeight="1">
       <c r="A69" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B69" s="24" t="s">
         <v>102</v>
       </c>
       <c r="C69" s="24" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D69" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E69" s="28">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="F69" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="70" spans="1:6" ht="10" customHeight="1">
       <c r="A70" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B70" s="24" t="s">
         <v>102</v>
       </c>
       <c r="C70" s="24" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D70" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E70" s="28">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F70" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="71" spans="1:6" ht="10" customHeight="1">
       <c r="A71" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B71" s="24" t="s">
         <v>102</v>
       </c>
       <c r="C71" s="24" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D71" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E71" s="28">
-        <v>27</v>
+      <c r="E71" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F71" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="72" spans="1:6" ht="10" customHeight="1">
       <c r="A72" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B72" s="24" t="s">
         <v>102</v>
       </c>
       <c r="C72" s="24" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D72" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E72" s="28">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F72" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:6" ht="10" customHeight="1">
       <c r="A73" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B73" s="24" t="s">
         <v>102</v>
       </c>
       <c r="C73" s="24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D73" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E73" s="28">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F73" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:6" ht="10" customHeight="1">
       <c r="A74" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B74" s="24" t="s">
         <v>102</v>
       </c>
       <c r="C74" s="24" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D74" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E74" s="28">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F74" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="75" spans="1:6" ht="10" customHeight="1">
       <c r="A75" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B75" s="24" t="s">
         <v>102</v>
       </c>
       <c r="C75" s="24" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D75" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E75" s="24" t="s">
-        <v>99</v>
+      <c r="E75" s="28">
+        <v>10</v>
       </c>
       <c r="F75" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="76" spans="1:6" ht="10" customHeight="1">
       <c r="A76" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B76" s="24" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C76" s="24" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="D76" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E76" s="28">
         <v>0</v>
       </c>
       <c r="F76" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="77" spans="1:6" ht="10" customHeight="1">
       <c r="A77" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B77" s="24" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C77" s="24" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="D77" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E77" s="24" t="s">
-        <v>99</v>
+      <c r="E77" s="28">
+        <v>9</v>
       </c>
       <c r="F77" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="78" spans="1:6" ht="10" customHeight="1">
       <c r="A78" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B78" s="24" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C78" s="24" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="D78" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E78" s="28">
-        <v>0</v>
+      <c r="E78" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F78" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="79" spans="1:6" ht="10" customHeight="1">
       <c r="A79" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B79" s="24" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C79" s="24" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="D79" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E79" s="28">
         <v>0</v>
       </c>
       <c r="F79" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:6" ht="10" customHeight="1">
       <c r="A80" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B80" s="24" t="s">
         <v>103</v>
       </c>
       <c r="C80" s="24" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D80" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E80" s="28">
         <v>0</v>
       </c>
       <c r="F80" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="81" spans="1:6" ht="10" customHeight="1">
       <c r="A81" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B81" s="24" t="s">
         <v>103</v>
       </c>
       <c r="C81" s="24" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D81" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E81" s="28">
-        <v>0</v>
+      <c r="E81" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F81" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="82" spans="1:6" ht="10" customHeight="1">
       <c r="A82" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B82" s="24" t="s">
         <v>103</v>
       </c>
       <c r="C82" s="24" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D82" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E82" s="28">
         <v>0</v>
       </c>
       <c r="F82" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:6" ht="10" customHeight="1">
       <c r="A83" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B83" s="24" t="s">
         <v>103</v>
       </c>
       <c r="C83" s="24" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D83" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E83" s="28">
         <v>0</v>
       </c>
       <c r="F83" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="84" spans="1:6" ht="10" customHeight="1">
       <c r="A84" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B84" s="24" t="s">
         <v>103</v>
       </c>
       <c r="C84" s="24" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D84" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E84" s="28">
         <v>0</v>
       </c>
       <c r="F84" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="85" spans="1:6" ht="10" customHeight="1">
       <c r="A85" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B85" s="24" t="s">
         <v>103</v>
       </c>
       <c r="C85" s="24" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D85" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E85" s="28">
         <v>0</v>
       </c>
       <c r="F85" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="86" spans="1:6" ht="10" customHeight="1">
       <c r="A86" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B86" s="24" t="s">
         <v>103</v>
       </c>
       <c r="C86" s="24" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D86" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E86" s="28">
         <v>0</v>
       </c>
       <c r="F86" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="87" spans="1:6" ht="10" customHeight="1">
       <c r="A87" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B87" s="24" t="s">
         <v>103</v>
       </c>
       <c r="C87" s="24" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D87" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E87" s="28">
         <v>0</v>
       </c>
       <c r="F87" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="88" spans="1:6" ht="10" customHeight="1">
       <c r="A88" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B88" s="24" t="s">
         <v>103</v>
       </c>
       <c r="C88" s="24" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D88" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E88" s="24" t="s">
-        <v>99</v>
+      <c r="E88" s="28">
+        <v>0</v>
       </c>
       <c r="F88" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="89" spans="1:6" ht="10" customHeight="1">
       <c r="A89" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B89" s="24" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C89" s="24" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="D89" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E89" s="28">
         <v>0</v>
       </c>
       <c r="F89" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="90" spans="1:6" ht="10" customHeight="1">
       <c r="A90" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B90" s="24" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C90" s="24" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="D90" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E90" s="28">
         <v>0</v>
       </c>
       <c r="F90" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="91" spans="1:6" ht="10" customHeight="1">
       <c r="A91" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B91" s="24" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C91" s="24" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D91" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E91" s="28">
         <v>0</v>
       </c>
       <c r="F91" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:6" ht="10" customHeight="1">
       <c r="A92" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B92" s="24" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C92" s="24" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="D92" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E92" s="28">
-        <v>0</v>
+      <c r="E92" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F92" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="93" spans="1:6" ht="10" customHeight="1">
       <c r="A93" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B93" s="24" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C93" s="24" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="D93" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E93" s="28">
-        <v>0</v>
+      <c r="E93" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F93" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="94" spans="1:6" ht="10" customHeight="1">
       <c r="A94" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B94" s="24" t="s">
         <v>104</v>
       </c>
       <c r="C94" s="24" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D94" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E94" s="28">
         <v>0</v>
       </c>
       <c r="F94" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="95" spans="1:6" ht="10" customHeight="1">
       <c r="A95" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B95" s="24" t="s">
         <v>104</v>
       </c>
       <c r="C95" s="24" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D95" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E95" s="28">
         <v>0</v>
       </c>
       <c r="F95" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="96" spans="1:6" ht="10" customHeight="1">
       <c r="A96" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B96" s="24" t="s">
         <v>104</v>
       </c>
       <c r="C96" s="24" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D96" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E96" s="28">
         <v>0</v>
       </c>
       <c r="F96" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="97" spans="1:6" ht="10" customHeight="1">
       <c r="A97" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B97" s="24" t="s">
         <v>104</v>
       </c>
       <c r="C97" s="24" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D97" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E97" s="28">
         <v>0</v>
       </c>
       <c r="F97" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="98" spans="1:6" ht="10" customHeight="1">
       <c r="A98" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B98" s="24" t="s">
         <v>104</v>
       </c>
       <c r="C98" s="24" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D98" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E98" s="28">
         <v>0</v>
       </c>
       <c r="F98" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="99" spans="1:6" ht="10" customHeight="1">
       <c r="A99" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B99" s="24" t="s">
         <v>104</v>
       </c>
       <c r="C99" s="24" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D99" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E99" s="28">
         <v>0</v>
       </c>
       <c r="F99" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="100" spans="1:6" ht="10" customHeight="1">
       <c r="A100" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B100" s="24" t="s">
         <v>104</v>
       </c>
       <c r="C100" s="24" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D100" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E100" s="28">
         <v>0</v>
       </c>
       <c r="F100" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="101" spans="1:6" ht="10" customHeight="1">
       <c r="A101" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B101" s="24" t="s">
         <v>104</v>
       </c>
       <c r="C101" s="24" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D101" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E101" s="28">
         <v>0</v>
       </c>
       <c r="F101" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="102" spans="1:6" ht="10" customHeight="1">
       <c r="A102" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B102" s="24" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C102" s="24" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D102" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E102" s="24" t="s">
-        <v>99</v>
+      <c r="E102" s="28">
+        <v>0</v>
       </c>
       <c r="F102" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:6" ht="10" customHeight="1">
       <c r="A103" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B103" s="24" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C103" s="24" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D103" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E103" s="24" t="s">
-        <v>99</v>
+      <c r="E103" s="28">
+        <v>0</v>
       </c>
       <c r="F103" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="104" spans="1:6" ht="10" customHeight="1">
       <c r="A104" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B104" s="24" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C104" s="24" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D104" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E104" s="28">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F104" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="105" spans="1:6" ht="10" customHeight="1">
       <c r="A105" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B105" s="24" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C105" s="24" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D105" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E105" s="28">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="F105" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="106" spans="1:6" ht="10" customHeight="1">
       <c r="A106" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B106" s="24" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C106" s="24" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D106" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E106" s="28">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="F106" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="107" spans="1:6" ht="10" customHeight="1">
       <c r="A107" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B107" s="24" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C107" s="24" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D107" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E107" s="28">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F107" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="108" spans="1:6" ht="10" customHeight="1">
       <c r="A108" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B108" s="24" t="s">
         <v>105</v>
       </c>
       <c r="C108" s="24" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D108" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E108" s="28">
-        <v>16</v>
+      <c r="E108" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F108" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="109" spans="1:6" ht="10" customHeight="1">
       <c r="A109" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B109" s="24" t="s">
         <v>105</v>
       </c>
       <c r="C109" s="24" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D109" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E109" s="28">
-        <v>17</v>
+      <c r="E109" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F109" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="110" spans="1:6" ht="10" customHeight="1">
       <c r="A110" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B110" s="24" t="s">
         <v>105</v>
       </c>
       <c r="C110" s="24" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D110" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E110" s="28">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F110" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="111" spans="1:6" ht="10" customHeight="1">
       <c r="A111" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B111" s="24" t="s">
         <v>105</v>
       </c>
       <c r="C111" s="24" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D111" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E111" s="28">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="F111" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="112" spans="1:6" ht="10" customHeight="1">
       <c r="A112" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B112" s="24" t="s">
         <v>105</v>
       </c>
       <c r="C112" s="24" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D112" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E112" s="28">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F112" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="113" spans="1:6" ht="10" customHeight="1">
       <c r="A113" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B113" s="24" t="s">
         <v>105</v>
       </c>
       <c r="C113" s="24" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D113" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E113" s="24" t="s">
-        <v>99</v>
+      <c r="E113" s="28">
+        <v>12</v>
       </c>
       <c r="F113" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="114" spans="1:6" ht="10" customHeight="1">
       <c r="A114" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B114" s="24" t="s">
         <v>105</v>
       </c>
       <c r="C114" s="24" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D114" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E114" s="24" t="s">
-        <v>99</v>
+      <c r="E114" s="28">
+        <v>16</v>
       </c>
       <c r="F114" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="115" spans="1:6" ht="10" customHeight="1">
       <c r="A115" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B115" s="24" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C115" s="24" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D115" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E115" s="28">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F115" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="116" spans="1:6" ht="10" customHeight="1">
       <c r="A116" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B116" s="24" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C116" s="24" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D116" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E116" s="28">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="F116" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="117" spans="1:6" ht="10" customHeight="1">
       <c r="A117" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B117" s="24" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C117" s="24" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D117" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E117" s="24" t="s">
-        <v>99</v>
+      <c r="E117" s="28">
+        <v>6</v>
       </c>
       <c r="F117" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="118" spans="1:6" ht="10" customHeight="1">
       <c r="A118" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B118" s="24" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C118" s="24" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D118" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E118" s="24" t="s">
-        <v>99</v>
+      <c r="E118" s="28">
+        <v>5</v>
       </c>
       <c r="F118" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="119" spans="1:6" ht="10" customHeight="1">
       <c r="A119" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B119" s="24" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C119" s="24" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D119" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E119" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F119" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="120" spans="1:6" ht="10" customHeight="1">
       <c r="A120" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B120" s="24" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C120" s="24" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="D120" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E120" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F120" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="121" spans="1:6" ht="10" customHeight="1">
       <c r="A121" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B121" s="24" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C121" s="24" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D121" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E121" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F121" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="122" spans="1:6" ht="10" customHeight="1">
       <c r="A122" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B122" s="24" t="s">
         <v>106</v>
       </c>
       <c r="C122" s="24" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D122" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E122" s="24" t="s">
-        <v>99</v>
+      <c r="E122" s="28">
+        <v>0</v>
       </c>
       <c r="F122" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="123" spans="1:6" ht="10" customHeight="1">
       <c r="A123" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B123" s="24" t="s">
         <v>106</v>
       </c>
       <c r="C123" s="24" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D123" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E123" s="28">
         <v>0</v>
       </c>
       <c r="F123" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="124" spans="1:6" ht="10" customHeight="1">
       <c r="A124" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B124" s="24" t="s">
         <v>106</v>
       </c>
       <c r="C124" s="24" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="D124" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E124" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F124" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="125" spans="1:6" ht="10" customHeight="1">
       <c r="A125" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B125" s="24" t="s">
         <v>106</v>
       </c>
       <c r="C125" s="24" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D125" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E125" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F125" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="126" spans="1:6" ht="10" customHeight="1">
       <c r="A126" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B126" s="24" t="s">
         <v>106</v>
       </c>
       <c r="C126" s="24" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="D126" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E126" s="28">
-        <v>0</v>
+      <c r="E126" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F126" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="127" spans="1:6" ht="10" customHeight="1">
       <c r="A127" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B127" s="24" t="s">
         <v>106</v>
       </c>
       <c r="C127" s="24" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D127" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E127" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F127" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="128" spans="1:6" ht="10" customHeight="1">
       <c r="A128" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B128" s="24" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C128" s="24" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D128" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E128" s="28">
-        <v>0</v>
+      <c r="E128" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F128" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="129" spans="1:6" ht="10" customHeight="1">
       <c r="A129" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B129" s="24" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C129" s="24" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D129" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E129" s="28">
-        <v>0</v>
+      <c r="E129" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F129" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="130" spans="1:6" ht="10" customHeight="1">
       <c r="A130" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B130" s="24" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C130" s="24" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D130" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E130" s="28">
         <v>0</v>
       </c>
       <c r="F130" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="131" spans="1:6" ht="10" customHeight="1">
       <c r="A131" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B131" s="24" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C131" s="24" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D131" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E131" s="28">
-        <v>0</v>
+      <c r="E131" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F131" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="132" spans="1:6" ht="10" customHeight="1">
       <c r="A132" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B132" s="24" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C132" s="24" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D132" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E132" s="28">
-        <v>0</v>
+      <c r="E132" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F132" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:6" ht="10" customHeight="1">
       <c r="A133" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B133" s="24" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C133" s="24" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D133" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E133" s="28">
         <v>0</v>
       </c>
       <c r="F133" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="134" spans="1:6" ht="10" customHeight="1">
       <c r="A134" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B134" s="24" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C134" s="24" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D134" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E134" s="28">
-        <v>0</v>
+      <c r="E134" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F134" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="135" spans="1:6" ht="10" customHeight="1">
       <c r="A135" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B135" s="24" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C135" s="24" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D135" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E135" s="28">
         <v>0</v>
       </c>
       <c r="F135" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="136" spans="1:6" ht="10" customHeight="1">
       <c r="A136" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B136" s="24" t="s">
         <v>107</v>
       </c>
       <c r="C136" s="24" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="D136" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E136" s="28">
         <v>0</v>
       </c>
       <c r="F136" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="137" spans="1:6" ht="10" customHeight="1">
       <c r="A137" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B137" s="24" t="s">
         <v>107</v>
       </c>
       <c r="C137" s="24" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D137" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E137" s="28">
         <v>0</v>
       </c>
       <c r="F137" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="138" spans="1:6" ht="10" customHeight="1">
       <c r="A138" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B138" s="24" t="s">
         <v>107</v>
       </c>
       <c r="C138" s="24" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D138" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E138" s="28">
         <v>0</v>
       </c>
       <c r="F138" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="139" spans="1:6" ht="10" customHeight="1">
       <c r="A139" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B139" s="24" t="s">
         <v>107</v>
       </c>
       <c r="C139" s="24" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="D139" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E139" s="28">
         <v>0</v>
       </c>
       <c r="F139" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="140" spans="1:6" ht="10" customHeight="1">
       <c r="A140" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B140" s="24" t="s">
         <v>107</v>
       </c>
       <c r="C140" s="24" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D140" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E140" s="28">
         <v>0</v>
       </c>
       <c r="F140" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="141" spans="1:6" ht="10" customHeight="1">
       <c r="A141" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B141" s="24" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C141" s="24" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D141" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E141" s="24" t="s">
-        <v>99</v>
+      <c r="E141" s="28">
+        <v>0</v>
       </c>
       <c r="F141" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="142" spans="1:6" ht="10" customHeight="1">
       <c r="A142" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B142" s="24" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C142" s="24" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D142" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E142" s="28">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F142" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="143" spans="1:6" ht="10" customHeight="1">
       <c r="A143" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B143" s="24" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C143" s="24" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D143" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E143" s="28">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F143" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="144" spans="1:6" ht="10" customHeight="1">
       <c r="A144" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B144" s="24" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C144" s="24" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D144" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E144" s="24" t="s">
-        <v>99</v>
+      <c r="E144" s="28">
+        <v>0</v>
       </c>
       <c r="F144" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="145" spans="1:6" ht="10" customHeight="1">
       <c r="A145" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B145" s="24" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C145" s="24" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D145" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E145" s="24" t="s">
-        <v>99</v>
+      <c r="E145" s="28">
+        <v>0</v>
       </c>
       <c r="F145" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="146" spans="1:6" ht="10" customHeight="1">
       <c r="A146" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B146" s="24" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C146" s="24" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D146" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E146" s="28">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F146" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="147" spans="1:6" ht="10" customHeight="1">
       <c r="A147" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B147" s="24" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C147" s="24" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D147" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E147" s="28">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F147" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="148" spans="1:6" ht="10" customHeight="1">
       <c r="A148" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B148" s="24" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C148" s="24" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D148" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E148" s="28">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F148" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="149" spans="1:6" ht="10" customHeight="1">
       <c r="A149" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B149" s="24" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C149" s="24" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D149" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E149" s="28">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F149" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="150" spans="1:6" ht="10" customHeight="1">
       <c r="A150" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B150" s="24" t="s">
         <v>108</v>
       </c>
       <c r="C150" s="24" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="D150" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E150" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F150" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="151" spans="1:6" ht="10" customHeight="1">
       <c r="A151" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B151" s="24" t="s">
         <v>108</v>
       </c>
       <c r="C151" s="24" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D151" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E151" s="24" t="s">
-        <v>99</v>
+      <c r="E151" s="28">
+        <v>7</v>
       </c>
       <c r="F151" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="152" spans="1:6" ht="10" customHeight="1">
       <c r="A152" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B152" s="24" t="s">
         <v>108</v>
       </c>
       <c r="C152" s="24" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="D152" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E152" s="28">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F152" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="153" spans="1:6" ht="10" customHeight="1">
       <c r="A153" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B153" s="24" t="s">
         <v>108</v>
       </c>
       <c r="C153" s="24" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="D153" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E153" s="28">
-        <v>0</v>
+      <c r="E153" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F153" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="154" spans="1:6" ht="10" customHeight="1">
       <c r="A154" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B154" s="24" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C154" s="24" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D154" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E154" s="28">
-        <v>0</v>
+      <c r="E154" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F154" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="155" spans="1:6" ht="10" customHeight="1">
       <c r="A155" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B155" s="24" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C155" s="24" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D155" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E155" s="28">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F155" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="156" spans="1:6" ht="10" customHeight="1">
       <c r="A156" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B156" s="24" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C156" s="24" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D156" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E156" s="28">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F156" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="157" spans="1:6" ht="10" customHeight="1">
       <c r="A157" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B157" s="24" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C157" s="24" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D157" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E157" s="28">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F157" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="158" spans="1:6" ht="10" customHeight="1">
       <c r="A158" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B158" s="24" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C158" s="24" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D158" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E158" s="28">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F158" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="159" spans="1:6" ht="10" customHeight="1">
       <c r="A159" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B159" s="24" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C159" s="24" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D159" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E159" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F159" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="160" spans="1:6" ht="10" customHeight="1">
       <c r="A160" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B160" s="24" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C160" s="24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D160" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E160" s="28">
-        <v>0</v>
+      <c r="E160" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F160" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="161" spans="1:6" ht="10" customHeight="1">
       <c r="A161" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B161" s="24" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C161" s="24" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D161" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E161" s="28">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F161" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="162" spans="1:6" ht="10" customHeight="1">
       <c r="A162" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B162" s="24" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C162" s="24" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D162" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E162" s="28">
         <v>0</v>
       </c>
       <c r="F162" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="163" spans="1:6" ht="10" customHeight="1">
       <c r="A163" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B163" s="24" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C163" s="24" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D163" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E163" s="28">
-        <v>0</v>
+      <c r="E163" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F163" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="164" spans="1:6" ht="10" customHeight="1">
       <c r="A164" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B164" s="24" t="s">
         <v>109</v>
       </c>
       <c r="C164" s="24" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D164" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E164" s="28">
         <v>0</v>
       </c>
       <c r="F164" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="165" spans="1:6" ht="10" customHeight="1">
       <c r="A165" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B165" s="24" t="s">
         <v>109</v>
       </c>
       <c r="C165" s="24" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="D165" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E165" s="28">
         <v>0</v>
       </c>
       <c r="F165" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="166" spans="1:6" ht="10" customHeight="1">
       <c r="A166" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B166" s="24" t="s">
         <v>109</v>
       </c>
       <c r="C166" s="24" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D166" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E166" s="28">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F166" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="167" spans="1:6" ht="10" customHeight="1">
       <c r="A167" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B167" s="24" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C167" s="24" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D167" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E167" s="28">
-        <v>431</v>
+        <v>9</v>
       </c>
       <c r="F167" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="168" spans="1:6" ht="10" customHeight="1">
       <c r="A168" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B168" s="24" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C168" s="24" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D168" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E168" s="28">
-        <v>347</v>
+        <v>8</v>
       </c>
       <c r="F168" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="169" spans="1:6" ht="10" customHeight="1">
       <c r="A169" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B169" s="24" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C169" s="24" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D169" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E169" s="28">
-        <v>371</v>
+      <c r="E169" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F169" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="170" spans="1:6" ht="10" customHeight="1">
       <c r="A170" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B170" s="24" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C170" s="24" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D170" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E170" s="28">
-        <v>427</v>
+        <v>0</v>
       </c>
       <c r="F170" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="171" spans="1:6" ht="10" customHeight="1">
       <c r="A171" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B171" s="24" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C171" s="24" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D171" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E171" s="28">
-        <v>460</v>
+        <v>0</v>
       </c>
       <c r="F171" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="172" spans="1:6" ht="10" customHeight="1">
       <c r="A172" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B172" s="24" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C172" s="24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D172" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E172" s="28">
-        <v>467</v>
+        <v>0</v>
       </c>
       <c r="F172" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="173" spans="1:6" ht="10" customHeight="1">
       <c r="A173" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B173" s="24" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C173" s="24" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D173" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E173" s="28">
-        <v>550</v>
+        <v>0</v>
       </c>
       <c r="F173" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="174" spans="1:6" ht="10" customHeight="1">
       <c r="A174" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B174" s="24" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C174" s="24" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D174" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E174" s="28">
-        <v>542</v>
+        <v>0</v>
       </c>
       <c r="F174" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="175" spans="1:6" ht="10" customHeight="1">
       <c r="A175" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B175" s="24" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C175" s="24" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D175" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E175" s="28">
-        <v>568</v>
+        <v>0</v>
       </c>
       <c r="F175" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="176" spans="1:6" ht="10" customHeight="1">
       <c r="A176" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B176" s="24" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C176" s="24" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D176" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E176" s="28">
-        <v>580</v>
+        <v>0</v>
       </c>
       <c r="F176" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="177" spans="1:6" ht="10" customHeight="1">
       <c r="A177" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B177" s="24" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C177" s="24" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D177" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E177" s="28">
-        <v>1092</v>
+        <v>0</v>
       </c>
       <c r="F177" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="178" spans="1:6" ht="10" customHeight="1">
       <c r="A178" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B178" s="24" t="s">
         <v>110</v>
       </c>
       <c r="C178" s="24" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="D178" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E178" s="28">
-        <v>637</v>
+        <v>431</v>
       </c>
       <c r="F178" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="179" spans="1:6" ht="10" customHeight="1">
       <c r="A179" s="24" t="s">
         <v>96</v>
       </c>
       <c r="B179" s="24" t="s">
         <v>110</v>
       </c>
       <c r="C179" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D179" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E179" s="28">
+        <v>347</v>
+      </c>
+      <c r="F179" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" ht="10" customHeight="1">
+      <c r="A180" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B180" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C180" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D180" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E180" s="28">
+        <v>371</v>
+      </c>
+      <c r="F180" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" ht="10" customHeight="1">
+      <c r="A181" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B181" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C181" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D181" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E181" s="28">
+        <v>427</v>
+      </c>
+      <c r="F181" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" ht="10" customHeight="1">
+      <c r="A182" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B182" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C182" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D182" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E182" s="28">
+        <v>460</v>
+      </c>
+      <c r="F182" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" ht="10" customHeight="1">
+      <c r="A183" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B183" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C183" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D183" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E183" s="28">
+        <v>467</v>
+      </c>
+      <c r="F183" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" ht="10" customHeight="1">
+      <c r="A184" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B184" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C184" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D184" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E184" s="28">
+        <v>550</v>
+      </c>
+      <c r="F184" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" ht="10" customHeight="1">
+      <c r="A185" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B185" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C185" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D185" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E185" s="28">
+        <v>542</v>
+      </c>
+      <c r="F185" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" ht="10" customHeight="1">
+      <c r="A186" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B186" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C186" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D186" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E186" s="28">
+        <v>568</v>
+      </c>
+      <c r="F186" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" ht="10" customHeight="1">
+      <c r="A187" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B187" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C187" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D187" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E187" s="28">
+        <v>580</v>
+      </c>
+      <c r="F187" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" ht="10" customHeight="1">
+      <c r="A188" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B188" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C188" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D188" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E188" s="28">
+        <v>1092</v>
+      </c>
+      <c r="F188" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" ht="10" customHeight="1">
+      <c r="A189" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B189" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C189" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D189" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E189" s="28">
+        <v>637</v>
+      </c>
+      <c r="F189" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" ht="10" customHeight="1">
+      <c r="A190" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B190" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C190" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="D179" s="24" t="s">
-[...2 lines deleted...]
-      <c r="E179" s="28">
+      <c r="D190" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E190" s="28">
         <v>494</v>
       </c>
-      <c r="F179" s="24" t="s">
+      <c r="F190" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" ht="10" customHeight="1">
+      <c r="A191" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B191" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C191" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D191" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E191" s="28">
+        <v>473</v>
+      </c>
+      <c r="F191" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A23:F23"/>
   <mergeCells count="19">
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C51D8E5B-44E6-4007-B607-4E6E50ACB9A9}">
-  <dimension ref="A1:H87"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6ACD14DD-A7B2-4F49-A676-0B15A5EBB9A9}">
+  <dimension ref="A1:H97"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -11243,1835 +11483,2095 @@
       </c>
       <c r="C19" s="24" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E19" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F19" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G19" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H19" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="10" customHeight="1">
       <c r="A20" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="24" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C20" s="24" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D20" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G20" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H20" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="10" customHeight="1">
       <c r="A21" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B21" s="24" t="s">
         <v>120</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D21" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="24" t="s">
-        <v>119</v>
+        <v>51</v>
       </c>
       <c r="F21" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G21" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H21" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="10" customHeight="1">
       <c r="A22" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>120</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D22" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F22" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G22" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H22" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="10" customHeight="1">
       <c r="A23" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B23" s="24" t="s">
         <v>120</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E23" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F23" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G23" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H23" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="10" customHeight="1">
       <c r="A24" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B24" s="24" t="s">
         <v>120</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D24" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E24" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F24" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G24" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H24" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="10" customHeight="1">
       <c r="A25" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B25" s="24" t="s">
         <v>120</v>
       </c>
       <c r="C25" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D25" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E25" s="24" t="s">
-        <v>119</v>
+        <v>51</v>
       </c>
       <c r="F25" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G25" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H25" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="10" customHeight="1">
       <c r="A26" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B26" s="24" t="s">
         <v>120</v>
       </c>
       <c r="C26" s="24" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D26" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E26" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F26" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G26" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H26" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="10" customHeight="1">
       <c r="A27" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B27" s="24" t="s">
         <v>120</v>
       </c>
       <c r="C27" s="24" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D27" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F27" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G27" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H27" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="10" customHeight="1">
       <c r="A28" s="24" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B28" s="24" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="C28" s="24" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D28" s="24" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="E28" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F28" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G28" s="24" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="H28" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="10" customHeight="1">
       <c r="A29" s="24" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B29" s="24" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="C29" s="24" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D29" s="24" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="E29" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F29" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G29" s="24" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="H29" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="10" customHeight="1">
       <c r="A30" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B30" s="24" t="s">
         <v>112</v>
       </c>
       <c r="C30" s="24" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D30" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E30" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F30" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G30" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H30" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="10" customHeight="1">
       <c r="A31" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B31" s="24" t="s">
         <v>112</v>
       </c>
       <c r="C31" s="24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D31" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E31" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F31" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G31" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H31" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="10" customHeight="1">
       <c r="A32" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B32" s="24" t="s">
         <v>112</v>
       </c>
       <c r="C32" s="24" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D32" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E32" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F32" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G32" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H32" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="10" customHeight="1">
       <c r="A33" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B33" s="24" t="s">
         <v>112</v>
       </c>
       <c r="C33" s="24" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D33" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E33" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F33" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G33" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H33" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="10" customHeight="1">
       <c r="A34" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B34" s="24" t="s">
         <v>112</v>
       </c>
       <c r="C34" s="24" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D34" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E34" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F34" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G34" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H34" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="10" customHeight="1">
       <c r="A35" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B35" s="24" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C35" s="24" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D35" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E35" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F35" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G35" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H35" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="10" customHeight="1">
       <c r="A36" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B36" s="24" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C36" s="24" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D36" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E36" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G36" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H36" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="10" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B37" s="24" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C37" s="24" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D37" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E37" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G37" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H37" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="10" customHeight="1">
       <c r="A38" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B38" s="24" t="s">
         <v>120</v>
       </c>
       <c r="C38" s="24" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D38" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E38" s="24" t="s">
-        <v>119</v>
+        <v>51</v>
       </c>
       <c r="F38" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G38" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H38" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="10" customHeight="1">
       <c r="A39" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B39" s="24" t="s">
         <v>120</v>
       </c>
       <c r="C39" s="24" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D39" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E39" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F39" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G39" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H39" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="10" customHeight="1">
       <c r="A40" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B40" s="24" t="s">
         <v>120</v>
       </c>
       <c r="C40" s="24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D40" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E40" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F40" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G40" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H40" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="10" customHeight="1">
       <c r="A41" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B41" s="24" t="s">
         <v>120</v>
       </c>
       <c r="C41" s="24" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D41" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E41" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F41" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G41" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H41" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="10" customHeight="1">
       <c r="A42" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B42" s="24" t="s">
         <v>120</v>
       </c>
       <c r="C42" s="24" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D42" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E42" s="24" t="s">
-        <v>119</v>
+        <v>51</v>
       </c>
       <c r="F42" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G42" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H42" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="10" customHeight="1">
       <c r="A43" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B43" s="24" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="C43" s="24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D43" s="24" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="E43" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F43" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G43" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H43" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="10" customHeight="1">
       <c r="A44" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B44" s="24" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="C44" s="24" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D44" s="24" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="E44" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F44" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G44" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H44" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="10" customHeight="1">
       <c r="A45" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B45" s="24" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="C45" s="24" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D45" s="24" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="E45" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F45" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G45" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H45" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="10" customHeight="1">
       <c r="A46" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B46" s="24" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="C46" s="24" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D46" s="24" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="E46" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F46" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G46" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H46" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="10" customHeight="1">
       <c r="A47" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B47" s="24" t="s">
         <v>112</v>
       </c>
       <c r="C47" s="24" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D47" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E47" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F47" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G47" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H47" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="10" customHeight="1">
       <c r="A48" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B48" s="24" t="s">
         <v>112</v>
       </c>
       <c r="C48" s="24" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D48" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E48" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F48" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G48" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H48" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="10" customHeight="1">
       <c r="A49" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B49" s="24" t="s">
         <v>112</v>
       </c>
       <c r="C49" s="24" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D49" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E49" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F49" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G49" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H49" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="10" customHeight="1">
       <c r="A50" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B50" s="24" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C50" s="24" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D50" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E50" s="24" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="F50" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G50" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H50" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="10" customHeight="1">
       <c r="A51" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B51" s="24" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C51" s="24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D51" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E51" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F51" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G51" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H51" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="10" customHeight="1">
       <c r="A52" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B52" s="24" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C52" s="24" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D52" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E52" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F52" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H52" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="10" customHeight="1">
       <c r="A53" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B53" s="24" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C53" s="24" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D53" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E53" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F53" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G53" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H53" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="10" customHeight="1">
       <c r="A54" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B54" s="24" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C54" s="24" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D54" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E54" s="24" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="F54" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H54" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="10" customHeight="1">
       <c r="A55" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B55" s="24" t="s">
         <v>120</v>
       </c>
       <c r="C55" s="24" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D55" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E55" s="24" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="F55" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G55" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H55" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="10" customHeight="1">
       <c r="A56" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B56" s="24" t="s">
         <v>120</v>
       </c>
       <c r="C56" s="24" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D56" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E56" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F56" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H56" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="10" customHeight="1">
       <c r="A57" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B57" s="24" t="s">
         <v>120</v>
       </c>
       <c r="C57" s="24" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D57" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E57" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F57" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G57" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H57" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="10" customHeight="1">
       <c r="A58" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B58" s="24" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="C58" s="24" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D58" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E58" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F58" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G58" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H58" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="10" customHeight="1">
       <c r="A59" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B59" s="24" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="C59" s="24" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D59" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E59" s="24" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="F59" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H59" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="10" customHeight="1">
       <c r="A60" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B60" s="24" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="C60" s="24" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D60" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E60" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F60" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G60" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H60" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="10" customHeight="1">
       <c r="A61" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B61" s="24" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="C61" s="24" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D61" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E61" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F61" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G61" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H61" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="10" customHeight="1">
       <c r="A62" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B62" s="24" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="C62" s="24" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D62" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E62" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F62" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G62" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H62" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="10" customHeight="1">
       <c r="A63" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B63" s="24" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="C63" s="24" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D63" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E63" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F63" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G63" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H63" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="10" customHeight="1">
       <c r="A64" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B64" s="24" t="s">
         <v>112</v>
       </c>
       <c r="C64" s="24" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D64" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E64" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F64" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H64" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="10" customHeight="1">
       <c r="A65" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B65" s="24" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C65" s="24" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D65" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E65" s="24" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="F65" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H65" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="10" customHeight="1">
       <c r="A66" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B66" s="24" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C66" s="24" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D66" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E66" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F66" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G66" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H66" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="10" customHeight="1">
       <c r="A67" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B67" s="24" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C67" s="24" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D67" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E67" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F67" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H67" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="10" customHeight="1">
       <c r="A68" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B68" s="24" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C68" s="24" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D68" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E68" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F68" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G68" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H68" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="10" customHeight="1">
       <c r="A69" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B69" s="24" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C69" s="24" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D69" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E69" s="24" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="F69" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G69" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H69" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="10" customHeight="1">
       <c r="A70" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B70" s="24" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C70" s="24" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D70" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E70" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F70" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G70" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H70" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="10" customHeight="1">
       <c r="A71" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B71" s="24" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C71" s="24" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D71" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E71" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F71" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G71" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H71" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="10" customHeight="1">
       <c r="A72" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B72" s="24" t="s">
         <v>120</v>
       </c>
       <c r="C72" s="24" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D72" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E72" s="24" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="F72" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G72" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H72" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="10" customHeight="1">
       <c r="A73" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B73" s="24" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="C73" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D73" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E73" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F73" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G73" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H73" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="10" customHeight="1">
       <c r="A74" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B74" s="24" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="C74" s="24" t="s">
         <v>35</v>
       </c>
       <c r="D74" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E74" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F74" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G74" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H74" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="10" customHeight="1">
       <c r="A75" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B75" s="24" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="C75" s="24" t="s">
         <v>36</v>
       </c>
       <c r="D75" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E75" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F75" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G75" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H75" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="10" customHeight="1">
       <c r="A76" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B76" s="24" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="C76" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D76" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E76" s="24" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="F76" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G76" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H76" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="10" customHeight="1">
       <c r="A77" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B77" s="24" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="C77" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D77" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E77" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F77" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G77" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H77" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="10" customHeight="1">
       <c r="A78" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B78" s="24" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="C78" s="24" t="s">
         <v>39</v>
       </c>
       <c r="D78" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E78" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F78" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G78" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H78" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="10" customHeight="1">
       <c r="A79" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B79" s="24" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="C79" s="24" t="s">
         <v>40</v>
       </c>
       <c r="D79" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E79" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F79" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G79" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H79" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="10" customHeight="1">
       <c r="A80" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B80" s="24" t="s">
         <v>120</v>
       </c>
       <c r="C80" s="24" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D80" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E80" s="24" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="F80" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G80" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H80" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="10" customHeight="1">
       <c r="A81" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B81" s="24" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C81" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D81" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E81" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F81" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G81" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H81" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="10" customHeight="1">
       <c r="A82" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B82" s="24" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C82" s="24" t="s">
         <v>35</v>
       </c>
       <c r="D82" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E82" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F82" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G82" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H82" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="10" customHeight="1">
       <c r="A83" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B83" s="24" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C83" s="24" t="s">
         <v>36</v>
       </c>
       <c r="D83" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E83" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F83" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G83" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H83" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="10" customHeight="1">
       <c r="A84" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B84" s="24" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C84" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D84" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E84" s="24" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="F84" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G84" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H84" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="10" customHeight="1">
       <c r="A85" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B85" s="24" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C85" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D85" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E85" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F85" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G85" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H85" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="10" customHeight="1">
       <c r="A86" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B86" s="24" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C86" s="24" t="s">
         <v>39</v>
       </c>
       <c r="D86" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E86" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F86" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G86" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H86" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="10" customHeight="1">
       <c r="A87" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B87" s="24" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="C87" s="24" t="s">
         <v>40</v>
       </c>
       <c r="D87" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E87" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F87" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G87" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H87" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="10" customHeight="1">
+      <c r="A88" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B88" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C88" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D88" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E88" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F88" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G88" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H88" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="10" customHeight="1">
+      <c r="A89" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B89" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C89" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D89" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E89" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F89" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G89" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H89" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="10" customHeight="1">
+      <c r="A90" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B90" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C90" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D90" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E90" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F90" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G90" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H90" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="10" customHeight="1">
+      <c r="A91" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B91" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C91" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D91" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E91" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F91" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G91" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H91" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="10" customHeight="1">
+      <c r="A92" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B92" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C92" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D92" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E92" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F92" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G92" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H92" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="10" customHeight="1">
+      <c r="A93" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B93" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C93" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D93" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E93" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F93" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G93" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H93" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="10" customHeight="1">
+      <c r="A94" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B94" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C94" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E94" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F94" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G94" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H94" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="10" customHeight="1">
+      <c r="A95" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B95" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C95" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D95" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E95" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F95" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G95" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H95" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="10" customHeight="1">
+      <c r="A96" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B96" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C96" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D96" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E96" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F96" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G96" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H96" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="10" customHeight="1">
+      <c r="A97" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B97" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C97" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D97" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E97" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F97" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G97" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H97" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C6745E0-C3A9-44AD-8099-ABF8C624B9A9}">
-  <dimension ref="A1:H417"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B941C094-01A9-47C6-AF84-D73F1822B9A9}">
+  <dimension ref="A1:H452"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -13542,10259 +14042,11169 @@
       </c>
       <c r="C25" s="24" t="s">
         <v>40</v>
       </c>
       <c r="D25" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E25" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G25" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H25" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="10" customHeight="1">
       <c r="A26" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B26" s="24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C26" s="24" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="D26" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E26" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G26" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H26" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="10" customHeight="1">
       <c r="A27" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B27" s="24" t="s">
         <v>130</v>
       </c>
       <c r="C27" s="24" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D27" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F27" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G27" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H27" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="10" customHeight="1">
       <c r="A28" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B28" s="24" t="s">
         <v>130</v>
       </c>
       <c r="C28" s="24" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D28" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E28" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F28" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G28" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H28" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="10" customHeight="1">
       <c r="A29" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B29" s="24" t="s">
         <v>130</v>
       </c>
       <c r="C29" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D29" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E29" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F29" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G29" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H29" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="10" customHeight="1">
       <c r="A30" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B30" s="24" t="s">
         <v>130</v>
       </c>
       <c r="C30" s="24" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D30" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E30" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F30" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G30" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H30" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="10" customHeight="1">
       <c r="A31" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B31" s="24" t="s">
         <v>130</v>
       </c>
       <c r="C31" s="24" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D31" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E31" s="24" t="s">
-        <v>119</v>
+        <v>51</v>
       </c>
       <c r="F31" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G31" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H31" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="10" customHeight="1">
       <c r="A32" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B32" s="24" t="s">
         <v>130</v>
       </c>
       <c r="C32" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D32" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E32" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F32" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G32" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H32" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="10" customHeight="1">
       <c r="A33" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B33" s="24" t="s">
         <v>130</v>
       </c>
       <c r="C33" s="24" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D33" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E33" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F33" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G33" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H33" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="10" customHeight="1">
       <c r="A34" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B34" s="24" t="s">
         <v>130</v>
       </c>
       <c r="C34" s="24" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D34" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E34" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F34" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G34" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H34" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="10" customHeight="1">
       <c r="A35" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B35" s="24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C35" s="24" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="D35" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E35" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F35" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G35" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H35" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="10" customHeight="1">
       <c r="A36" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B36" s="24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C36" s="24" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="D36" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E36" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F36" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G36" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H36" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="10" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B37" s="24" t="s">
         <v>129</v>
       </c>
       <c r="C37" s="24" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D37" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E37" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F37" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G37" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H37" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="10" customHeight="1">
       <c r="A38" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B38" s="24" t="s">
         <v>129</v>
       </c>
       <c r="C38" s="24" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D38" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E38" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F38" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G38" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H38" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="10" customHeight="1">
       <c r="A39" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B39" s="24" t="s">
         <v>129</v>
       </c>
       <c r="C39" s="24" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D39" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E39" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F39" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G39" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H39" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="10" customHeight="1">
       <c r="A40" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B40" s="24" t="s">
         <v>129</v>
       </c>
       <c r="C40" s="24" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D40" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E40" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F40" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G40" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H40" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="10" customHeight="1">
       <c r="A41" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B41" s="24" t="s">
         <v>129</v>
       </c>
       <c r="C41" s="24" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D41" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E41" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F41" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G41" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H41" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="10" customHeight="1">
       <c r="A42" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B42" s="24" t="s">
         <v>129</v>
       </c>
       <c r="C42" s="24" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D42" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E42" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F42" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G42" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H42" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="10" customHeight="1">
       <c r="A43" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B43" s="24" t="s">
         <v>129</v>
       </c>
       <c r="C43" s="24" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D43" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E43" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F43" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G43" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H43" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="10" customHeight="1">
       <c r="A44" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B44" s="24" t="s">
         <v>129</v>
       </c>
       <c r="C44" s="24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D44" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E44" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F44" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G44" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H44" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="10" customHeight="1">
       <c r="A45" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B45" s="24" t="s">
         <v>129</v>
       </c>
       <c r="C45" s="24" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D45" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E45" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F45" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G45" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H45" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="10" customHeight="1">
       <c r="A46" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B46" s="24" t="s">
         <v>129</v>
       </c>
       <c r="C46" s="24" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D46" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E46" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F46" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G46" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H46" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="10" customHeight="1">
       <c r="A47" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B47" s="24" t="s">
         <v>129</v>
       </c>
       <c r="C47" s="24" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D47" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E47" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F47" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G47" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H47" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="10" customHeight="1">
       <c r="A48" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B48" s="24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C48" s="24" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D48" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E48" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F48" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G48" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H48" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="10" customHeight="1">
       <c r="A49" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B49" s="24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C49" s="24" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D49" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E49" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F49" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G49" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H49" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="10" customHeight="1">
       <c r="A50" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B50" s="24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C50" s="24" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D50" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E50" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F50" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G50" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H50" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="10" customHeight="1">
       <c r="A51" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B51" s="24" t="s">
         <v>127</v>
       </c>
       <c r="C51" s="24" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D51" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E51" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F51" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G51" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H51" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="10" customHeight="1">
       <c r="A52" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B52" s="24" t="s">
         <v>127</v>
       </c>
       <c r="C52" s="24" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D52" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E52" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F52" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H52" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="10" customHeight="1">
       <c r="A53" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B53" s="24" t="s">
         <v>127</v>
       </c>
       <c r="C53" s="24" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D53" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E53" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F53" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G53" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H53" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="10" customHeight="1">
       <c r="A54" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B54" s="24" t="s">
         <v>127</v>
       </c>
       <c r="C54" s="24" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D54" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E54" s="24" t="s">
-        <v>119</v>
+        <v>51</v>
       </c>
       <c r="F54" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H54" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="10" customHeight="1">
       <c r="A55" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B55" s="24" t="s">
         <v>127</v>
       </c>
       <c r="C55" s="24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D55" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E55" s="24" t="s">
-        <v>119</v>
+        <v>51</v>
       </c>
       <c r="F55" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G55" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H55" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="10" customHeight="1">
       <c r="A56" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B56" s="24" t="s">
         <v>127</v>
       </c>
       <c r="C56" s="24" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D56" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E56" s="24" t="s">
-        <v>119</v>
+        <v>51</v>
       </c>
       <c r="F56" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H56" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="10" customHeight="1">
       <c r="A57" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B57" s="24" t="s">
         <v>127</v>
       </c>
       <c r="C57" s="24" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D57" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E57" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F57" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G57" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H57" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="10" customHeight="1">
       <c r="A58" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B58" s="24" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C58" s="24" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="D58" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E58" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F58" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G58" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H58" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="10" customHeight="1">
       <c r="A59" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B59" s="24" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C59" s="24" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="D59" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E59" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F59" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H59" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="10" customHeight="1">
       <c r="A60" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B60" s="24" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C60" s="24" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D60" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E60" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F60" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G60" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H60" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="10" customHeight="1">
       <c r="A61" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B61" s="24" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C61" s="24" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D61" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E61" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F61" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G61" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H61" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="10" customHeight="1">
       <c r="A62" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B62" s="24" t="s">
         <v>132</v>
       </c>
       <c r="C62" s="24" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D62" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E62" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F62" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G62" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H62" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="10" customHeight="1">
       <c r="A63" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B63" s="24" t="s">
         <v>132</v>
       </c>
       <c r="C63" s="24" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D63" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E63" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F63" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G63" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H63" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="10" customHeight="1">
       <c r="A64" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B64" s="24" t="s">
         <v>132</v>
       </c>
       <c r="C64" s="24" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D64" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E64" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F64" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H64" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="10" customHeight="1">
       <c r="A65" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B65" s="24" t="s">
         <v>132</v>
       </c>
       <c r="C65" s="24" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D65" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E65" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F65" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H65" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="10" customHeight="1">
       <c r="A66" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B66" s="24" t="s">
         <v>132</v>
       </c>
       <c r="C66" s="24" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D66" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E66" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F66" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G66" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H66" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="10" customHeight="1">
       <c r="A67" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B67" s="24" t="s">
         <v>132</v>
       </c>
       <c r="C67" s="24" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D67" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E67" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F67" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H67" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="10" customHeight="1">
       <c r="A68" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B68" s="24" t="s">
         <v>132</v>
       </c>
       <c r="C68" s="24" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D68" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E68" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F68" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G68" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H68" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="10" customHeight="1">
       <c r="A69" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B69" s="24" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C69" s="24" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="D69" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E69" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F69" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G69" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H69" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="10" customHeight="1">
       <c r="A70" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B70" s="24" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C70" s="24" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="D70" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E70" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F70" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G70" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H70" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="10" customHeight="1">
       <c r="A71" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B71" s="24" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C71" s="24" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D71" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E71" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F71" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G71" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H71" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="10" customHeight="1">
       <c r="A72" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B72" s="24" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C72" s="24" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="D72" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E72" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F72" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G72" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H72" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="10" customHeight="1">
       <c r="A73" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B73" s="24" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C73" s="24" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="D73" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E73" s="24" t="s">
-        <v>119</v>
+        <v>51</v>
       </c>
       <c r="F73" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G73" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H73" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="10" customHeight="1">
       <c r="A74" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B74" s="24" t="s">
         <v>133</v>
       </c>
       <c r="C74" s="24" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D74" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E74" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F74" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G74" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H74" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="10" customHeight="1">
       <c r="A75" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B75" s="24" t="s">
         <v>133</v>
       </c>
       <c r="C75" s="24" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D75" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E75" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F75" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G75" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H75" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="10" customHeight="1">
       <c r="A76" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B76" s="24" t="s">
         <v>133</v>
       </c>
       <c r="C76" s="24" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D76" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E76" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F76" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G76" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H76" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="10" customHeight="1">
       <c r="A77" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B77" s="24" t="s">
         <v>133</v>
       </c>
       <c r="C77" s="24" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D77" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E77" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F77" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G77" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H77" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="10" customHeight="1">
       <c r="A78" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B78" s="24" t="s">
         <v>133</v>
       </c>
       <c r="C78" s="24" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D78" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E78" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F78" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G78" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H78" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="10" customHeight="1">
       <c r="A79" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B79" s="24" t="s">
         <v>133</v>
       </c>
       <c r="C79" s="24" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D79" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E79" s="24" t="s">
-        <v>119</v>
+        <v>51</v>
       </c>
       <c r="F79" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G79" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H79" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="10" customHeight="1">
       <c r="A80" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B80" s="24" t="s">
         <v>133</v>
       </c>
       <c r="C80" s="24" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D80" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E80" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F80" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G80" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H80" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="10" customHeight="1">
       <c r="A81" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B81" s="24" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C81" s="24" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D81" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E81" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F81" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G81" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H81" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="10" customHeight="1">
       <c r="A82" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B82" s="24" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C82" s="24" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D82" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E82" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F82" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G82" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H82" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="10" customHeight="1">
       <c r="A83" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B83" s="24" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C83" s="24" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D83" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E83" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F83" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G83" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H83" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="10" customHeight="1">
       <c r="A84" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B84" s="24" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C84" s="24" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D84" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E84" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F84" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G84" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H84" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="10" customHeight="1">
       <c r="A85" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B85" s="24" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C85" s="24" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D85" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E85" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F85" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G85" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H85" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="10" customHeight="1">
       <c r="A86" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B86" s="24" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C86" s="24" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D86" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E86" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F86" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G86" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H86" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="10" customHeight="1">
       <c r="A87" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B87" s="24" t="s">
         <v>134</v>
       </c>
       <c r="C87" s="24" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D87" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E87" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F87" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G87" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H87" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="10" customHeight="1">
       <c r="A88" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B88" s="24" t="s">
         <v>134</v>
       </c>
       <c r="C88" s="24" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D88" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E88" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F88" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G88" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H88" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="10" customHeight="1">
       <c r="A89" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B89" s="24" t="s">
         <v>134</v>
       </c>
       <c r="C89" s="24" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D89" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E89" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F89" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G89" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H89" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="10" customHeight="1">
       <c r="A90" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B90" s="24" t="s">
         <v>134</v>
       </c>
       <c r="C90" s="24" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D90" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E90" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F90" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G90" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H90" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="10" customHeight="1">
       <c r="A91" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B91" s="24" t="s">
         <v>134</v>
       </c>
       <c r="C91" s="24" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D91" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E91" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F91" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G91" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H91" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="10" customHeight="1">
       <c r="A92" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B92" s="24" t="s">
         <v>134</v>
       </c>
       <c r="C92" s="24" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D92" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E92" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F92" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G92" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H92" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="10" customHeight="1">
       <c r="A93" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B93" s="24" t="s">
         <v>134</v>
       </c>
       <c r="C93" s="24" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D93" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E93" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F93" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G93" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H93" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="10" customHeight="1">
       <c r="A94" s="24" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B94" s="24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C94" s="24" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D94" s="24" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>45</v>
+      </c>
+      <c r="E94" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F94" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G94" s="24" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="H94" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="10" customHeight="1">
       <c r="A95" s="24" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B95" s="24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C95" s="24" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D95" s="24" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>45</v>
+      </c>
+      <c r="E95" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F95" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G95" s="24" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="H95" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="10" customHeight="1">
       <c r="A96" s="24" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B96" s="24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C96" s="24" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D96" s="24" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>45</v>
+      </c>
+      <c r="E96" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F96" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G96" s="24" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="H96" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="10" customHeight="1">
       <c r="A97" s="24" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B97" s="24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C97" s="24" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D97" s="24" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>45</v>
+      </c>
+      <c r="E97" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F97" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G97" s="24" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="H97" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="10" customHeight="1">
       <c r="A98" s="24" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B98" s="24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C98" s="24" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D98" s="24" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>45</v>
+      </c>
+      <c r="E98" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F98" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G98" s="24" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="H98" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="10" customHeight="1">
       <c r="A99" s="24" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B99" s="24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C99" s="24" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="D99" s="24" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>45</v>
+      </c>
+      <c r="E99" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F99" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G99" s="24" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="H99" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="10" customHeight="1">
       <c r="A100" s="24" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B100" s="24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C100" s="24" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D100" s="24" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>45</v>
+      </c>
+      <c r="E100" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F100" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G100" s="24" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="H100" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="10" customHeight="1">
       <c r="A101" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B101" s="24" t="s">
         <v>131</v>
       </c>
       <c r="C101" s="24" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D101" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E101" s="28">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="F101" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G101" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H101" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="10" customHeight="1">
       <c r="A102" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B102" s="24" t="s">
         <v>131</v>
       </c>
       <c r="C102" s="24" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D102" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E102" s="28">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="F102" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G102" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H102" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="10" customHeight="1">
       <c r="A103" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B103" s="24" t="s">
         <v>131</v>
       </c>
       <c r="C103" s="24" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="D103" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E103" s="28">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="F103" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G103" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H103" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="10" customHeight="1">
       <c r="A104" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B104" s="24" t="s">
         <v>131</v>
       </c>
       <c r="C104" s="24" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D104" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E104" s="28">
-        <v>83</v>
+        <v>100</v>
       </c>
       <c r="F104" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G104" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H104" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="10" customHeight="1">
       <c r="A105" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B105" s="24" t="s">
         <v>131</v>
       </c>
       <c r="C105" s="24" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="D105" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E105" s="28">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="F105" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G105" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H105" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="10" customHeight="1">
       <c r="A106" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B106" s="24" t="s">
         <v>131</v>
       </c>
       <c r="C106" s="24" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D106" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E106" s="28">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="F106" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G106" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H106" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="10" customHeight="1">
       <c r="A107" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B107" s="24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C107" s="24" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D107" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="E107" s="24" t="s">
-        <v>51</v>
+      <c r="E107" s="28">
+        <v>83</v>
       </c>
       <c r="F107" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G107" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H107" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="10" customHeight="1">
       <c r="A108" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B108" s="24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C108" s="24" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D108" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="E108" s="24" t="s">
-        <v>51</v>
+      <c r="E108" s="28">
+        <v>92</v>
       </c>
       <c r="F108" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G108" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H108" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="10" customHeight="1">
       <c r="A109" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B109" s="24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C109" s="24" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D109" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="E109" s="24" t="s">
-        <v>51</v>
+      <c r="E109" s="28">
+        <v>88</v>
       </c>
       <c r="F109" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G109" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H109" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="10" customHeight="1">
       <c r="A110" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B110" s="24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C110" s="24" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D110" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="E110" s="24" t="s">
-        <v>51</v>
+      <c r="E110" s="28">
+        <v>92</v>
       </c>
       <c r="F110" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G110" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H110" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="10" customHeight="1">
       <c r="A111" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B111" s="24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C111" s="24" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D111" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="E111" s="24" t="s">
-        <v>51</v>
+      <c r="E111" s="28">
+        <v>83</v>
       </c>
       <c r="F111" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G111" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H111" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="10" customHeight="1">
       <c r="A112" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B112" s="24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C112" s="24" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D112" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="E112" s="24" t="s">
-        <v>119</v>
+      <c r="E112" s="28">
+        <v>89</v>
       </c>
       <c r="F112" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G112" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H112" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="10" customHeight="1">
       <c r="A113" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B113" s="24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C113" s="24" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D113" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="E113" s="24" t="s">
-        <v>119</v>
+      <c r="E113" s="28">
+        <v>96</v>
       </c>
       <c r="F113" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G113" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H113" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="10" customHeight="1">
       <c r="A114" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B114" s="24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C114" s="24" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D114" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="E114" s="24" t="s">
-        <v>119</v>
+      <c r="E114" s="28">
+        <v>96</v>
       </c>
       <c r="F114" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G114" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H114" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="10" customHeight="1">
       <c r="A115" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B115" s="24" t="s">
         <v>130</v>
       </c>
       <c r="C115" s="24" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="D115" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E115" s="24" t="s">
-        <v>119</v>
+        <v>51</v>
       </c>
       <c r="F115" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G115" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H115" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="10" customHeight="1">
       <c r="A116" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B116" s="24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C116" s="24" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D116" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E116" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F116" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G116" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H116" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="10" customHeight="1">
       <c r="A117" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B117" s="24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C117" s="24" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D117" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E117" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F117" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G117" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H117" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="10" customHeight="1">
       <c r="A118" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B118" s="24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C118" s="24" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D118" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E118" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F118" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G118" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H118" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="10" customHeight="1">
       <c r="A119" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B119" s="24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C119" s="24" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D119" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E119" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F119" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G119" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H119" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="10" customHeight="1">
       <c r="A120" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B120" s="24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C120" s="24" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D120" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E120" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F120" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G120" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H120" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="10" customHeight="1">
       <c r="A121" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B121" s="24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C121" s="24" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D121" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E121" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F121" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G121" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H121" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="10" customHeight="1">
       <c r="A122" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B122" s="24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C122" s="24" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D122" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E122" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F122" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G122" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H122" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="10" customHeight="1">
       <c r="A123" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B123" s="24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C123" s="24" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D123" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E123" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F123" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G123" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H123" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="10" customHeight="1">
       <c r="A124" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B124" s="24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C124" s="24" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D124" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="E124" s="28">
-        <v>55</v>
+      <c r="E124" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F124" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G124" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H124" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="10" customHeight="1">
       <c r="A125" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B125" s="24" t="s">
         <v>129</v>
       </c>
       <c r="C125" s="24" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="D125" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E125" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F125" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G125" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H125" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="10" customHeight="1">
       <c r="A126" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B126" s="24" t="s">
         <v>129</v>
       </c>
       <c r="C126" s="24" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D126" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E126" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F126" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G126" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H126" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="10" customHeight="1">
       <c r="A127" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B127" s="24" t="s">
         <v>129</v>
       </c>
       <c r="C127" s="24" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="D127" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E127" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F127" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G127" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H127" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="10" customHeight="1">
       <c r="A128" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B128" s="24" t="s">
         <v>129</v>
       </c>
       <c r="C128" s="24" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="D128" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="E128" s="28">
-        <v>100</v>
+      <c r="E128" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F128" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G128" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H128" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="10" customHeight="1">
       <c r="A129" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B129" s="24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C129" s="24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D129" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E129" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F129" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G129" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H129" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="10" customHeight="1">
       <c r="A130" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B130" s="24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C130" s="24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D130" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E130" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F130" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G130" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H130" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="10" customHeight="1">
       <c r="A131" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B131" s="24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C131" s="24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D131" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E131" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F131" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G131" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H131" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="10" customHeight="1">
       <c r="A132" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B132" s="24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C132" s="24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D132" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E132" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F132" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G132" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H132" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="10" customHeight="1">
       <c r="A133" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B133" s="24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C133" s="24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D133" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="E133" s="24" t="s">
-        <v>51</v>
+      <c r="E133" s="28">
+        <v>55</v>
       </c>
       <c r="F133" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G133" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H133" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="10" customHeight="1">
       <c r="A134" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B134" s="24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C134" s="24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D134" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E134" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F134" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G134" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H134" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="10" customHeight="1">
       <c r="A135" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B135" s="24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C135" s="24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D135" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E135" s="24" t="s">
-        <v>119</v>
+        <v>51</v>
       </c>
       <c r="F135" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G135" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H135" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="10" customHeight="1">
       <c r="A136" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B136" s="24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C136" s="24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D136" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E136" s="24" t="s">
-        <v>119</v>
+        <v>51</v>
       </c>
       <c r="F136" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G136" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H136" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="10" customHeight="1">
       <c r="A137" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B137" s="24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C137" s="24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D137" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="E137" s="24" t="s">
-        <v>119</v>
+      <c r="E137" s="28">
+        <v>100</v>
       </c>
       <c r="F137" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G137" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H137" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="10" customHeight="1">
       <c r="A138" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B138" s="24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C138" s="24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D138" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E138" s="24" t="s">
-        <v>119</v>
+        <v>51</v>
       </c>
       <c r="F138" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G138" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H138" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="10" customHeight="1">
       <c r="A139" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B139" s="24" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C139" s="24" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D139" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E139" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F139" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G139" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H139" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="10" customHeight="1">
       <c r="A140" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B140" s="24" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C140" s="24" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D140" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E140" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F140" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G140" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H140" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="10" customHeight="1">
       <c r="A141" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B141" s="24" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C141" s="24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D141" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E141" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F141" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G141" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H141" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="10" customHeight="1">
       <c r="A142" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B142" s="24" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C142" s="24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D142" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E142" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F142" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G142" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H142" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="10" customHeight="1">
       <c r="A143" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B143" s="24" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C143" s="24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D143" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E143" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F143" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G143" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H143" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="10" customHeight="1">
       <c r="A144" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B144" s="24" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C144" s="24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D144" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E144" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F144" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G144" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H144" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="10" customHeight="1">
       <c r="A145" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B145" s="24" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C145" s="24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D145" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E145" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F145" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G145" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H145" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="10" customHeight="1">
       <c r="A146" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B146" s="24" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C146" s="24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D146" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E146" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F146" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G146" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H146" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="10" customHeight="1">
       <c r="A147" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B147" s="24" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C147" s="24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D147" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E147" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F147" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G147" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H147" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="10" customHeight="1">
       <c r="A148" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B148" s="24" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C148" s="24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D148" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E148" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F148" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G148" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H148" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="10" customHeight="1">
       <c r="A149" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B149" s="24" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C149" s="24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D149" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E149" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F149" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G149" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H149" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="10" customHeight="1">
       <c r="A150" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B150" s="24" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C150" s="24" t="s">
         <v>28</v>
       </c>
       <c r="D150" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E150" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F150" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G150" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H150" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="10" customHeight="1">
       <c r="A151" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B151" s="24" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C151" s="24" t="s">
         <v>29</v>
       </c>
       <c r="D151" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E151" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F151" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G151" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H151" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="10" customHeight="1">
       <c r="A152" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B152" s="24" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C152" s="24" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D152" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E152" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F152" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G152" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H152" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="10" customHeight="1">
       <c r="A153" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B153" s="24" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C153" s="24" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D153" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E153" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F153" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G153" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H153" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="10" customHeight="1">
       <c r="A154" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B154" s="24" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C154" s="24" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D154" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E154" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F154" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G154" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H154" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="10" customHeight="1">
       <c r="A155" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B155" s="24" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C155" s="24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D155" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E155" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F155" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G155" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H155" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="10" customHeight="1">
       <c r="A156" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B156" s="24" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C156" s="24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D156" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E156" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F156" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G156" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H156" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="10" customHeight="1">
       <c r="A157" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B157" s="24" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C157" s="24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D157" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E157" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F157" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H157" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="10" customHeight="1">
       <c r="A158" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B158" s="24" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C158" s="24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D158" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E158" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F158" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G158" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H158" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="10" customHeight="1">
       <c r="A159" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B159" s="24" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C159" s="24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D159" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E159" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F159" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G159" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H159" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="10" customHeight="1">
       <c r="A160" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B160" s="24" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C160" s="24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D160" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E160" s="24" t="s">
-        <v>119</v>
+        <v>51</v>
       </c>
       <c r="F160" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G160" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H160" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="10" customHeight="1">
       <c r="A161" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B161" s="24" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C161" s="24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D161" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="E161" s="24" t="s">
-        <v>51</v>
+      <c r="E161" s="28">
+        <v>100</v>
       </c>
       <c r="F161" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G161" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H161" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="10" customHeight="1">
       <c r="A162" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B162" s="24" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C162" s="24" t="s">
         <v>28</v>
       </c>
       <c r="D162" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E162" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F162" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G162" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H162" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="10" customHeight="1">
       <c r="A163" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B163" s="24" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C163" s="24" t="s">
         <v>29</v>
       </c>
       <c r="D163" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="E163" s="28">
-        <v>92</v>
+      <c r="E163" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F163" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G163" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H163" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="10" customHeight="1">
       <c r="A164" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B164" s="24" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C164" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D164" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="E164" s="28">
-        <v>90</v>
+      <c r="E164" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F164" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G164" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H164" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="10" customHeight="1">
       <c r="A165" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B165" s="24" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C165" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D165" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E165" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F165" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G165" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H165" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="10" customHeight="1">
       <c r="A166" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B166" s="24" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C166" s="24" t="s">
         <v>32</v>
       </c>
       <c r="D166" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E166" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F166" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G166" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H166" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="10" customHeight="1">
       <c r="A167" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B167" s="24" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C167" s="24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D167" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E167" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F167" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G167" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H167" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="10" customHeight="1">
       <c r="A168" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B168" s="24" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C168" s="24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D168" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E168" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F168" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G168" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H168" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="10" customHeight="1">
       <c r="A169" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B169" s="24" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C169" s="24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D169" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E169" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F169" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G169" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H169" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="10" customHeight="1">
       <c r="A170" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B170" s="24" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C170" s="24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D170" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E170" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F170" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G170" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H170" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="10" customHeight="1">
       <c r="A171" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B171" s="24" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C171" s="24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D171" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E171" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F171" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G171" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H171" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="10" customHeight="1">
       <c r="A172" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B172" s="24" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C172" s="24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D172" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E172" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F172" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G172" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H172" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="10" customHeight="1">
       <c r="A173" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B173" s="24" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C173" s="24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D173" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E173" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F173" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G173" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H173" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="10" customHeight="1">
       <c r="A174" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B174" s="24" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C174" s="24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D174" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E174" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F174" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G174" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H174" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="10" customHeight="1">
       <c r="A175" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B175" s="24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C175" s="24" t="s">
         <v>28</v>
       </c>
       <c r="D175" s="24" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>63</v>
+      </c>
+      <c r="E175" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F175" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G175" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H175" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="10" customHeight="1">
       <c r="A176" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B176" s="24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C176" s="24" t="s">
         <v>29</v>
       </c>
       <c r="D176" s="24" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="E176" s="28">
-        <v>24</v>
+        <v>92</v>
       </c>
       <c r="F176" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G176" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H176" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="10" customHeight="1">
       <c r="A177" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B177" s="24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C177" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D177" s="24" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="E177" s="28">
-        <v>27</v>
+        <v>90</v>
       </c>
       <c r="F177" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G177" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H177" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="10" customHeight="1">
       <c r="A178" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B178" s="24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C178" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D178" s="24" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>63</v>
+      </c>
+      <c r="E178" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F178" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G178" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H178" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="10" customHeight="1">
       <c r="A179" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B179" s="24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C179" s="24" t="s">
         <v>32</v>
       </c>
       <c r="D179" s="24" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>63</v>
+      </c>
+      <c r="E179" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F179" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G179" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H179" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="10" customHeight="1">
       <c r="A180" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B180" s="24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C180" s="24" t="s">
         <v>33</v>
       </c>
       <c r="D180" s="24" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>63</v>
+      </c>
+      <c r="E180" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F180" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G180" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H180" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="10" customHeight="1">
       <c r="A181" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B181" s="24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C181" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D181" s="24" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>63</v>
+      </c>
+      <c r="E181" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F181" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G181" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H181" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="10" customHeight="1">
       <c r="A182" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B182" s="24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C182" s="24" t="s">
         <v>35</v>
       </c>
       <c r="D182" s="24" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>63</v>
+      </c>
+      <c r="E182" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F182" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G182" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H182" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="10" customHeight="1">
       <c r="A183" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B183" s="24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C183" s="24" t="s">
         <v>36</v>
       </c>
       <c r="D183" s="24" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>63</v>
+      </c>
+      <c r="E183" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F183" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G183" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H183" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="10" customHeight="1">
       <c r="A184" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B184" s="24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C184" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D184" s="24" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>63</v>
+      </c>
+      <c r="E184" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F184" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G184" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H184" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="10" customHeight="1">
       <c r="A185" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B185" s="24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C185" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D185" s="24" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>63</v>
+      </c>
+      <c r="E185" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F185" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G185" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H185" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="10" customHeight="1">
       <c r="A186" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B186" s="24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C186" s="24" t="s">
         <v>39</v>
       </c>
       <c r="D186" s="24" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>63</v>
+      </c>
+      <c r="E186" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F186" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G186" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H186" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="10" customHeight="1">
       <c r="A187" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B187" s="24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C187" s="24" t="s">
         <v>40</v>
       </c>
       <c r="D187" s="24" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>63</v>
+      </c>
+      <c r="E187" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F187" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G187" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H187" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="10" customHeight="1">
       <c r="A188" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B188" s="24" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C188" s="24" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="D188" s="24" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="E188" s="24" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="F188" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G188" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H188" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="10" customHeight="1">
       <c r="A189" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B189" s="24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C189" s="24" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D189" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E189" s="24" t="s">
-        <v>99</v>
+      <c r="E189" s="28">
+        <v>22</v>
       </c>
       <c r="F189" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G189" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H189" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="10" customHeight="1">
       <c r="A190" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B190" s="24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C190" s="24" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D190" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E190" s="24" t="s">
-        <v>99</v>
+      <c r="E190" s="28">
+        <v>24</v>
       </c>
       <c r="F190" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G190" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H190" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="10" customHeight="1">
       <c r="A191" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B191" s="24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C191" s="24" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D191" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E191" s="28">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="F191" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G191" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H191" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="10" customHeight="1">
       <c r="A192" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B192" s="24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C192" s="24" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D192" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E192" s="24" t="s">
-        <v>99</v>
+      <c r="E192" s="28">
+        <v>15</v>
       </c>
       <c r="F192" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G192" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H192" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="10" customHeight="1">
       <c r="A193" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B193" s="24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C193" s="24" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D193" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E193" s="24" t="s">
-        <v>51</v>
+      <c r="E193" s="28">
+        <v>17</v>
       </c>
       <c r="F193" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G193" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H193" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="10" customHeight="1">
       <c r="A194" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B194" s="24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C194" s="24" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D194" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E194" s="24" t="s">
-        <v>51</v>
+      <c r="E194" s="28">
+        <v>35</v>
       </c>
       <c r="F194" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G194" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H194" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="10" customHeight="1">
       <c r="A195" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B195" s="24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C195" s="24" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D195" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E195" s="24" t="s">
-        <v>51</v>
+      <c r="E195" s="28">
+        <v>23</v>
       </c>
       <c r="F195" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G195" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H195" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="10" customHeight="1">
       <c r="A196" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B196" s="24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C196" s="24" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D196" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E196" s="24" t="s">
-        <v>51</v>
+      <c r="E196" s="28">
+        <v>25</v>
       </c>
       <c r="F196" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G196" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H196" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="10" customHeight="1">
       <c r="A197" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B197" s="24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C197" s="24" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D197" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E197" s="24" t="s">
-        <v>99</v>
+      <c r="E197" s="28">
+        <v>17</v>
       </c>
       <c r="F197" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G197" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H197" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="10" customHeight="1">
       <c r="A198" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B198" s="24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C198" s="24" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D198" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E198" s="24" t="s">
-        <v>99</v>
+      <c r="E198" s="28">
+        <v>24</v>
       </c>
       <c r="F198" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G198" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H198" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="10" customHeight="1">
       <c r="A199" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B199" s="24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C199" s="24" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D199" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E199" s="24" t="s">
-        <v>99</v>
+      <c r="E199" s="28">
+        <v>29</v>
       </c>
       <c r="F199" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G199" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H199" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="10" customHeight="1">
       <c r="A200" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B200" s="24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C200" s="24" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D200" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E200" s="28">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="F200" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G200" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H200" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="10" customHeight="1">
       <c r="A201" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B201" s="24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C201" s="24" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D201" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E201" s="24" t="s">
-        <v>99</v>
+      <c r="E201" s="28">
+        <v>25</v>
       </c>
       <c r="F201" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G201" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H201" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="10" customHeight="1">
       <c r="A202" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B202" s="24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C202" s="24" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D202" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E202" s="24" t="s">
-        <v>99</v>
+      <c r="E202" s="28">
+        <v>27</v>
       </c>
       <c r="F202" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G202" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H202" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="10" customHeight="1">
       <c r="A203" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B203" s="24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C203" s="24" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D203" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E203" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F203" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G203" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H203" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="10" customHeight="1">
       <c r="A204" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B204" s="24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C204" s="24" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D204" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E204" s="28">
-        <v>7</v>
+      <c r="E204" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F204" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G204" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H204" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="10" customHeight="1">
       <c r="A205" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B205" s="24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C205" s="24" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D205" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E205" s="28">
-        <v>11</v>
+      <c r="E205" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F205" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G205" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H205" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="10" customHeight="1">
       <c r="A206" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B206" s="24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C206" s="24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D206" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E206" s="24" t="s">
-        <v>99</v>
+      <c r="E206" s="28">
+        <v>5</v>
       </c>
       <c r="F206" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G206" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H206" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="10" customHeight="1">
       <c r="A207" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B207" s="24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C207" s="24" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D207" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E207" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F207" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G207" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H207" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="10" customHeight="1">
       <c r="A208" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B208" s="24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C208" s="24" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D208" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E208" s="24" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="F208" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G208" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H208" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="10" customHeight="1">
       <c r="A209" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B209" s="24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C209" s="24" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D209" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E209" s="28">
-        <v>10</v>
+      <c r="E209" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F209" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G209" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H209" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="10" customHeight="1">
       <c r="A210" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B210" s="24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C210" s="24" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D210" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E210" s="24" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="F210" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G210" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H210" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="10" customHeight="1">
       <c r="A211" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B211" s="24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C211" s="24" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D211" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E211" s="24" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="F211" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G211" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H211" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="10" customHeight="1">
       <c r="A212" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B212" s="24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C212" s="24" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D212" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E212" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F212" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G212" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H212" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="10" customHeight="1">
       <c r="A213" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B213" s="24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C213" s="24" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D213" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E213" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F213" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G213" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H213" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="10" customHeight="1">
       <c r="A214" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B214" s="24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C214" s="24" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D214" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E214" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F214" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G214" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H214" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="10" customHeight="1">
       <c r="A215" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B215" s="24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C215" s="24" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D215" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E215" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F215" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G215" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H215" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="10" customHeight="1">
       <c r="A216" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B216" s="24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C216" s="24" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D216" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E216" s="24" t="s">
-        <v>51</v>
+      <c r="E216" s="28">
+        <v>8</v>
       </c>
       <c r="F216" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H216" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="10" customHeight="1">
       <c r="A217" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B217" s="24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C217" s="24" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D217" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E217" s="24" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="F217" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G217" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H217" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="10" customHeight="1">
       <c r="A218" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B218" s="24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C218" s="24" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D218" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E218" s="24" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="F218" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G218" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H218" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="10" customHeight="1">
       <c r="A219" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B219" s="24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C219" s="24" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D219" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E219" s="24" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="F219" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G219" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H219" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="10" customHeight="1">
       <c r="A220" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B220" s="24" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C220" s="24" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D220" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E220" s="28">
         <v>7</v>
       </c>
       <c r="F220" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G220" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H220" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="10" customHeight="1">
       <c r="A221" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B221" s="24" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C221" s="24" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D221" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E221" s="24" t="s">
-        <v>99</v>
+      <c r="E221" s="28">
+        <v>11</v>
       </c>
       <c r="F221" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G221" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H221" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="10" customHeight="1">
       <c r="A222" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B222" s="24" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C222" s="24" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D222" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E222" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F222" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H222" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="10" customHeight="1">
       <c r="A223" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B223" s="24" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C223" s="24" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D223" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E223" s="28">
-        <v>7</v>
+      <c r="E223" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F223" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H223" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="10" customHeight="1">
       <c r="A224" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B224" s="24" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C224" s="24" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D224" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E224" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F224" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H224" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="10" customHeight="1">
       <c r="A225" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B225" s="24" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C225" s="24" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D225" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E225" s="24" t="s">
-        <v>99</v>
+      <c r="E225" s="28">
+        <v>10</v>
       </c>
       <c r="F225" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H225" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="10" customHeight="1">
       <c r="A226" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B226" s="24" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C226" s="24" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D226" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E226" s="24" t="s">
-        <v>99</v>
+      <c r="E226" s="28">
+        <v>8</v>
       </c>
       <c r="F226" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H226" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="10" customHeight="1">
       <c r="A227" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B227" s="24" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C227" s="24" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D227" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E227" s="28">
-        <v>9</v>
+      <c r="E227" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F227" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G227" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H227" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="10" customHeight="1">
       <c r="A228" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B228" s="24" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C228" s="24" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D228" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E228" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F228" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G228" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H228" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="10" customHeight="1">
       <c r="A229" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B229" s="24" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C229" s="24" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D229" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E229" s="28">
-        <v>5</v>
+      <c r="E229" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F229" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G229" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H229" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="10" customHeight="1">
       <c r="A230" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B230" s="24" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C230" s="24" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D230" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E230" s="28">
-        <v>5</v>
+      <c r="E230" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F230" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G230" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H230" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="10" customHeight="1">
       <c r="A231" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B231" s="24" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C231" s="24" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D231" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E231" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F231" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G231" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H231" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="10" customHeight="1">
       <c r="A232" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B232" s="24" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C232" s="24" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D232" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E232" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F232" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G232" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H232" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="10" customHeight="1">
       <c r="A233" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B233" s="24" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C233" s="24" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D233" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E233" s="24" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="F233" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G233" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H233" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="10" customHeight="1">
       <c r="A234" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B234" s="24" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C234" s="24" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D234" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E234" s="24" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="F234" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G234" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H234" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="10" customHeight="1">
       <c r="A235" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B235" s="24" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C235" s="24" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D235" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E235" s="24" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="F235" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G235" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H235" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="10" customHeight="1">
       <c r="A236" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B236" s="24" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C236" s="24" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D236" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E236" s="24" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="F236" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G236" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H236" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="10" customHeight="1">
       <c r="A237" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B237" s="24" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C237" s="24" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D237" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E237" s="28">
-        <v>5</v>
+      <c r="E237" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F237" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G237" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H237" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="10" customHeight="1">
       <c r="A238" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B238" s="24" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C238" s="24" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="D238" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E238" s="24" t="s">
-        <v>99</v>
+      <c r="E238" s="28">
+        <v>7</v>
       </c>
       <c r="F238" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G238" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H238" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="239" spans="1:8" ht="10" customHeight="1">
       <c r="A239" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B239" s="24" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C239" s="24" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D239" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E239" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F239" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G239" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H239" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="10" customHeight="1">
       <c r="A240" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B240" s="24" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C240" s="24" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D240" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E240" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F240" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H240" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="10" customHeight="1">
       <c r="A241" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B241" s="24" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C241" s="24" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D241" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E241" s="24" t="s">
-        <v>51</v>
+      <c r="E241" s="28">
+        <v>7</v>
       </c>
       <c r="F241" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G241" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H241" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="10" customHeight="1">
       <c r="A242" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B242" s="24" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C242" s="24" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D242" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E242" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F242" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G242" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H242" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="10" customHeight="1">
       <c r="A243" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B243" s="24" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C243" s="24" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D243" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E243" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F243" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G243" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H243" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="10" customHeight="1">
       <c r="A244" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B244" s="24" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C244" s="24" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D244" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E244" s="28">
-        <v>12</v>
+      <c r="E244" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F244" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G244" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H244" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="10" customHeight="1">
       <c r="A245" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B245" s="24" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C245" s="24" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D245" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E245" s="28">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F245" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G245" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H245" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="10" customHeight="1">
       <c r="A246" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B246" s="24" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C246" s="24" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D246" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E246" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F246" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G246" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H246" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="10" customHeight="1">
       <c r="A247" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B247" s="24" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C247" s="24" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D247" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E247" s="28">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F247" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G247" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H247" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="10" customHeight="1">
       <c r="A248" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B248" s="24" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C248" s="24" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="D248" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E248" s="24" t="s">
-        <v>99</v>
+      <c r="E248" s="28">
+        <v>5</v>
       </c>
       <c r="F248" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G248" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H248" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="10" customHeight="1">
       <c r="A249" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B249" s="24" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C249" s="24" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D249" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E249" s="24" t="s">
-        <v>99</v>
+      <c r="E249" s="28">
+        <v>10</v>
       </c>
       <c r="F249" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G249" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H249" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="10" customHeight="1">
       <c r="A250" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B250" s="24" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C250" s="24" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D250" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E250" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F250" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G250" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H250" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="10" customHeight="1">
       <c r="A251" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B251" s="24" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C251" s="24" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D251" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E251" s="28">
-        <v>9</v>
+      <c r="E251" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F251" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G251" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H251" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="10" customHeight="1">
       <c r="A252" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B252" s="24" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C252" s="24" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="D252" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E252" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F252" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G252" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H252" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="10" customHeight="1">
       <c r="A253" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B253" s="24" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C253" s="24" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D253" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E253" s="28">
-        <v>7</v>
+      <c r="E253" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F253" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H253" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="10" customHeight="1">
       <c r="A254" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B254" s="24" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C254" s="24" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="D254" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E254" s="28">
-        <v>9</v>
+      <c r="E254" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F254" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G254" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H254" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="10" customHeight="1">
       <c r="A255" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B255" s="24" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C255" s="24" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D255" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E255" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F255" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H255" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="10" customHeight="1">
       <c r="A256" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B256" s="24" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C256" s="24" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D256" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E256" s="28">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F256" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H256" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="10" customHeight="1">
       <c r="A257" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B257" s="24" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C257" s="24" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D257" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E257" s="28">
-        <v>24</v>
+      <c r="E257" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F257" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G257" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H257" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="10" customHeight="1">
       <c r="A258" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B258" s="24" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C258" s="24" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D258" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E258" s="28">
-        <v>26</v>
+      <c r="E258" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F258" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G258" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H258" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="10" customHeight="1">
       <c r="A259" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B259" s="24" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C259" s="24" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D259" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E259" s="28">
-        <v>15</v>
+      <c r="E259" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F259" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G259" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H259" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="10" customHeight="1">
       <c r="A260" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B260" s="24" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C260" s="24" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D260" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E260" s="28">
-        <v>16</v>
+      <c r="E260" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F260" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G260" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H260" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="10" customHeight="1">
       <c r="A261" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B261" s="24" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C261" s="24" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="D261" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E261" s="28">
-        <v>27</v>
+      <c r="E261" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F261" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G261" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H261" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="10" customHeight="1">
       <c r="A262" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B262" s="24" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C262" s="24" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D262" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E262" s="28">
-        <v>19</v>
+      <c r="E262" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F262" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G262" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H262" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="10" customHeight="1">
       <c r="A263" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B263" s="24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C263" s="24" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D263" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E263" s="28">
-        <v>23</v>
+      <c r="E263" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F263" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G263" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H263" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="10" customHeight="1">
       <c r="A264" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B264" s="24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C264" s="24" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D264" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E264" s="28">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F264" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G264" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H264" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="10" customHeight="1">
       <c r="A265" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B265" s="24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C265" s="24" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="D265" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E265" s="28">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F265" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G265" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H265" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="10" customHeight="1">
       <c r="A266" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B266" s="24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C266" s="24" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D266" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E266" s="28">
-        <v>24</v>
+      <c r="E266" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F266" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G266" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H266" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="10" customHeight="1">
       <c r="A267" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B267" s="24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C267" s="24" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="D267" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E267" s="28">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="F267" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G267" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H267" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="10" customHeight="1">
       <c r="A268" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B268" s="24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C268" s="24" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D268" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E268" s="28">
-        <v>24</v>
+      <c r="E268" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F268" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G268" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H268" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="10" customHeight="1">
       <c r="A269" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B269" s="24" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C269" s="24" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D269" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E269" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F269" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G269" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H269" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="10" customHeight="1">
       <c r="A270" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B270" s="24" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C270" s="24" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D270" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E270" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F270" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G270" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H270" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="10" customHeight="1">
       <c r="A271" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B271" s="24" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C271" s="24" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D271" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E271" s="24" t="s">
-        <v>99</v>
+      <c r="E271" s="28">
+        <v>9</v>
       </c>
       <c r="F271" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G271" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H271" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="10" customHeight="1">
       <c r="A272" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B272" s="24" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C272" s="24" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D272" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E272" s="28">
-        <v>5</v>
+      <c r="E272" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F272" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G272" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H272" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="10" customHeight="1">
       <c r="A273" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B273" s="24" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C273" s="24" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D273" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E273" s="24" t="s">
-        <v>99</v>
+      <c r="E273" s="28">
+        <v>7</v>
       </c>
       <c r="F273" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G273" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H273" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="10" customHeight="1">
       <c r="A274" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B274" s="24" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C274" s="24" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D274" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E274" s="24" t="s">
-        <v>51</v>
+      <c r="E274" s="28">
+        <v>9</v>
       </c>
       <c r="F274" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G274" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H274" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="10" customHeight="1">
       <c r="A275" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B275" s="24" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C275" s="24" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D275" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E275" s="24" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="F275" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G275" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H275" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="10" customHeight="1">
       <c r="A276" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B276" s="24" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C276" s="24" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D276" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E276" s="24" t="s">
-        <v>51</v>
+      <c r="E276" s="28">
+        <v>5</v>
       </c>
       <c r="F276" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G276" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H276" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="277" spans="1:8" ht="10" customHeight="1">
       <c r="A277" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B277" s="24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C277" s="24" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="D277" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E277" s="24" t="s">
-        <v>51</v>
+      <c r="E277" s="28">
+        <v>20</v>
       </c>
       <c r="F277" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G277" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H277" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="278" spans="1:8" ht="10" customHeight="1">
       <c r="A278" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B278" s="24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C278" s="24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D278" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E278" s="24" t="s">
-        <v>99</v>
+      <c r="E278" s="28">
+        <v>24</v>
       </c>
       <c r="F278" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G278" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H278" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="10" customHeight="1">
       <c r="A279" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B279" s="24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C279" s="24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D279" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E279" s="24" t="s">
-        <v>99</v>
+      <c r="E279" s="28">
+        <v>26</v>
       </c>
       <c r="F279" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G279" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H279" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="280" spans="1:8" ht="10" customHeight="1">
       <c r="A280" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B280" s="24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C280" s="24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D280" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E280" s="24" t="s">
-        <v>99</v>
+      <c r="E280" s="28">
+        <v>15</v>
       </c>
       <c r="F280" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G280" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H280" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="10" customHeight="1">
       <c r="A281" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B281" s="24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C281" s="24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D281" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E281" s="28">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="F281" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H281" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="282" spans="1:8" ht="10" customHeight="1">
       <c r="A282" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B282" s="24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C282" s="24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D282" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E282" s="24" t="s">
-        <v>99</v>
+      <c r="E282" s="28">
+        <v>27</v>
       </c>
       <c r="F282" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H282" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="10" customHeight="1">
       <c r="A283" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B283" s="24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C283" s="24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D283" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E283" s="24" t="s">
-        <v>99</v>
+      <c r="E283" s="28">
+        <v>19</v>
       </c>
       <c r="F283" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H283" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="10" customHeight="1">
       <c r="A284" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B284" s="24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C284" s="24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D284" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E284" s="24" t="s">
-        <v>99</v>
+      <c r="E284" s="28">
+        <v>23</v>
       </c>
       <c r="F284" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G284" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H284" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="10" customHeight="1">
       <c r="A285" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B285" s="24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C285" s="24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D285" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E285" s="28">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="F285" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G285" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H285" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="10" customHeight="1">
       <c r="A286" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B286" s="24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C286" s="24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D286" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E286" s="28">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="F286" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G286" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H286" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="10" customHeight="1">
       <c r="A287" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B287" s="24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C287" s="24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D287" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E287" s="24" t="s">
-        <v>99</v>
+      <c r="E287" s="28">
+        <v>24</v>
       </c>
       <c r="F287" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G287" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H287" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="10" customHeight="1">
       <c r="A288" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B288" s="24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C288" s="24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D288" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E288" s="24" t="s">
-        <v>99</v>
+      <c r="E288" s="28">
+        <v>16</v>
       </c>
       <c r="F288" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G288" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H288" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="289" spans="1:8" ht="10" customHeight="1">
       <c r="A289" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B289" s="24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C289" s="24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D289" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E289" s="24" t="s">
-        <v>99</v>
+      <c r="E289" s="28">
+        <v>24</v>
       </c>
       <c r="F289" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G289" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H289" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="10" customHeight="1">
       <c r="A290" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B290" s="24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C290" s="24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D290" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E290" s="28">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="F290" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G290" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H290" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="10" customHeight="1">
       <c r="A291" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B291" s="24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C291" s="24" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D291" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E291" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F291" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G291" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H291" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="10" customHeight="1">
       <c r="A292" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B292" s="24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C292" s="24" t="s">
         <v>32</v>
       </c>
       <c r="D292" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E292" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F292" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G292" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H292" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="10" customHeight="1">
       <c r="A293" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B293" s="24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C293" s="24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D293" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E293" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F293" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G293" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H293" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="294" spans="1:8" ht="10" customHeight="1">
       <c r="A294" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B294" s="24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C294" s="24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D294" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E294" s="24" t="s">
-        <v>99</v>
+      <c r="E294" s="28">
+        <v>5</v>
       </c>
       <c r="F294" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G294" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H294" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="295" spans="1:8" ht="10" customHeight="1">
       <c r="A295" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B295" s="24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C295" s="24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D295" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E295" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F295" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G295" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H295" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="10" customHeight="1">
       <c r="A296" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B296" s="24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C296" s="24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D296" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E296" s="24" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="F296" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G296" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H296" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="297" spans="1:8" ht="10" customHeight="1">
       <c r="A297" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B297" s="24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C297" s="24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D297" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E297" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F297" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G297" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H297" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="10" customHeight="1">
       <c r="A298" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B298" s="24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C298" s="24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D298" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E298" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F298" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G298" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H298" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="10" customHeight="1">
       <c r="A299" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B299" s="24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C299" s="24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D299" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E299" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F299" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G299" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H299" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="10" customHeight="1">
       <c r="A300" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B300" s="24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C300" s="24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D300" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E300" s="24" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="F300" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G300" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H300" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="10" customHeight="1">
       <c r="A301" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B301" s="24" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C301" s="24" t="s">
         <v>28</v>
       </c>
       <c r="D301" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E301" s="28">
-        <v>7</v>
+      <c r="E301" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F301" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G301" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H301" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="302" spans="1:8" ht="10" customHeight="1">
       <c r="A302" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B302" s="24" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C302" s="24" t="s">
         <v>29</v>
       </c>
       <c r="D302" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E302" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F302" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G302" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H302" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="303" spans="1:8" ht="10" customHeight="1">
       <c r="A303" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B303" s="24" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C303" s="24" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D303" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E303" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F303" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G303" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H303" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="304" spans="1:8" ht="10" customHeight="1">
       <c r="A304" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B304" s="24" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C304" s="24" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D304" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E304" s="24" t="s">
-        <v>99</v>
+      <c r="E304" s="28">
+        <v>8</v>
       </c>
       <c r="F304" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G304" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H304" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="10" customHeight="1">
       <c r="A305" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B305" s="24" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C305" s="24" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D305" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E305" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F305" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G305" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H305" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="306" spans="1:8" ht="10" customHeight="1">
       <c r="A306" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B306" s="24" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C306" s="24" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D306" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E306" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F306" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G306" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H306" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="307" spans="1:8" ht="10" customHeight="1">
       <c r="A307" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B307" s="24" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C307" s="24" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D307" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E307" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F307" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G307" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H307" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="308" spans="1:8" ht="10" customHeight="1">
       <c r="A308" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B308" s="24" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C308" s="24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D308" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E308" s="28">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F308" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G308" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H308" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="10" customHeight="1">
       <c r="A309" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B309" s="24" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C309" s="24" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D309" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E309" s="24" t="s">
-        <v>99</v>
+      <c r="E309" s="28">
+        <v>6</v>
       </c>
       <c r="F309" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G309" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H309" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="310" spans="1:8" ht="10" customHeight="1">
       <c r="A310" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B310" s="24" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C310" s="24" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D310" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E310" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F310" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G310" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H310" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="10" customHeight="1">
       <c r="A311" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B311" s="24" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C311" s="24" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D311" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E311" s="28">
-        <v>5</v>
+      <c r="E311" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F311" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G311" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H311" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="312" spans="1:8" ht="10" customHeight="1">
       <c r="A312" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B312" s="24" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C312" s="24" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="D312" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E312" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F312" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G312" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H312" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="10" customHeight="1">
       <c r="A313" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B313" s="24" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C313" s="24" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="D313" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E313" s="24" t="s">
-        <v>99</v>
+      <c r="E313" s="28">
+        <v>10</v>
       </c>
       <c r="F313" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G313" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H313" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="314" spans="1:8" ht="10" customHeight="1">
       <c r="A314" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B314" s="24" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C314" s="24" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="D314" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E314" s="24" t="s">
-        <v>99</v>
+      <c r="E314" s="28">
+        <v>8</v>
       </c>
       <c r="F314" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G314" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H314" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="315" spans="1:8" ht="10" customHeight="1">
       <c r="A315" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B315" s="24" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C315" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D315" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E315" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F315" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G315" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H315" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="316" spans="1:8" ht="10" customHeight="1">
       <c r="A316" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B316" s="24" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C316" s="24" t="s">
         <v>32</v>
       </c>
       <c r="D316" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E316" s="28">
-        <v>0</v>
+      <c r="E316" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F316" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G316" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H316" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="317" spans="1:8" ht="10" customHeight="1">
       <c r="A317" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B317" s="24" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C317" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D317" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E317" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F317" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G317" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H317" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="318" spans="1:8" ht="10" customHeight="1">
       <c r="A318" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B318" s="24" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C318" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D318" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E318" s="28">
-        <v>5</v>
+      <c r="E318" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F318" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G318" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H318" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="319" spans="1:8" ht="10" customHeight="1">
       <c r="A319" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B319" s="24" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C319" s="24" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D319" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E319" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F319" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G319" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H319" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="10" customHeight="1">
       <c r="A320" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B320" s="24" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C320" s="24" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D320" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E320" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F320" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G320" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H320" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="321" spans="1:8" ht="10" customHeight="1">
       <c r="A321" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B321" s="24" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C321" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D321" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E321" s="24" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="F321" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G321" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H321" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="322" spans="1:8" ht="10" customHeight="1">
       <c r="A322" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B322" s="24" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C322" s="24" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D322" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E322" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F322" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G322" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H322" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="10" customHeight="1">
       <c r="A323" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B323" s="24" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C323" s="24" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D323" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E323" s="24" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="F323" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G323" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H323" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="10" customHeight="1">
       <c r="A324" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B324" s="24" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="C324" s="24" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="D324" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E324" s="24" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="F324" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G324" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H324" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="10" customHeight="1">
       <c r="A325" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B325" s="24" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="C325" s="24" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="D325" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E325" s="28">
-        <v>11</v>
+      <c r="E325" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F325" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G325" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H325" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="326" spans="1:8" ht="10" customHeight="1">
       <c r="A326" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B326" s="24" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C326" s="24" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D326" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E326" s="28">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F326" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G326" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H326" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="327" spans="1:8" ht="10" customHeight="1">
       <c r="A327" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B327" s="24" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C327" s="24" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D327" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E327" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F327" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G327" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H327" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="328" spans="1:8" ht="10" customHeight="1">
       <c r="A328" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B328" s="24" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C328" s="24" t="s">
         <v>32</v>
       </c>
       <c r="D328" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E328" s="28">
-        <v>7</v>
+      <c r="E328" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F328" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G328" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H328" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="329" spans="1:8" ht="10" customHeight="1">
       <c r="A329" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B329" s="24" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C329" s="24" t="s">
         <v>33</v>
       </c>
       <c r="D329" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E329" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F329" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G329" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H329" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="330" spans="1:8" ht="10" customHeight="1">
       <c r="A330" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B330" s="24" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C330" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D330" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E330" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F330" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G330" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H330" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="331" spans="1:8" ht="10" customHeight="1">
       <c r="A331" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B331" s="24" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C331" s="24" t="s">
         <v>35</v>
       </c>
       <c r="D331" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E331" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F331" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G331" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H331" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="332" spans="1:8" ht="10" customHeight="1">
       <c r="A332" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B332" s="24" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C332" s="24" t="s">
         <v>36</v>
       </c>
       <c r="D332" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E332" s="28">
-        <v>5</v>
+      <c r="E332" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F332" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G332" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H332" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="333" spans="1:8" ht="10" customHeight="1">
       <c r="A333" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B333" s="24" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C333" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D333" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E333" s="24" t="s">
-        <v>99</v>
+      <c r="E333" s="28">
+        <v>8</v>
       </c>
       <c r="F333" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G333" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H333" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="334" spans="1:8" ht="10" customHeight="1">
       <c r="A334" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B334" s="24" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C334" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D334" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E334" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F334" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G334" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H334" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="335" spans="1:8" ht="10" customHeight="1">
       <c r="A335" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B335" s="24" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C335" s="24" t="s">
         <v>39</v>
       </c>
       <c r="D335" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E335" s="28">
-        <v>7</v>
+      <c r="E335" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F335" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G335" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H335" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="336" spans="1:8" ht="10" customHeight="1">
       <c r="A336" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B336" s="24" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C336" s="24" t="s">
         <v>40</v>
       </c>
       <c r="D336" s="24" t="s">
         <v>98</v>
       </c>
-      <c r="E336" s="24" t="s">
-        <v>99</v>
+      <c r="E336" s="28">
+        <v>5</v>
       </c>
       <c r="F336" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G336" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H336" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="337" spans="1:8" ht="10" customHeight="1">
       <c r="A337" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B337" s="24" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C337" s="24" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="D337" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E337" s="28">
-        <v>84</v>
+        <v>10</v>
       </c>
       <c r="F337" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G337" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H337" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="338" spans="1:8" ht="10" customHeight="1">
       <c r="A338" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B338" s="24" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C338" s="24" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D338" s="24" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>98</v>
+      </c>
+      <c r="E338" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F338" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G338" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H338" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="339" spans="1:8" ht="10" customHeight="1">
       <c r="A339" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B339" s="24" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C339" s="24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D339" s="24" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>98</v>
+      </c>
+      <c r="E339" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F339" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G339" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H339" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="340" spans="1:8" ht="10" customHeight="1">
       <c r="A340" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B340" s="24" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C340" s="24" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D340" s="24" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>98</v>
+      </c>
+      <c r="E340" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F340" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G340" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H340" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="341" spans="1:8" ht="10" customHeight="1">
       <c r="A341" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B341" s="24" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C341" s="24" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D341" s="24" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>98</v>
+      </c>
+      <c r="E341" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F341" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G341" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H341" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="342" spans="1:8" ht="10" customHeight="1">
       <c r="A342" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B342" s="24" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C342" s="24" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D342" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E342" s="28">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="F342" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G342" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H342" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="343" spans="1:8" ht="10" customHeight="1">
       <c r="A343" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B343" s="24" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C343" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D343" s="24" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>98</v>
+      </c>
+      <c r="E343" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F343" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G343" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H343" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="344" spans="1:8" ht="10" customHeight="1">
       <c r="A344" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B344" s="24" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C344" s="24" t="s">
         <v>35</v>
       </c>
       <c r="D344" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E344" s="28">
-        <v>50</v>
+        <v>5</v>
       </c>
       <c r="F344" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G344" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H344" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="345" spans="1:8" ht="10" customHeight="1">
       <c r="A345" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B345" s="24" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C345" s="24" t="s">
         <v>36</v>
       </c>
       <c r="D345" s="24" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>98</v>
+      </c>
+      <c r="E345" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F345" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G345" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H345" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="346" spans="1:8" ht="10" customHeight="1">
       <c r="A346" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B346" s="24" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C346" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D346" s="24" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>98</v>
+      </c>
+      <c r="E346" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F346" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G346" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H346" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="347" spans="1:8" ht="10" customHeight="1">
       <c r="A347" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B347" s="24" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C347" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D347" s="24" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>98</v>
+      </c>
+      <c r="E347" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F347" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G347" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H347" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="348" spans="1:8" ht="10" customHeight="1">
       <c r="A348" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B348" s="24" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C348" s="24" t="s">
         <v>39</v>
       </c>
       <c r="D348" s="24" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>98</v>
+      </c>
+      <c r="E348" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F348" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G348" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H348" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="349" spans="1:8" ht="10" customHeight="1">
       <c r="A349" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B349" s="24" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C349" s="24" t="s">
         <v>40</v>
       </c>
       <c r="D349" s="24" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>98</v>
+      </c>
+      <c r="E349" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F349" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G349" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H349" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="350" spans="1:8" ht="10" customHeight="1">
       <c r="A350" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B350" s="24" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C350" s="24" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="D350" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E350" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F350" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G350" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H350" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="351" spans="1:8" ht="10" customHeight="1">
       <c r="A351" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B351" s="24" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C351" s="24" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D351" s="24" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>98</v>
+      </c>
+      <c r="E351" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F351" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G351" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H351" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="352" spans="1:8" ht="10" customHeight="1">
       <c r="A352" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B352" s="24" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C352" s="24" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D352" s="24" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>98</v>
+      </c>
+      <c r="E352" s="28">
+        <v>11</v>
       </c>
       <c r="F352" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H352" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="353" spans="1:8" ht="10" customHeight="1">
       <c r="A353" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B353" s="24" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C353" s="24" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D353" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E353" s="28">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F353" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H353" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="354" spans="1:8" ht="10" customHeight="1">
       <c r="A354" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B354" s="24" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C354" s="24" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D354" s="24" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>98</v>
+      </c>
+      <c r="E354" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F354" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G354" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H354" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="355" spans="1:8" ht="10" customHeight="1">
       <c r="A355" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B355" s="24" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C355" s="24" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D355" s="24" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>98</v>
+      </c>
+      <c r="E355" s="28">
+        <v>7</v>
       </c>
       <c r="F355" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G355" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H355" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="356" spans="1:8" ht="10" customHeight="1">
       <c r="A356" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B356" s="24" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C356" s="24" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D356" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E356" s="24" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="F356" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G356" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H356" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="357" spans="1:8" ht="10" customHeight="1">
       <c r="A357" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B357" s="24" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C357" s="24" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D357" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E357" s="24" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="F357" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G357" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H357" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="358" spans="1:8" ht="10" customHeight="1">
       <c r="A358" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B358" s="24" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C358" s="24" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D358" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E358" s="24" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="F358" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H358" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="359" spans="1:8" ht="10" customHeight="1">
       <c r="A359" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B359" s="24" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C359" s="24" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D359" s="24" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>98</v>
+      </c>
+      <c r="E359" s="28">
+        <v>5</v>
       </c>
       <c r="F359" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G359" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H359" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="360" spans="1:8" ht="10" customHeight="1">
       <c r="A360" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B360" s="24" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C360" s="24" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D360" s="24" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>98</v>
+      </c>
+      <c r="E360" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F360" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G360" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H360" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="361" spans="1:8" ht="10" customHeight="1">
       <c r="A361" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B361" s="24" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C361" s="24" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D361" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E361" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F361" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H361" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="362" spans="1:8" ht="10" customHeight="1">
       <c r="A362" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B362" s="24" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C362" s="24" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D362" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E362" s="28">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="F362" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G362" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H362" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="363" spans="1:8" ht="10" customHeight="1">
       <c r="A363" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B363" s="24" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C363" s="24" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D363" s="24" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>98</v>
+      </c>
+      <c r="E363" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F363" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G363" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H363" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="364" spans="1:8" ht="10" customHeight="1">
       <c r="A364" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B364" s="24" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C364" s="24" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D364" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E364" s="24" t="s">
         <v>99</v>
       </c>
       <c r="F364" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G364" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H364" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="365" spans="1:8" ht="10" customHeight="1">
       <c r="A365" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B365" s="24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C365" s="24" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D365" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E365" s="28">
-        <v>9</v>
+        <v>84</v>
       </c>
       <c r="F365" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G365" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H365" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="366" spans="1:8" ht="10" customHeight="1">
       <c r="A366" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B366" s="24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C366" s="24" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D366" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E366" s="28">
-        <v>12</v>
+        <v>94</v>
       </c>
       <c r="F366" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G366" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H366" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="367" spans="1:8" ht="10" customHeight="1">
       <c r="A367" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B367" s="24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C367" s="24" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D367" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E367" s="28">
-        <v>8</v>
+        <v>78</v>
       </c>
       <c r="F367" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G367" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H367" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="368" spans="1:8" ht="10" customHeight="1">
       <c r="A368" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B368" s="24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C368" s="24" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D368" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="E368" s="24" t="s">
-        <v>99</v>
+      <c r="E368" s="28">
+        <v>34</v>
       </c>
       <c r="F368" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G368" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H368" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="369" spans="1:8" ht="10" customHeight="1">
       <c r="A369" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B369" s="24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C369" s="24" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D369" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="E369" s="24" t="s">
-        <v>99</v>
+      <c r="E369" s="28">
+        <v>51</v>
       </c>
       <c r="F369" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G369" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H369" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="370" spans="1:8" ht="10" customHeight="1">
       <c r="A370" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B370" s="24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C370" s="24" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D370" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="E370" s="24" t="s">
-        <v>99</v>
+      <c r="E370" s="28">
+        <v>95</v>
       </c>
       <c r="F370" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G370" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H370" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="371" spans="1:8" ht="10" customHeight="1">
       <c r="A371" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B371" s="24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C371" s="24" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D371" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E371" s="28">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="F371" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H371" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="372" spans="1:8" ht="10" customHeight="1">
       <c r="A372" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B372" s="24" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C372" s="24" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D372" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E372" s="28">
-        <v>5</v>
+        <v>50</v>
       </c>
       <c r="F372" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G372" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H372" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="373" spans="1:8" ht="10" customHeight="1">
       <c r="A373" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B373" s="24" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C373" s="24" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D373" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="E373" s="24" t="s">
-        <v>99</v>
+      <c r="E373" s="28">
+        <v>41</v>
       </c>
       <c r="F373" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G373" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H373" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="374" spans="1:8" ht="10" customHeight="1">
       <c r="A374" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B374" s="24" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C374" s="24" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D374" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E374" s="28">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="F374" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G374" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H374" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="375" spans="1:8" ht="10" customHeight="1">
       <c r="A375" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B375" s="24" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C375" s="24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D375" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E375" s="28">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="F375" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G375" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H375" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="376" spans="1:8" ht="10" customHeight="1">
       <c r="A376" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B376" s="24" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C376" s="24" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D376" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E376" s="28">
-        <v>5</v>
+        <v>34</v>
       </c>
       <c r="F376" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G376" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H376" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="377" spans="1:8" ht="10" customHeight="1">
       <c r="A377" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B377" s="24" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C377" s="24" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D377" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E377" s="28">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="F377" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G377" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H377" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="378" spans="1:8" ht="10" customHeight="1">
       <c r="A378" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B378" s="24" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C378" s="24" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D378" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="E378" s="24" t="s">
-        <v>51</v>
+      <c r="E378" s="28">
+        <v>70</v>
       </c>
       <c r="F378" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G378" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H378" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="379" spans="1:8" ht="10" customHeight="1">
       <c r="A379" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B379" s="24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C379" s="24" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D379" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E379" s="24" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="F379" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G379" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H379" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="380" spans="1:8" ht="10" customHeight="1">
       <c r="A380" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B380" s="24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C380" s="24" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="D380" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="E380" s="24" t="s">
-        <v>51</v>
+      <c r="E380" s="28">
+        <v>11</v>
       </c>
       <c r="F380" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G380" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H380" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="381" spans="1:8" ht="10" customHeight="1">
       <c r="A381" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B381" s="24" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="C381" s="24" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D381" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E381" s="24" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="F381" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G381" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H381" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="382" spans="1:8" ht="10" customHeight="1">
       <c r="A382" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B382" s="24" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C382" s="24" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D382" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E382" s="28">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="F382" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G382" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H382" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="383" spans="1:8" ht="10" customHeight="1">
       <c r="A383" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B383" s="24" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C383" s="24" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D383" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E383" s="28">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="F383" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G383" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H383" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="384" spans="1:8" ht="10" customHeight="1">
       <c r="A384" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B384" s="24" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C384" s="24" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D384" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="E384" s="28">
-        <v>6</v>
+      <c r="E384" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F384" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G384" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H384" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="385" spans="1:8" ht="10" customHeight="1">
       <c r="A385" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B385" s="24" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C385" s="24" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D385" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="E385" s="28">
-        <v>15</v>
+      <c r="E385" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F385" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G385" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H385" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="386" spans="1:8" ht="10" customHeight="1">
       <c r="A386" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B386" s="24" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C386" s="24" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D386" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E386" s="24" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="F386" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G386" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H386" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="387" spans="1:8" ht="10" customHeight="1">
       <c r="A387" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B387" s="24" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C387" s="24" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D387" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E387" s="24" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="F387" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G387" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H387" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="388" spans="1:8" ht="10" customHeight="1">
       <c r="A388" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B388" s="24" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C388" s="24" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D388" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="E388" s="28">
-        <v>5</v>
+      <c r="E388" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F388" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G388" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H388" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="389" spans="1:8" ht="10" customHeight="1">
       <c r="A389" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B389" s="24" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C389" s="24" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="D389" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="E389" s="28">
-        <v>14</v>
+      <c r="E389" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F389" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G389" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H389" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="390" spans="1:8" ht="10" customHeight="1">
       <c r="A390" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B390" s="24" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C390" s="24" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D390" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="E390" s="24" t="s">
-        <v>99</v>
+      <c r="E390" s="28">
+        <v>19</v>
       </c>
       <c r="F390" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G390" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H390" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="391" spans="1:8" ht="10" customHeight="1">
       <c r="A391" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B391" s="24" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C391" s="24" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="D391" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="E391" s="28">
-        <v>9</v>
+      <c r="E391" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F391" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G391" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H391" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="392" spans="1:8" ht="10" customHeight="1">
       <c r="A392" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B392" s="24" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C392" s="24" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="D392" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E392" s="28">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F392" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G392" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H392" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="393" spans="1:8" ht="10" customHeight="1">
       <c r="A393" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B393" s="24" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C393" s="24" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D393" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E393" s="28">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F393" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G393" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H393" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="394" spans="1:8" ht="10" customHeight="1">
       <c r="A394" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B394" s="24" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C394" s="24" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D394" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="E394" s="28">
-        <v>15</v>
+      <c r="E394" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F394" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G394" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H394" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="395" spans="1:8" ht="10" customHeight="1">
       <c r="A395" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B395" s="24" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C395" s="24" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D395" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E395" s="28">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F395" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G395" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H395" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="396" spans="1:8" ht="10" customHeight="1">
       <c r="A396" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B396" s="24" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C396" s="24" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D396" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="E396" s="24" t="s">
-        <v>99</v>
+      <c r="E396" s="28">
+        <v>12</v>
       </c>
       <c r="F396" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G396" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H396" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="397" spans="1:8" ht="10" customHeight="1">
       <c r="A397" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B397" s="24" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C397" s="24" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D397" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E397" s="28">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F397" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G397" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H397" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="398" spans="1:8" ht="10" customHeight="1">
       <c r="A398" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B398" s="24" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C398" s="24" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D398" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="E398" s="28">
-        <v>8</v>
+      <c r="E398" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F398" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G398" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H398" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="399" spans="1:8" ht="10" customHeight="1">
       <c r="A399" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B399" s="24" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C399" s="24" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D399" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="E399" s="28">
-        <v>23</v>
+      <c r="E399" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F399" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G399" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H399" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="400" spans="1:8" ht="10" customHeight="1">
       <c r="A400" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B400" s="24" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C400" s="24" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D400" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="E400" s="28">
-        <v>6</v>
+      <c r="E400" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F400" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G400" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H400" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="401" spans="1:8" ht="10" customHeight="1">
       <c r="A401" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B401" s="24" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C401" s="24" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D401" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="E401" s="24" t="s">
-        <v>99</v>
+      <c r="E401" s="28">
+        <v>33</v>
       </c>
       <c r="F401" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G401" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H401" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="402" spans="1:8" ht="10" customHeight="1">
       <c r="A402" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B402" s="24" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C402" s="24" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D402" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="E402" s="24" t="s">
-        <v>99</v>
+      <c r="E402" s="28">
+        <v>36</v>
       </c>
       <c r="F402" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G402" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H402" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="403" spans="1:8" ht="10" customHeight="1">
       <c r="A403" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B403" s="24" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C403" s="24" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="D403" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="E403" s="24" t="s">
-        <v>51</v>
+      <c r="E403" s="28">
+        <v>5</v>
       </c>
       <c r="F403" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G403" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H403" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="404" spans="1:8" ht="10" customHeight="1">
       <c r="A404" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B404" s="24" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C404" s="24" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D404" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="E404" s="28">
-        <v>10</v>
+      <c r="E404" s="24" t="s">
+        <v>99</v>
       </c>
       <c r="F404" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G404" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H404" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="405" spans="1:8" ht="10" customHeight="1">
       <c r="A405" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B405" s="24" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="C405" s="24" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D405" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="E405" s="24" t="s">
-        <v>99</v>
+      <c r="E405" s="28">
+        <v>12</v>
       </c>
       <c r="F405" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G405" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H405" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="406" spans="1:8" ht="10" customHeight="1">
       <c r="A406" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B406" s="24" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="C406" s="24" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D406" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E406" s="28">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F406" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G406" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H406" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="407" spans="1:8" ht="10" customHeight="1">
       <c r="A407" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B407" s="24" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="C407" s="24" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D407" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E407" s="28">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F407" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G407" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H407" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="408" spans="1:8" ht="10" customHeight="1">
       <c r="A408" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B408" s="24" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="C408" s="24" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D408" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E408" s="28">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F408" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G408" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H408" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="409" spans="1:8" ht="10" customHeight="1">
       <c r="A409" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B409" s="24" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="C409" s="24" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D409" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="E409" s="28">
-        <v>8</v>
+      <c r="E409" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F409" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G409" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H409" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="410" spans="1:8" ht="10" customHeight="1">
       <c r="A410" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B410" s="24" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="C410" s="24" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D410" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="E410" s="28">
-        <v>5</v>
+      <c r="E410" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F410" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G410" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H410" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="411" spans="1:8" ht="10" customHeight="1">
       <c r="A411" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B411" s="24" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="C411" s="24" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D411" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="E411" s="28">
-        <v>5</v>
+      <c r="E411" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F411" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G411" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H411" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="412" spans="1:8" ht="10" customHeight="1">
       <c r="A412" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B412" s="24" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="C412" s="24" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D412" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E412" s="24" t="s">
-        <v>99</v>
+        <v>51</v>
       </c>
       <c r="F412" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G412" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H412" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="413" spans="1:8" ht="10" customHeight="1">
       <c r="A413" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B413" s="24" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="C413" s="24" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D413" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="E413" s="28">
-        <v>9</v>
+      <c r="E413" s="24" t="s">
+        <v>51</v>
       </c>
       <c r="F413" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G413" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H413" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="414" spans="1:8" ht="10" customHeight="1">
       <c r="A414" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B414" s="24" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C414" s="24" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="D414" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E414" s="28">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="F414" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G414" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H414" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="415" spans="1:8" ht="10" customHeight="1">
       <c r="A415" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B415" s="24" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C415" s="24" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D415" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E415" s="28">
-        <v>6</v>
+        <v>41</v>
       </c>
       <c r="F415" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G415" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H415" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="416" spans="1:8" ht="10" customHeight="1">
       <c r="A416" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B416" s="24" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C416" s="24" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="D416" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E416" s="28">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="F416" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G416" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H416" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="417" spans="1:8" ht="10" customHeight="1">
       <c r="A417" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B417" s="24" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="C417" s="24" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="D417" s="24" t="s">
         <v>125</v>
       </c>
-      <c r="E417" s="24" t="s">
+      <c r="E417" s="28">
+        <v>15</v>
+      </c>
+      <c r="F417" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G417" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H417" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8" ht="10" customHeight="1">
+      <c r="A418" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B418" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C418" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D418" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E418" s="24" t="s">
         <v>99</v>
       </c>
-      <c r="F417" s="24" t="s">
-[...5 lines deleted...]
-      <c r="H417" s="24" t="s">
+      <c r="F418" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G418" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H418" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8" ht="10" customHeight="1">
+      <c r="A419" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B419" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C419" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D419" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E419" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F419" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G419" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H419" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8" ht="10" customHeight="1">
+      <c r="A420" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B420" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C420" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D420" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E420" s="28">
+        <v>5</v>
+      </c>
+      <c r="F420" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G420" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H420" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8" ht="10" customHeight="1">
+      <c r="A421" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B421" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C421" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D421" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E421" s="28">
+        <v>14</v>
+      </c>
+      <c r="F421" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G421" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H421" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8" ht="10" customHeight="1">
+      <c r="A422" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B422" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C422" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D422" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E422" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F422" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G422" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H422" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8" ht="10" customHeight="1">
+      <c r="A423" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B423" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C423" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D423" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E423" s="28">
+        <v>9</v>
+      </c>
+      <c r="F423" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G423" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H423" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8" ht="10" customHeight="1">
+      <c r="A424" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B424" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C424" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D424" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E424" s="28">
+        <v>12</v>
+      </c>
+      <c r="F424" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G424" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H424" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8" ht="10" customHeight="1">
+      <c r="A425" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B425" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C425" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D425" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E425" s="28">
+        <v>16</v>
+      </c>
+      <c r="F425" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G425" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H425" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8" ht="10" customHeight="1">
+      <c r="A426" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B426" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C426" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D426" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E426" s="28">
+        <v>5</v>
+      </c>
+      <c r="F426" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G426" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H426" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8" ht="10" customHeight="1">
+      <c r="A427" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B427" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C427" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D427" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E427" s="28">
+        <v>15</v>
+      </c>
+      <c r="F427" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G427" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H427" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8" ht="10" customHeight="1">
+      <c r="A428" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B428" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C428" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D428" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E428" s="28">
+        <v>5</v>
+      </c>
+      <c r="F428" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G428" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H428" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8" ht="10" customHeight="1">
+      <c r="A429" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B429" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C429" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D429" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E429" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F429" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G429" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H429" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8" ht="10" customHeight="1">
+      <c r="A430" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B430" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C430" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D430" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E430" s="28">
+        <v>0</v>
+      </c>
+      <c r="F430" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G430" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H430" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8" ht="10" customHeight="1">
+      <c r="A431" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B431" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C431" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D431" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E431" s="28">
+        <v>8</v>
+      </c>
+      <c r="F431" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G431" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H431" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8" ht="10" customHeight="1">
+      <c r="A432" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B432" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C432" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D432" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E432" s="28">
+        <v>23</v>
+      </c>
+      <c r="F432" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G432" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H432" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8" ht="10" customHeight="1">
+      <c r="A433" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B433" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C433" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D433" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E433" s="28">
+        <v>6</v>
+      </c>
+      <c r="F433" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G433" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H433" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8" ht="10" customHeight="1">
+      <c r="A434" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B434" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C434" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D434" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E434" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F434" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G434" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H434" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8" ht="10" customHeight="1">
+      <c r="A435" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B435" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C435" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D435" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E435" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F435" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G435" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H435" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8" ht="10" customHeight="1">
+      <c r="A436" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B436" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C436" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D436" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E436" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F436" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G436" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H436" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8" ht="10" customHeight="1">
+      <c r="A437" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B437" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C437" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D437" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E437" s="28">
+        <v>10</v>
+      </c>
+      <c r="F437" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G437" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H437" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8" ht="10" customHeight="1">
+      <c r="A438" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B438" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C438" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D438" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E438" s="28">
+        <v>11</v>
+      </c>
+      <c r="F438" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G438" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H438" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8" ht="10" customHeight="1">
+      <c r="A439" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B439" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C439" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D439" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E439" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F439" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G439" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H439" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8" ht="10" customHeight="1">
+      <c r="A440" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B440" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C440" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D440" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E440" s="28">
+        <v>26</v>
+      </c>
+      <c r="F440" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G440" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H440" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8" ht="10" customHeight="1">
+      <c r="A441" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B441" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C441" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D441" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E441" s="28">
+        <v>15</v>
+      </c>
+      <c r="F441" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G441" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H441" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8" ht="10" customHeight="1">
+      <c r="A442" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B442" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C442" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D442" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E442" s="28">
+        <v>7</v>
+      </c>
+      <c r="F442" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G442" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H442" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8" ht="10" customHeight="1">
+      <c r="A443" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B443" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C443" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D443" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E443" s="28">
+        <v>8</v>
+      </c>
+      <c r="F443" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G443" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H443" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8" ht="10" customHeight="1">
+      <c r="A444" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B444" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C444" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D444" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E444" s="28">
+        <v>5</v>
+      </c>
+      <c r="F444" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G444" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H444" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8" ht="10" customHeight="1">
+      <c r="A445" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B445" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C445" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D445" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E445" s="28">
+        <v>5</v>
+      </c>
+      <c r="F445" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G445" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H445" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8" ht="10" customHeight="1">
+      <c r="A446" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B446" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C446" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D446" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E446" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F446" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G446" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H446" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8" ht="10" customHeight="1">
+      <c r="A447" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B447" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C447" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D447" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E447" s="28">
+        <v>9</v>
+      </c>
+      <c r="F447" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G447" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H447" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8" ht="10" customHeight="1">
+      <c r="A448" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B448" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C448" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D448" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E448" s="28">
+        <v>8</v>
+      </c>
+      <c r="F448" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G448" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H448" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8" ht="10" customHeight="1">
+      <c r="A449" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B449" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C449" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D449" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E449" s="28">
+        <v>6</v>
+      </c>
+      <c r="F449" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G449" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H449" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8" ht="10" customHeight="1">
+      <c r="A450" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B450" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C450" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D450" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E450" s="28">
+        <v>15</v>
+      </c>
+      <c r="F450" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G450" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H450" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8" ht="10" customHeight="1">
+      <c r="A451" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B451" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C451" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D451" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E451" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F451" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G451" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H451" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8" ht="10" customHeight="1">
+      <c r="A452" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B452" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C452" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D452" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E452" s="28">
+        <v>8</v>
+      </c>
+      <c r="F452" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G452" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H452" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{161EC715-4FE6-433E-8029-8A7AA7B1B9A9}">
-  <dimension ref="A1:H247"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3A28BD3-593A-4896-968C-810EA998B9A9}">
+  <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -24109,5994 +25519,6904 @@
       </c>
       <c r="C19" s="24" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E19" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F19" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G19" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H19" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="10" customHeight="1">
       <c r="A20" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C20" s="24" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D20" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F20" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G20" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H20" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="10" customHeight="1">
       <c r="A21" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B21" s="24" t="s">
         <v>139</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D21" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F21" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G21" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H21" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="10" customHeight="1">
       <c r="A22" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>139</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D22" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F22" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G22" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H22" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="10" customHeight="1">
       <c r="A23" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B23" s="24" t="s">
         <v>139</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E23" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F23" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G23" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H23" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="10" customHeight="1">
       <c r="A24" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B24" s="24" t="s">
         <v>139</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D24" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E24" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F24" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G24" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H24" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="10" customHeight="1">
       <c r="A25" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B25" s="24" t="s">
         <v>139</v>
       </c>
       <c r="C25" s="24" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D25" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E25" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F25" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G25" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H25" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="10" customHeight="1">
       <c r="A26" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B26" s="24" t="s">
         <v>139</v>
       </c>
       <c r="C26" s="24" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D26" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E26" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F26" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G26" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H26" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="10" customHeight="1">
       <c r="A27" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B27" s="24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C27" s="24" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D27" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E27" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F27" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G27" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H27" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="10" customHeight="1">
       <c r="A28" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B28" s="24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C28" s="24" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D28" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E28" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F28" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G28" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H28" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="10" customHeight="1">
       <c r="A29" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B29" s="24" t="s">
         <v>138</v>
       </c>
       <c r="C29" s="24" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D29" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E29" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F29" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G29" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H29" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="10" customHeight="1">
       <c r="A30" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B30" s="24" t="s">
         <v>138</v>
       </c>
       <c r="C30" s="24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D30" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E30" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F30" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G30" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H30" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="10" customHeight="1">
       <c r="A31" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B31" s="24" t="s">
         <v>138</v>
       </c>
       <c r="C31" s="24" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D31" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E31" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F31" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G31" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H31" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="10" customHeight="1">
       <c r="A32" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B32" s="24" t="s">
         <v>138</v>
       </c>
       <c r="C32" s="24" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D32" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E32" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F32" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G32" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H32" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="10" customHeight="1">
       <c r="A33" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B33" s="24" t="s">
         <v>138</v>
       </c>
       <c r="C33" s="24" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D33" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E33" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F33" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G33" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H33" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="10" customHeight="1">
       <c r="A34" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B34" s="24" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C34" s="24" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D34" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E34" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F34" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G34" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H34" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="10" customHeight="1">
       <c r="A35" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B35" s="24" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C35" s="24" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D35" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E35" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F35" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G35" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H35" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="10" customHeight="1">
       <c r="A36" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B36" s="24" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C36" s="24" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D36" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E36" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F36" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G36" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H36" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="10" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B37" s="24" t="s">
         <v>136</v>
       </c>
       <c r="C37" s="24" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D37" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E37" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F37" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G37" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H37" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="10" customHeight="1">
       <c r="A38" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B38" s="24" t="s">
         <v>136</v>
       </c>
       <c r="C38" s="24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D38" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E38" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F38" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G38" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H38" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="10" customHeight="1">
       <c r="A39" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B39" s="24" t="s">
         <v>136</v>
       </c>
       <c r="C39" s="24" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D39" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E39" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G39" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H39" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="10" customHeight="1">
       <c r="A40" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B40" s="24" t="s">
         <v>136</v>
       </c>
       <c r="C40" s="24" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D40" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E40" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F40" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G40" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H40" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="10" customHeight="1">
       <c r="A41" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B41" s="24" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="C41" s="24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D41" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E41" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F41" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G41" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H41" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="10" customHeight="1">
       <c r="A42" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B42" s="24" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="C42" s="24" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D42" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E42" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F42" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G42" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H42" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="10" customHeight="1">
       <c r="A43" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B43" s="24" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="C43" s="24" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D43" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E43" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F43" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G43" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H43" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="10" customHeight="1">
       <c r="A44" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B44" s="24" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="C44" s="24" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D44" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E44" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F44" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G44" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H44" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="10" customHeight="1">
       <c r="A45" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B45" s="24" t="s">
         <v>141</v>
       </c>
       <c r="C45" s="24" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D45" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E45" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F45" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G45" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H45" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="10" customHeight="1">
       <c r="A46" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B46" s="24" t="s">
         <v>141</v>
       </c>
       <c r="C46" s="24" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D46" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E46" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F46" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G46" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H46" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="10" customHeight="1">
       <c r="A47" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B47" s="24" t="s">
         <v>141</v>
       </c>
       <c r="C47" s="24" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D47" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E47" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F47" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G47" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H47" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="10" customHeight="1">
       <c r="A48" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B48" s="24" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C48" s="24" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D48" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E48" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F48" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G48" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H48" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="10" customHeight="1">
       <c r="A49" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B49" s="24" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C49" s="24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D49" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E49" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F49" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G49" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H49" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="10" customHeight="1">
       <c r="A50" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B50" s="24" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C50" s="24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D50" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E50" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F50" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G50" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H50" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="10" customHeight="1">
       <c r="A51" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B51" s="24" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C51" s="24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D51" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E51" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F51" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G51" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H51" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="10" customHeight="1">
       <c r="A52" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B52" s="24" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C52" s="24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D52" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E52" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F52" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H52" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="10" customHeight="1">
       <c r="A53" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B53" s="24" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C53" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D53" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E53" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F53" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G53" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H53" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="10" customHeight="1">
       <c r="A54" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B54" s="24" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C54" s="24" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D54" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E54" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F54" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H54" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="10" customHeight="1">
       <c r="A55" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B55" s="24" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C55" s="24" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D55" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E55" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F55" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G55" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H55" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="10" customHeight="1">
       <c r="A56" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B56" s="24" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C56" s="24" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D56" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E56" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F56" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H56" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="10" customHeight="1">
       <c r="A57" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B57" s="24" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C57" s="24" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D57" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E57" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F57" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G57" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H57" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="10" customHeight="1">
       <c r="A58" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B58" s="24" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C58" s="24" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D58" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E58" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F58" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G58" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H58" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="10" customHeight="1">
       <c r="A59" s="24" t="s">
         <v>118</v>
       </c>
       <c r="B59" s="24" t="s">
         <v>143</v>
       </c>
       <c r="C59" s="24" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D59" s="24" t="s">
         <v>45</v>
       </c>
       <c r="E59" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F59" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="24" t="s">
         <v>50</v>
       </c>
       <c r="H59" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="10" customHeight="1">
       <c r="A60" s="24" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B60" s="24" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C60" s="24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D60" s="24" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="E60" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F60" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G60" s="24" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="H60" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="10" customHeight="1">
       <c r="A61" s="24" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B61" s="24" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C61" s="24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D61" s="24" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="E61" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F61" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G61" s="24" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="H61" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="10" customHeight="1">
       <c r="A62" s="24" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B62" s="24" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C62" s="24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D62" s="24" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="E62" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F62" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G62" s="24" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="H62" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="10" customHeight="1">
       <c r="A63" s="24" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B63" s="24" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C63" s="24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D63" s="24" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="E63" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F63" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G63" s="24" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="H63" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="10" customHeight="1">
       <c r="A64" s="24" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B64" s="24" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C64" s="24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D64" s="24" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="E64" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F64" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="24" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="H64" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="10" customHeight="1">
       <c r="A65" s="24" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B65" s="24" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C65" s="24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D65" s="24" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="E65" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F65" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="24" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="H65" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="10" customHeight="1">
       <c r="A66" s="24" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B66" s="24" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C66" s="24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D66" s="24" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="E66" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F66" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G66" s="24" t="s">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="H66" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="10" customHeight="1">
       <c r="A67" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B67" s="24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C67" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D67" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E67" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F67" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G67" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H67" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="10" customHeight="1">
       <c r="A68" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B68" s="24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C68" s="24" t="s">
         <v>35</v>
       </c>
       <c r="D68" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E68" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F68" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G68" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H68" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="10" customHeight="1">
       <c r="A69" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B69" s="24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C69" s="24" t="s">
         <v>36</v>
       </c>
       <c r="D69" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E69" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F69" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G69" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H69" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="10" customHeight="1">
       <c r="A70" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B70" s="24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C70" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D70" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E70" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F70" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G70" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H70" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="10" customHeight="1">
       <c r="A71" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B71" s="24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C71" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D71" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E71" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F71" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G71" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H71" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="10" customHeight="1">
       <c r="A72" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B72" s="24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C72" s="24" t="s">
         <v>39</v>
       </c>
       <c r="D72" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E72" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F72" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G72" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H72" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="10" customHeight="1">
       <c r="A73" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B73" s="24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C73" s="24" t="s">
         <v>40</v>
       </c>
       <c r="D73" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E73" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F73" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G73" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H73" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="10" customHeight="1">
       <c r="A74" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B74" s="24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C74" s="24" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D74" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E74" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F74" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G74" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H74" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="10" customHeight="1">
       <c r="A75" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B75" s="24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C75" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D75" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E75" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F75" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G75" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H75" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="10" customHeight="1">
       <c r="A76" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B76" s="24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C76" s="24" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D76" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E76" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F76" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G76" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H76" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="10" customHeight="1">
       <c r="A77" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B77" s="24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C77" s="24" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D77" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E77" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F77" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G77" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H77" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="10" customHeight="1">
       <c r="A78" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B78" s="24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C78" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D78" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E78" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F78" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G78" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H78" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="10" customHeight="1">
       <c r="A79" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B79" s="24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C79" s="24" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D79" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E79" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F79" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G79" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H79" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="10" customHeight="1">
       <c r="A80" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B80" s="24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C80" s="24" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D80" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E80" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F80" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G80" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H80" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="10" customHeight="1">
       <c r="A81" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B81" s="24" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C81" s="24" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D81" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E81" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F81" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G81" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H81" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="10" customHeight="1">
       <c r="A82" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B82" s="24" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C82" s="24" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D82" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E82" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F82" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G82" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H82" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="10" customHeight="1">
       <c r="A83" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B83" s="24" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C83" s="24" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D83" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E83" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F83" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G83" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H83" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="10" customHeight="1">
       <c r="A84" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B84" s="24" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C84" s="24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D84" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E84" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F84" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G84" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H84" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="10" customHeight="1">
       <c r="A85" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B85" s="24" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C85" s="24" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D85" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E85" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F85" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G85" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H85" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="10" customHeight="1">
       <c r="A86" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B86" s="24" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C86" s="24" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D86" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E86" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F86" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G86" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H86" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="10" customHeight="1">
       <c r="A87" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B87" s="24" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C87" s="24" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D87" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E87" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F87" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G87" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H87" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="10" customHeight="1">
       <c r="A88" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B88" s="24" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C88" s="24" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D88" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E88" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F88" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G88" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H88" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="10" customHeight="1">
       <c r="A89" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B89" s="24" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C89" s="24" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D89" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E89" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F89" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G89" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H89" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="10" customHeight="1">
       <c r="A90" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B90" s="24" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C90" s="24" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D90" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E90" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F90" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G90" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H90" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="10" customHeight="1">
       <c r="A91" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B91" s="24" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="C91" s="24" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D91" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E91" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F91" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G91" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H91" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="10" customHeight="1">
       <c r="A92" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B92" s="24" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="C92" s="24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D92" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E92" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F92" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G92" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H92" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="10" customHeight="1">
       <c r="A93" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B93" s="24" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="C93" s="24" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D93" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E93" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F93" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G93" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H93" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="10" customHeight="1">
       <c r="A94" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B94" s="24" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="C94" s="24" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D94" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E94" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F94" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G94" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H94" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="10" customHeight="1">
       <c r="A95" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B95" s="24" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="C95" s="24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D95" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E95" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F95" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G95" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H95" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="10" customHeight="1">
       <c r="A96" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B96" s="24" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="C96" s="24" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D96" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E96" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F96" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G96" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H96" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="10" customHeight="1">
       <c r="A97" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B97" s="24" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="C97" s="24" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D97" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E97" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F97" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G97" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H97" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="10" customHeight="1">
       <c r="A98" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B98" s="24" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="C98" s="24" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D98" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E98" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F98" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G98" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H98" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="10" customHeight="1">
       <c r="A99" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B99" s="24" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C99" s="24" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D99" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E99" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F99" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G99" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H99" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="10" customHeight="1">
       <c r="A100" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B100" s="24" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C100" s="24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D100" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E100" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F100" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G100" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H100" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="10" customHeight="1">
       <c r="A101" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B101" s="24" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C101" s="24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D101" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E101" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F101" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G101" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H101" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="10" customHeight="1">
       <c r="A102" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B102" s="24" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C102" s="24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D102" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E102" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F102" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G102" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H102" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="10" customHeight="1">
       <c r="A103" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B103" s="24" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C103" s="24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D103" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E103" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F103" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G103" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H103" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="10" customHeight="1">
       <c r="A104" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B104" s="24" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C104" s="24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D104" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E104" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F104" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G104" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H104" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="10" customHeight="1">
       <c r="A105" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B105" s="24" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C105" s="24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D105" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E105" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F105" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G105" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H105" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="10" customHeight="1">
       <c r="A106" s="24" t="s">
         <v>121</v>
       </c>
       <c r="B106" s="24" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C106" s="24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D106" s="24" t="s">
         <v>63</v>
       </c>
       <c r="E106" s="24" t="s">
         <v>119</v>
       </c>
       <c r="F106" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G106" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H106" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="10" customHeight="1">
       <c r="A107" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B107" s="24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C107" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D107" s="24" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="E107" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F107" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G107" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H107" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="10" customHeight="1">
       <c r="A108" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B108" s="24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C108" s="24" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D108" s="24" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="E108" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F108" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G108" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H108" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="10" customHeight="1">
       <c r="A109" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B109" s="24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C109" s="24" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D109" s="24" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="E109" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F109" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G109" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H109" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="10" customHeight="1">
       <c r="A110" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B110" s="24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C110" s="24" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D110" s="24" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="E110" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F110" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G110" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H110" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="10" customHeight="1">
       <c r="A111" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B111" s="24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C111" s="24" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D111" s="24" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="E111" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F111" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G111" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H111" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="10" customHeight="1">
       <c r="A112" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B112" s="24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C112" s="24" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D112" s="24" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="E112" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F112" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G112" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H112" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="10" customHeight="1">
       <c r="A113" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B113" s="24" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C113" s="24" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D113" s="24" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="E113" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F113" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G113" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H113" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="10" customHeight="1">
       <c r="A114" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B114" s="24" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C114" s="24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D114" s="24" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="E114" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F114" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G114" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H114" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="10" customHeight="1">
       <c r="A115" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B115" s="24" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C115" s="24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D115" s="24" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="E115" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F115" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G115" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H115" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="10" customHeight="1">
       <c r="A116" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B116" s="24" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C116" s="24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D116" s="24" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="E116" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F116" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G116" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H116" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="10" customHeight="1">
       <c r="A117" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B117" s="24" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C117" s="24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D117" s="24" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="E117" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F117" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G117" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H117" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="10" customHeight="1">
       <c r="A118" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B118" s="24" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C118" s="24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D118" s="24" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="E118" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F118" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G118" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H118" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="10" customHeight="1">
       <c r="A119" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B119" s="24" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C119" s="24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D119" s="24" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="E119" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F119" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G119" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H119" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="10" customHeight="1">
       <c r="A120" s="24" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B120" s="24" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C120" s="24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D120" s="24" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="E120" s="24" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="F120" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G120" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H120" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="10" customHeight="1">
       <c r="A121" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B121" s="24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C121" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D121" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E121" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F121" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G121" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H121" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="10" customHeight="1">
       <c r="A122" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B122" s="24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C122" s="24" t="s">
         <v>35</v>
       </c>
       <c r="D122" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E122" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F122" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G122" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H122" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="10" customHeight="1">
       <c r="A123" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B123" s="24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C123" s="24" t="s">
         <v>36</v>
       </c>
       <c r="D123" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E123" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F123" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G123" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H123" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="10" customHeight="1">
       <c r="A124" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B124" s="24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C124" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D124" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E124" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F124" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G124" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H124" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="10" customHeight="1">
       <c r="A125" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B125" s="24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C125" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D125" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E125" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F125" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G125" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H125" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="10" customHeight="1">
       <c r="A126" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B126" s="24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C126" s="24" t="s">
         <v>39</v>
       </c>
       <c r="D126" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E126" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F126" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G126" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H126" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="10" customHeight="1">
       <c r="A127" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B127" s="24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C127" s="24" t="s">
         <v>40</v>
       </c>
       <c r="D127" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E127" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F127" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G127" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H127" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="10" customHeight="1">
       <c r="A128" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B128" s="24" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C128" s="24" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D128" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E128" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F128" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G128" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H128" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="10" customHeight="1">
       <c r="A129" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B129" s="24" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C129" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D129" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E129" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F129" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G129" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H129" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="10" customHeight="1">
       <c r="A130" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B130" s="24" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C130" s="24" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D130" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E130" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F130" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G130" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H130" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="10" customHeight="1">
       <c r="A131" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B131" s="24" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C131" s="24" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D131" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E131" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F131" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G131" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H131" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="10" customHeight="1">
       <c r="A132" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B132" s="24" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C132" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D132" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E132" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F132" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G132" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H132" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="10" customHeight="1">
       <c r="A133" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B133" s="24" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C133" s="24" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D133" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E133" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F133" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G133" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H133" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="10" customHeight="1">
       <c r="A134" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B134" s="24" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C134" s="24" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D134" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E134" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F134" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G134" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H134" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="10" customHeight="1">
       <c r="A135" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B135" s="24" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C135" s="24" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D135" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E135" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F135" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G135" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H135" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="10" customHeight="1">
       <c r="A136" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B136" s="24" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C136" s="24" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D136" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E136" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F136" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G136" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H136" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="10" customHeight="1">
       <c r="A137" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B137" s="24" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C137" s="24" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D137" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E137" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F137" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G137" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H137" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="10" customHeight="1">
       <c r="A138" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B138" s="24" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C138" s="24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D138" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E138" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F138" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G138" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H138" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="10" customHeight="1">
       <c r="A139" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B139" s="24" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C139" s="24" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D139" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E139" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F139" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G139" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H139" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="10" customHeight="1">
       <c r="A140" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B140" s="24" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C140" s="24" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D140" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E140" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F140" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G140" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H140" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="10" customHeight="1">
       <c r="A141" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B141" s="24" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C141" s="24" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D141" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E141" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F141" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G141" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H141" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="10" customHeight="1">
       <c r="A142" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B142" s="24" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C142" s="24" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D142" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E142" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F142" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G142" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H142" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="10" customHeight="1">
       <c r="A143" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B143" s="24" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C143" s="24" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D143" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E143" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F143" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G143" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H143" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="10" customHeight="1">
       <c r="A144" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B144" s="24" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C144" s="24" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D144" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E144" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F144" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G144" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H144" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="10" customHeight="1">
       <c r="A145" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B145" s="24" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="C145" s="24" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D145" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E145" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F145" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G145" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H145" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="10" customHeight="1">
       <c r="A146" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B146" s="24" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="C146" s="24" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D146" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E146" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F146" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G146" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H146" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="10" customHeight="1">
       <c r="A147" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B147" s="24" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="C147" s="24" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D147" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E147" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F147" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G147" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H147" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="10" customHeight="1">
       <c r="A148" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B148" s="24" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="C148" s="24" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D148" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E148" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F148" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G148" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H148" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="10" customHeight="1">
       <c r="A149" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B149" s="24" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="C149" s="24" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D149" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E149" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F149" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G149" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H149" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="10" customHeight="1">
       <c r="A150" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B150" s="24" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="C150" s="24" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D150" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E150" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F150" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G150" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H150" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="10" customHeight="1">
       <c r="A151" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B151" s="24" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="C151" s="24" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D151" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E151" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F151" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G151" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H151" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="10" customHeight="1">
       <c r="A152" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B152" s="24" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="C152" s="24" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D152" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E152" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F152" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G152" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H152" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="10" customHeight="1">
       <c r="A153" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B153" s="24" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C153" s="24" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D153" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E153" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F153" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G153" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H153" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="10" customHeight="1">
       <c r="A154" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B154" s="24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C154" s="24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D154" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E154" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F154" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G154" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H154" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="10" customHeight="1">
       <c r="A155" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B155" s="24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C155" s="24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D155" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E155" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F155" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G155" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H155" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="10" customHeight="1">
       <c r="A156" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B156" s="24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C156" s="24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D156" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E156" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F156" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G156" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H156" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="10" customHeight="1">
       <c r="A157" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B157" s="24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C157" s="24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D157" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E157" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F157" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H157" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="10" customHeight="1">
       <c r="A158" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B158" s="24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C158" s="24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D158" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E158" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F158" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G158" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H158" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="10" customHeight="1">
       <c r="A159" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B159" s="24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C159" s="24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D159" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E159" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F159" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G159" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H159" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="10" customHeight="1">
       <c r="A160" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B160" s="24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C160" s="24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D160" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E160" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F160" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G160" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H160" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="10" customHeight="1">
       <c r="A161" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B161" s="24" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C161" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D161" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E161" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F161" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G161" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H161" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="10" customHeight="1">
       <c r="A162" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B162" s="24" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C162" s="24" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D162" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E162" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F162" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G162" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H162" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="10" customHeight="1">
       <c r="A163" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B163" s="24" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C163" s="24" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D163" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E163" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F163" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G163" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H163" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="10" customHeight="1">
       <c r="A164" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B164" s="24" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C164" s="24" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D164" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E164" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F164" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G164" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H164" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="10" customHeight="1">
       <c r="A165" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B165" s="24" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C165" s="24" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D165" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E165" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F165" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G165" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H165" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="10" customHeight="1">
       <c r="A166" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B166" s="24" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C166" s="24" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D166" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E166" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F166" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G166" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H166" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="10" customHeight="1">
       <c r="A167" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B167" s="24" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C167" s="24" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D167" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E167" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F167" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G167" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H167" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="10" customHeight="1">
       <c r="A168" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B168" s="24" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="C168" s="24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D168" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E168" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F168" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G168" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H168" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="10" customHeight="1">
       <c r="A169" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B169" s="24" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="C169" s="24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D169" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E169" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F169" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G169" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H169" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="10" customHeight="1">
       <c r="A170" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B170" s="24" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="C170" s="24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D170" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E170" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F170" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G170" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H170" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="10" customHeight="1">
       <c r="A171" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B171" s="24" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="C171" s="24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D171" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E171" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F171" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G171" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H171" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="10" customHeight="1">
       <c r="A172" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B172" s="24" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="C172" s="24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D172" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E172" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F172" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G172" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H172" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="10" customHeight="1">
       <c r="A173" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B173" s="24" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="C173" s="24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D173" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E173" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F173" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G173" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H173" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="10" customHeight="1">
       <c r="A174" s="24" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B174" s="24" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="C174" s="24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D174" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E174" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F174" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G174" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H174" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="10" customHeight="1">
       <c r="A175" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B175" s="24" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C175" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D175" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E175" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F175" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G175" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H175" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="10" customHeight="1">
       <c r="A176" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B176" s="24" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C176" s="24" t="s">
         <v>35</v>
       </c>
       <c r="D176" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E176" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F176" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G176" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H176" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="10" customHeight="1">
       <c r="A177" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B177" s="24" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C177" s="24" t="s">
         <v>36</v>
       </c>
       <c r="D177" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E177" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F177" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G177" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H177" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="10" customHeight="1">
       <c r="A178" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B178" s="24" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C178" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D178" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E178" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F178" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G178" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H178" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="10" customHeight="1">
       <c r="A179" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B179" s="24" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C179" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D179" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E179" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F179" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G179" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H179" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="10" customHeight="1">
       <c r="A180" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B180" s="24" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C180" s="24" t="s">
         <v>39</v>
       </c>
       <c r="D180" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E180" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F180" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G180" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H180" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="10" customHeight="1">
       <c r="A181" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B181" s="24" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C181" s="24" t="s">
         <v>40</v>
       </c>
       <c r="D181" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E181" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F181" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G181" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H181" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="10" customHeight="1">
       <c r="A182" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B182" s="24" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C182" s="24" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D182" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E182" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F182" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G182" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H182" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="10" customHeight="1">
       <c r="A183" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B183" s="24" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C183" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D183" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E183" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F183" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G183" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H183" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="10" customHeight="1">
       <c r="A184" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B184" s="24" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C184" s="24" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D184" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E184" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F184" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G184" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H184" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="10" customHeight="1">
       <c r="A185" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B185" s="24" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C185" s="24" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D185" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E185" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F185" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G185" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H185" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="10" customHeight="1">
       <c r="A186" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B186" s="24" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C186" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D186" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E186" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F186" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G186" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H186" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="10" customHeight="1">
       <c r="A187" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B187" s="24" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C187" s="24" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D187" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E187" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F187" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G187" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H187" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="10" customHeight="1">
       <c r="A188" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B188" s="24" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C188" s="24" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D188" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E188" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F188" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G188" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H188" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="10" customHeight="1">
       <c r="A189" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B189" s="24" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C189" s="24" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D189" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E189" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F189" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G189" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H189" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="10" customHeight="1">
       <c r="A190" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B190" s="24" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C190" s="24" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D190" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E190" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F190" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G190" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H190" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="10" customHeight="1">
       <c r="A191" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B191" s="24" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C191" s="24" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D191" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E191" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F191" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G191" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H191" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="10" customHeight="1">
       <c r="A192" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B192" s="24" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C192" s="24" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D192" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E192" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F192" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G192" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H192" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="10" customHeight="1">
       <c r="A193" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B193" s="24" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C193" s="24" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D193" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E193" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F193" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G193" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H193" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="10" customHeight="1">
       <c r="A194" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B194" s="24" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="C194" s="24" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D194" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E194" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F194" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G194" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H194" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="10" customHeight="1">
       <c r="A195" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B195" s="24" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="C195" s="24" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D195" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E195" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F195" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G195" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H195" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="10" customHeight="1">
       <c r="A196" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B196" s="24" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="C196" s="24" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D196" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E196" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F196" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G196" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H196" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="10" customHeight="1">
       <c r="A197" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B197" s="24" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="C197" s="24" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D197" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E197" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F197" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G197" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H197" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="10" customHeight="1">
       <c r="A198" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B198" s="24" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="C198" s="24" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D198" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E198" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F198" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G198" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H198" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="10" customHeight="1">
       <c r="A199" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B199" s="24" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="C199" s="24" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D199" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E199" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F199" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G199" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H199" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="10" customHeight="1">
       <c r="A200" s="24" t="s">
         <v>123</v>
       </c>
       <c r="B200" s="24" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="C200" s="24" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D200" s="24" t="s">
         <v>98</v>
       </c>
       <c r="E200" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F200" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G200" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H200" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="10" customHeight="1">
       <c r="A201" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B201" s="24" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C201" s="24" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D201" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E201" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F201" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G201" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H201" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="10" customHeight="1">
       <c r="A202" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B202" s="24" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C202" s="24" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D202" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E202" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F202" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G202" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H202" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="10" customHeight="1">
       <c r="A203" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B203" s="24" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C203" s="24" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D203" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E203" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F203" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G203" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H203" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="10" customHeight="1">
       <c r="A204" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B204" s="24" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C204" s="24" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D204" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E204" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F204" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G204" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H204" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="10" customHeight="1">
       <c r="A205" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B205" s="24" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C205" s="24" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D205" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E205" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F205" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G205" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H205" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="10" customHeight="1">
       <c r="A206" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B206" s="24" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C206" s="24" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D206" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E206" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F206" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G206" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H206" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="10" customHeight="1">
       <c r="A207" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B207" s="24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C207" s="24" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D207" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E207" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F207" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G207" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H207" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="10" customHeight="1">
       <c r="A208" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B208" s="24" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C208" s="24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D208" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E208" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F208" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G208" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H208" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="10" customHeight="1">
       <c r="A209" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B209" s="24" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C209" s="24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D209" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E209" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F209" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G209" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H209" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="10" customHeight="1">
       <c r="A210" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B210" s="24" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C210" s="24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D210" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E210" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F210" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G210" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H210" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="10" customHeight="1">
       <c r="A211" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B211" s="24" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C211" s="24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D211" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E211" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F211" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G211" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H211" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="10" customHeight="1">
       <c r="A212" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B212" s="24" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C212" s="24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D212" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E212" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F212" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G212" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H212" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="10" customHeight="1">
       <c r="A213" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B213" s="24" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C213" s="24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D213" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E213" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F213" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G213" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H213" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="10" customHeight="1">
       <c r="A214" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B214" s="24" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C214" s="24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D214" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E214" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F214" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G214" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H214" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="10" customHeight="1">
       <c r="A215" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B215" s="24" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C215" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D215" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E215" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F215" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G215" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H215" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="10" customHeight="1">
       <c r="A216" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B216" s="24" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C216" s="24" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D216" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E216" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F216" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H216" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="10" customHeight="1">
       <c r="A217" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B217" s="24" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C217" s="24" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D217" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E217" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F217" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G217" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H217" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="10" customHeight="1">
       <c r="A218" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B218" s="24" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C218" s="24" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D218" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E218" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F218" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G218" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H218" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="10" customHeight="1">
       <c r="A219" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B219" s="24" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C219" s="24" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D219" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E219" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F219" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G219" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H219" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="10" customHeight="1">
       <c r="A220" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B220" s="24" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C220" s="24" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D220" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E220" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F220" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G220" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H220" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="10" customHeight="1">
       <c r="A221" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B221" s="24" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="C221" s="24" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D221" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E221" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F221" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G221" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H221" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="10" customHeight="1">
       <c r="A222" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B222" s="24" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="C222" s="24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D222" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E222" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F222" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H222" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="10" customHeight="1">
       <c r="A223" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B223" s="24" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="C223" s="24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D223" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E223" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F223" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H223" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="10" customHeight="1">
       <c r="A224" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B224" s="24" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="C224" s="24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D224" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E224" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F224" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H224" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="10" customHeight="1">
       <c r="A225" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B225" s="24" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="C225" s="24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D225" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E225" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F225" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H225" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="10" customHeight="1">
       <c r="A226" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B226" s="24" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="C226" s="24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D226" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E226" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F226" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H226" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="10" customHeight="1">
       <c r="A227" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B227" s="24" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="C227" s="24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D227" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E227" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F227" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G227" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H227" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="10" customHeight="1">
       <c r="A228" s="24" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B228" s="24" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="C228" s="24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D228" s="24" t="s">
-        <v>125</v>
+        <v>98</v>
       </c>
       <c r="E228" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F228" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G228" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H228" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="10" customHeight="1">
       <c r="A229" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B229" s="24" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C229" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D229" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E229" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F229" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G229" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H229" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="10" customHeight="1">
       <c r="A230" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B230" s="24" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C230" s="24" t="s">
         <v>35</v>
       </c>
       <c r="D230" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E230" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F230" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G230" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H230" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="10" customHeight="1">
       <c r="A231" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B231" s="24" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C231" s="24" t="s">
         <v>36</v>
       </c>
       <c r="D231" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E231" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F231" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G231" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H231" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="10" customHeight="1">
       <c r="A232" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B232" s="24" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C232" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D232" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E232" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F232" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G232" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H232" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="10" customHeight="1">
       <c r="A233" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B233" s="24" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C233" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D233" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E233" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F233" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G233" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H233" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="10" customHeight="1">
       <c r="A234" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B234" s="24" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C234" s="24" t="s">
         <v>39</v>
       </c>
       <c r="D234" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E234" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F234" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G234" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H234" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="10" customHeight="1">
       <c r="A235" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B235" s="24" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C235" s="24" t="s">
         <v>40</v>
       </c>
       <c r="D235" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E235" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F235" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G235" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H235" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="10" customHeight="1">
       <c r="A236" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B236" s="24" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C236" s="24" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D236" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E236" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F236" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G236" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H236" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="10" customHeight="1">
       <c r="A237" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B237" s="24" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C237" s="24" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D237" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E237" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F237" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G237" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H237" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="10" customHeight="1">
       <c r="A238" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B238" s="24" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C238" s="24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D238" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E238" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F238" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G238" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H238" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="239" spans="1:8" ht="10" customHeight="1">
       <c r="A239" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B239" s="24" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C239" s="24" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D239" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E239" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F239" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G239" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H239" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="10" customHeight="1">
       <c r="A240" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B240" s="24" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C240" s="24" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D240" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E240" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F240" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H240" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="10" customHeight="1">
       <c r="A241" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B241" s="24" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C241" s="24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D241" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E241" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F241" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G241" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H241" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="10" customHeight="1">
       <c r="A242" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B242" s="24" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C242" s="24" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D242" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E242" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F242" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G242" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H242" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="10" customHeight="1">
       <c r="A243" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B243" s="24" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C243" s="24" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D243" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E243" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F243" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G243" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H243" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="10" customHeight="1">
       <c r="A244" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B244" s="24" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C244" s="24" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D244" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E244" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F244" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G244" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H244" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="10" customHeight="1">
       <c r="A245" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B245" s="24" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="C245" s="24" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D245" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E245" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F245" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G245" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H245" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="10" customHeight="1">
       <c r="A246" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B246" s="24" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="C246" s="24" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D246" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E246" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F246" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G246" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H246" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="10" customHeight="1">
       <c r="A247" s="24" t="s">
         <v>124</v>
       </c>
       <c r="B247" s="24" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="C247" s="24" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D247" s="24" t="s">
         <v>125</v>
       </c>
       <c r="E247" s="24" t="s">
         <v>51</v>
       </c>
       <c r="F247" s="24" t="s">
         <v>20</v>
       </c>
       <c r="G247" s="24" t="s">
         <v>20</v>
       </c>
       <c r="H247" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8" ht="10" customHeight="1">
+      <c r="A248" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B248" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C248" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D248" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E248" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F248" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G248" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H248" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8" ht="10" customHeight="1">
+      <c r="A249" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B249" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C249" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D249" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E249" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F249" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G249" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H249" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8" ht="10" customHeight="1">
+      <c r="A250" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B250" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C250" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D250" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E250" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F250" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G250" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H250" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8" ht="10" customHeight="1">
+      <c r="A251" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B251" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C251" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D251" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E251" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F251" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G251" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H251" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8" ht="10" customHeight="1">
+      <c r="A252" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B252" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C252" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D252" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E252" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F252" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G252" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H252" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8" ht="10" customHeight="1">
+      <c r="A253" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B253" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C253" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D253" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E253" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F253" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G253" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H253" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8" ht="10" customHeight="1">
+      <c r="A254" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B254" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C254" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D254" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E254" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F254" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G254" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H254" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8" ht="10" customHeight="1">
+      <c r="A255" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B255" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C255" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D255" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E255" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F255" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G255" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H255" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8" ht="10" customHeight="1">
+      <c r="A256" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B256" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C256" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D256" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E256" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F256" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G256" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H256" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8" ht="10" customHeight="1">
+      <c r="A257" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B257" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C257" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D257" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E257" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F257" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G257" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H257" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8" ht="10" customHeight="1">
+      <c r="A258" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B258" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C258" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D258" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E258" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F258" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G258" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H258" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8" ht="10" customHeight="1">
+      <c r="A259" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B259" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C259" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D259" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E259" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F259" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G259" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H259" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8" ht="10" customHeight="1">
+      <c r="A260" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B260" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C260" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D260" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E260" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F260" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G260" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H260" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8" ht="10" customHeight="1">
+      <c r="A261" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B261" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C261" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D261" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E261" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F261" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G261" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H261" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8" ht="10" customHeight="1">
+      <c r="A262" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B262" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C262" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D262" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E262" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F262" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G262" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H262" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8" ht="10" customHeight="1">
+      <c r="A263" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B263" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C263" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D263" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E263" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F263" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G263" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H263" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8" ht="10" customHeight="1">
+      <c r="A264" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B264" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C264" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D264" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E264" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F264" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G264" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H264" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8" ht="10" customHeight="1">
+      <c r="A265" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B265" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C265" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D265" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E265" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F265" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G265" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H265" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8" ht="10" customHeight="1">
+      <c r="A266" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B266" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C266" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D266" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E266" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F266" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G266" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H266" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8" ht="10" customHeight="1">
+      <c r="A267" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B267" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C267" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D267" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E267" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F267" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G267" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H267" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8" ht="10" customHeight="1">
+      <c r="A268" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B268" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C268" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D268" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E268" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F268" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G268" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H268" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8" ht="10" customHeight="1">
+      <c r="A269" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B269" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C269" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D269" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E269" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F269" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G269" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H269" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8" ht="10" customHeight="1">
+      <c r="A270" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B270" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C270" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D270" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E270" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F270" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G270" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H270" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8" ht="10" customHeight="1">
+      <c r="A271" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B271" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C271" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D271" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E271" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F271" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G271" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H271" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8" ht="10" customHeight="1">
+      <c r="A272" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B272" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C272" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D272" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E272" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F272" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G272" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H272" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8" ht="10" customHeight="1">
+      <c r="A273" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B273" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C273" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D273" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E273" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F273" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G273" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H273" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8" ht="10" customHeight="1">
+      <c r="A274" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B274" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C274" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D274" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E274" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F274" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G274" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H274" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8" ht="10" customHeight="1">
+      <c r="A275" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B275" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C275" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D275" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E275" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F275" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G275" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H275" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8" ht="10" customHeight="1">
+      <c r="A276" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B276" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C276" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D276" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E276" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F276" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G276" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H276" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8" ht="10" customHeight="1">
+      <c r="A277" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B277" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C277" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D277" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E277" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F277" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G277" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H277" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8" ht="10" customHeight="1">
+      <c r="A278" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B278" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C278" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D278" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E278" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F278" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G278" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H278" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8" ht="10" customHeight="1">
+      <c r="A279" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B279" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C279" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D279" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E279" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F279" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G279" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H279" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8" ht="10" customHeight="1">
+      <c r="A280" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B280" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C280" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D280" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E280" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F280" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G280" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H280" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8" ht="10" customHeight="1">
+      <c r="A281" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B281" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C281" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D281" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E281" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F281" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G281" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H281" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8" ht="10" customHeight="1">
+      <c r="A282" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="B282" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C282" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D282" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E282" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F282" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G282" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H282" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E2DA5E8E-B260-4C4F-BE4D-64C56125B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF841AEE-0B00-4A5D-9D30-AB43710BB9A9}">
   <dimension ref="A1:E15"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="42" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">