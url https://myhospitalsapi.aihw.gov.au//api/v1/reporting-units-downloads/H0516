--- v0 (2026-06-24)
+++ v1 (2026-08-13)
@@ -8,51 +8,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$13:$I$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Tab 2'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tab 2'!$A$10:$K$10</definedName>
@@ -1307,1023 +1307,1023 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09d6a1e4-870c-42ef-83be-3bfc8fa4d0bf}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ce5d1dae-bd0c-4ee6-9b89-b6f1754b3977}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{beb825f2-c38e-4f76-aab2-851c4e6c06bb}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67930de3-e1d6-40b1-9f50-a5a56ad37e55}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7d1c5597-b481-49ed-a766-eb9afd04e1af}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a6fad6f5-a5fa-4203-9509-b4b6060ac26b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f513f9cd-00cc-4ceb-a45e-078963990b9e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e2888862-f6fe-4493-901c-9c9830f72c56}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d1bf262e-f930-47c2-b8c6-30301ccc2331}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{872bc07c-99e7-43c2-851c-ccd4dbf9479b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c3094544-4cf4-4258-b8b3-b769ce4bb948}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e41adcc9-edc0-4c7c-9757-e60ae3dba124}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d47298fb-57a6-4541-bb39-fb1dd5faca6c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{879722ca-de07-4941-a036-dd51456ffb15}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9789caf5-830a-4750-a4a9-a65faf5db2f9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5f8587fa-67b3-4cb6-b46f-3754baf773fc}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7ebe8ba8-3a14-4438-838e-8c200067a2c4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{aa2601b9-2730-44df-8675-26a9f7fef17e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7b01c25e-bb38-4861-a9ee-d22575ebcd4b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60b9d299-9f50-4edc-9ec6-df13befcf04c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9b7d9464-d523-4fc0-90e0-8ef83d625c55}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2020283c-d328-44c7-8637-a125416bbf36}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e3f1336b-1940-47b5-8a43-b4f757b8ec42}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a75a7f8f-1f20-4c27-a7a9-7dd809002c77}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d090bd7f-461c-4823-bd00-ed72b13d03eb}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e0690ded-a4a3-404c-a2ae-3ac9f041b31a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86a8eccc-5166-4245-8d2a-f0e284224e09}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4d57c573-6f3d-4f36-acbb-ad179c0eacae}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d4d08df3-0c7f-40fd-a382-938e79301a6d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c83f68c1-dd9c-4c17-95f9-3d3fcb4975da}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ba5b4af2-81fd-4c01-8945-186db38b88d7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74bf9aa4-5b4c-4aa6-bfdc-5a386dee438f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a1616ac5-3ea8-40e4-97c8-1c20d09548ac}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ff6236f-cc88-4d1e-8282-cc7d6fff7511}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84ee90c1-29ed-4170-aabc-9678850bf859}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c80ceb6d-eead-4613-8000-d6bdb5c2dd73}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a1a50728-5ea8-4b4b-90f4-3857e4ea2378}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{781c3906-14f6-4237-af0b-480d7dfcbd60}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b31e59e9-3db9-4291-876e-567098330452}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{804b7713-4e5b-401f-9dd8-2a54d795e34c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a164d9f0-70de-4552-9e4d-92f721d2fbce}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{223a629b-0a36-4a67-a1b6-c0d513b14144}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -2605,76 +2605,76 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{144A3B06-8725-4B9D-A27E-2624F6EBB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{89E5774D-586F-4DC1-A19D-D9A755EEB9A9}">
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3130,51 +3130,51 @@
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D3E8D37-6052-45A7-942F-206090EAB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{061D0236-99B2-43CE-AD89-158B162FB9A9}">
   <dimension ref="A1:O112"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -6229,51 +6229,51 @@
       <c r="I112" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A13:I13"/>
   <mergeCells count="9">
     <mergeCell ref="A11:I11"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
     <mergeCell ref="A9:I9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98FE01DF-94C3-4A30-BEC7-664D206BB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7177F733-7A5C-4037-B49A-BD5F79BBB9A9}">
   <dimension ref="A1:K40"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -7484,51 +7484,51 @@
       <c r="J40" s="24" t="s">
         <v>20</v>
       </c>
       <c r="K40" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{45FD1BB0-23E0-4F06-9B2C-D119A916B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F0E42588-EED0-4B41-946E-992B7AC3B9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -11126,51 +11126,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C81A4D85-64B3-491C-B296-A6F99456B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46CF2204-C791-444B-84A3-A80AF741B9A9}">
   <dimension ref="A1:H97"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -13529,51 +13529,51 @@
       </c>
       <c r="H97" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3BAA881-1961-45F6-9C47-0D17ED39B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3616E38E-4F66-486B-9866-E8BB3B17B9A9}">
   <dimension ref="A1:H467"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -25552,51 +25552,51 @@
       </c>
       <c r="H467" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BDAACB38-0942-4C53-AB6F-A872B486B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B94486C1-725B-49AB-9B36-7129DC60B9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -32765,51 +32765,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B70B4CA9-5CF5-4171-976A-96B8E7D9B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F3B4CF38-C36B-40E5-A01A-C6F28BAEB9A9}">
   <dimension ref="A1:E18"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="42" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">