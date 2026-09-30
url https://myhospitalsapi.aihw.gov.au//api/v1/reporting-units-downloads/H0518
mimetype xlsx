--- v2 (2026-08-13)
+++ v3 (2026-09-30)
@@ -8,139 +8,139 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$13:$I$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Tab 2'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tab 2'!$A$10:$K$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Tab 3'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Tab 3'!$A$23:$F$23</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Tab 4'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Tab 4'!$A$12:$H$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'Tab 5'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Tab 5'!$A$12:$H$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'Tab 6'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Tab 6'!$A$12:$H$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'Tab 7'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'Tab 7'!$A$9:$E$9</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6439" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6443" uniqueCount="144">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>www.aihw.gov.au</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Hospital: Julia Creek Hospital</t>
   </si>
   <si>
-    <t>Data as of: Thursday, May 28, 2026, version: 2026052802</t>
+    <t>Data as of: Wednesday, August 19, 2026, version: 2026081901</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Tab 1</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Healthcare-associated </t>
     </r>
     <r>
@@ -1283,1023 +1283,1023 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{def87463-ac4e-4625-a3a9-bb482f25daae}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e10af677-07bb-4e6a-acc8-de4b90a8d6d2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ddbec55-e815-4e8f-8787-8aef488b2026}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{eb169cb5-8942-4e6b-acd9-dcaa1a00db2e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b6095b7c-a4cf-4267-9c13-7ec42395b5a0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{760a58b8-1d6d-4a4f-b7d3-5401434fab0a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e8d0119a-bb4e-433d-8fc8-0e197200eeb0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f5f4c455-503d-4d8f-a693-4baf234735ea}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{193e5491-fb36-4d2d-9985-ced515cc0c7b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{efa660b1-7d43-4c58-bdcb-22e8d8f7342a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d8247d6a-1879-428d-b77c-9cc3e1ab23aa}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21327ae0-918b-4756-82fe-30a146929802}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c8c91aec-df2a-41da-9b97-201f9394778d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c574b095-ce71-4e7b-9714-09b771c812c6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9dd48e9c-a4ee-4531-ae86-136ed26fd7cf}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6eb03bf5-833c-4cdf-8241-57fdfc4c205d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22d0b43f-ef90-455c-9bc0-838e9353967a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{486b879a-f2dd-4038-8aaa-202a5b3b7d75}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ab2236aa-00b4-4e74-8455-d4bc94a9395c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b5f5d92c-39d2-4bf8-aed4-ff5b7cbe9266}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b82cad0a-7c39-408b-82bf-80c235363a48}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cbb01cf2-c79c-4bc0-b9c4-760e31a314ca}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48ce1f46-5e6d-4847-9f72-a9e0264f10d0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ccc87ee3-18fa-4a29-9922-53259063767f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0fe54e6c-9241-48a4-9fd8-bf2e4ece2acb}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{de64c478-fe0a-454c-9eb8-e32d59d6c7f5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15e46fa0-89ed-4c65-92e9-3d0756101421}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5f049060-f553-4820-9aa0-31fbc63063d8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53f5c80b-1e35-47ae-ad49-f5a61fc71051}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97b444f7-1d8d-49e0-a9db-387b696fa19c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2ae65549-1846-4d6e-946d-699f62504ca5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8fd83889-2370-4b30-a9fc-75f91a29b227}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f8126c4e-a030-4a04-8996-21a504c77f5b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b0fccc9d-4744-40bf-aafb-46d95a02d271}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d11af204-0ee3-4ed2-9716-05936a91fc99}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49f6b2ef-c183-456a-808b-2dbc9fe8d085}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{194c3af0-186e-4afe-847a-722f1e483399}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f45c70bf-9a2c-45d4-b026-accf19ee46e2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4519389c-2de9-4072-98f6-156f36e987aa}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ac7629d7-c506-4ec8-8559-ab9418adde66}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c68052c4-2984-401c-8227-2dc30c9ea67f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e483a449-82c6-4d92-a578-effab058f1f7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -2581,76 +2581,76 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95D8EBB7-A2A4-4925-ABAF-C63185CAB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{270B7824-E446-4E4B-82A2-09E2ED45B9A9}">
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3106,51 +3106,51 @@
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{761EF9EF-985B-4ACB-812B-7AB5B536B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15F492BD-E870-4E17-97B6-3EA6EE22B9A9}">
   <dimension ref="A1:O103"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -5944,51 +5944,51 @@
       <c r="I103" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A13:I13"/>
   <mergeCells count="9">
     <mergeCell ref="A11:I11"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
     <mergeCell ref="A9:I9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77C378F7-3425-4C88-9ED9-85839251B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B4493EDB-B5D3-4FE7-8DD1-7414B9E6B9A9}">
   <dimension ref="A1:K26"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -6709,51 +6709,51 @@
       <c r="J26" s="24" t="s">
         <v>20</v>
       </c>
       <c r="K26" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C2E3C615-C3A9-423F-8F45-66B77B60B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9AC88342-B737-44E7-81FF-080209FEB9A9}">
   <dimension ref="A1:F179"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -10111,51 +10111,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{154C373F-514C-468C-A058-099F16C0B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{89AFBF33-BAA2-4120-98BF-90BF043AB9A9}">
   <dimension ref="A1:H72"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -11864,51 +11864,51 @@
       </c>
       <c r="H72" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F9A3DDCC-A9ED-41CA-8564-853C54DEB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D420061E-6E22-4F42-8908-8844424DB9A9}">
   <dimension ref="A1:H322"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -20117,51 +20117,51 @@
       </c>
       <c r="H322" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CD06C0D3-14BD-4A2D-83C2-D6910916B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{691283E7-E0B1-4329-B2CB-DF170C28B9A9}">
   <dimension ref="A1:H212"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -25510,52 +25510,52 @@
       </c>
       <c r="H212" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5A0A7E99-553A-4F61-8198-2814718EB9A9}">
-  <dimension ref="A1:E16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6DF5FB1E-9013-4772-815A-F611E632B9A9}">
+  <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
       <c r="A2" s="48" t="s">
@@ -25719,50 +25719,67 @@
       </c>
       <c r="C15" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="28">
         <v>1</v>
       </c>
       <c r="E15" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="10" customHeight="1">
       <c r="A16" s="24" t="s">
         <v>141</v>
       </c>
       <c r="B16" s="24" t="s">
         <v>139</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="28">
         <v>1</v>
       </c>
       <c r="E16" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="10" customHeight="1">
+      <c r="A17" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17" s="28">
+        <v>1</v>
+      </c>
+      <c r="E17" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>