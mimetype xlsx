--- v0 (2026-06-24)
+++ v1 (2026-08-13)
@@ -8,51 +8,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$13:$I$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Tab 2'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tab 2'!$A$10:$K$10</definedName>
@@ -1298,1023 +1298,1023 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dd2de1f0-10e2-4ab4-af29-03ce51315ca8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bba162e4-f222-41c1-81c8-9d3378a68ba8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dcefa036-497a-47a0-a41d-9192f76e49fc}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dc2069cb-c4b3-4899-9290-7347d8bdf377}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9e88c6e2-a72c-46a7-ad81-3f33e9cdb874}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c93fb9ca-2564-476f-bd18-5983ef0af649}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15d12fe1-5e39-481a-b8e8-3494f232503e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b64ea435-680d-46df-a8ee-f1fe23a31a85}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c268c0b6-c394-4fba-812d-c7de94a47eb8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4e7d5179-53df-4e96-886e-773cf1f6b708}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bc1590e6-4243-472c-82a7-b1a6b4da40d0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3356fe5e-a367-4176-8b45-834b026112cc}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0e8040d7-37d5-46bc-b560-b0aba911c56f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35bfcf07-59b2-4d61-a8e0-6e3ce6fcdf81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8a34be44-c6de-455f-8e9a-a4e2c9227e9f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e9f10906-71d9-490c-bae5-213a4781158b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3669091f-6e0b-47f4-8316-2a2b7ac47a37}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f69c91c0-756b-42cc-adee-2f4598c3a9b6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45762d4f-3d20-4a93-ad03-e9aee7b89953}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4fb4daa2-d831-4fee-9b7f-93f70887f5c0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{854dce9e-173e-435a-abdc-609bfc038937}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a0a0d0c8-d3db-4e21-9624-b7cd1024df85}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38633a0f-4b81-42c3-8d6c-05805b80f142}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{decd5e6c-a32e-420e-8698-8c2aeaa9cc44}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{089f44c3-7963-4628-a896-65f5e61e010b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9da2dcb2-6bbf-4f4d-ad86-4ceeb73028e0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9dbc031a-4ca0-49a3-a0bc-8baf6bd2a849}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53018a4b-3536-4cb1-bdd1-6f2c8f2b5e54}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6e16b331-b909-4a9d-8946-1a37282f0114}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7ec88181-abbe-47fa-a8ab-4608cb146c3c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ce9469a-5793-4c4c-a2ba-30e5f53d4857}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a4959f77-b27b-44c1-b723-1152c6d3b079}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ec8520b-24eb-46d6-bca4-0536aba5adcc}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3794351d-8254-44a2-ad7f-19cc91ccd719}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0833390e-2c85-4f13-a4d5-a3c1690c732d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f1f63153-3772-4792-894c-07b78a74a950}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90257bfd-e46f-437a-adf2-fb4e575d19c8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2d9a373b-1288-4143-84c6-63e71fef9a15}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4fb56985-9b19-447a-813c-be4e89826b4a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3480457b-6119-4df2-a298-9268dbd5e460}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90b312fa-a888-43ff-913c-02fec5cbe3a5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7837597e-16aa-411f-9380-316fb5a4a3d4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -2596,76 +2596,76 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{07654688-7FF3-4957-A623-17EB7BC1B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9DB78046-D0E0-4BB8-821E-3B982001B9A9}">
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3121,51 +3121,51 @@
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{75C34B31-0477-46B1-93D8-BF87F48DB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0AF1ECB5-EC17-4DDB-AC28-BFF128ACB9A9}">
   <dimension ref="A1:O112"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -6220,51 +6220,51 @@
       <c r="I112" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A13:I13"/>
   <mergeCells count="9">
     <mergeCell ref="A11:I11"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
     <mergeCell ref="A9:I9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD2F939C-5E47-4B45-A893-1EB58287B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E0EC160C-192B-4BCD-B96D-A460B6B2B9A9}">
   <dimension ref="A1:K36"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -7335,51 +7335,51 @@
       <c r="J36" s="24" t="s">
         <v>20</v>
       </c>
       <c r="K36" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49BA5045-0BEB-402F-882A-23EB02ADB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC20F9F3-1A6E-4EAE-8306-A57839F8B9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -10977,51 +10977,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{62C6F236-1C56-4435-9721-C34076F1B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DFDBC980-FA25-44D2-8E90-43DDDF36B9A9}">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -13250,51 +13250,51 @@
       </c>
       <c r="H92" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0F50BE38-D7F8-4490-B5E1-728E3DFAB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{27DC52AF-35BC-46B0-8269-065313ECB9A9}">
   <dimension ref="A1:H422"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -24103,51 +24103,51 @@
       </c>
       <c r="H422" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{84A1AD86-54BD-4CF7-914C-B55D52FCB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{86FF6ED2-21C4-4392-8804-06A1F869B9A9}">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -31316,51 +31316,51 @@
       </c>
       <c r="H282" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E221D19-FC0E-4B59-94A5-8F7C3E8DB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9177A059-D961-4E69-A88C-719748F9B9A9}">
   <dimension ref="A1:E15"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">