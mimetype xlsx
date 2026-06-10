--- v0 (2026-04-01)
+++ v1 (2026-06-10)
@@ -2,130 +2,130 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$11:$I$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Tab 2'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tab 2'!$A$10:$K$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Tab 3'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Tab 3'!$A$22:$F$22</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Tab 4'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Tab 4'!$A$9:$E$9</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1735" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1795" uniqueCount="100">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>www.aihw.gov.au</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Hospital: Baillie Henderson Hospital</t>
   </si>
   <si>
-    <t>Data as of: Tuesday, March 17, 2026, version: 2026031701</t>
+    <t>Data as of: Thursday, May 28, 2026, version: 2026052802</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Tab 1</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Healthcare-associated </t>
     </r>
     <r>
@@ -1140,677 +1140,677 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36393cc8-a8f6-4d5c-8761-06f85a7c456c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2081c2af-5028-4937-a61e-750fca43e24d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f1d1003e-0cb7-454a-b377-2d974e01a0bf}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55fbea11-107e-4c0d-9d4a-4a4fc4ed7575}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a9be2b14-9272-415c-9eb9-44f8f80f0947}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18d86ade-a8e1-4422-82c0-e89ab32a1f79}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b68a18bf-fa95-4a6b-a6bc-b60af417af2a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3dc9b3cd-17cb-4786-883e-f3cf87fbfd2b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43d0ed9e-c099-4072-9dc4-e9e82c90d98a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ded349b-f40d-470a-8a32-e84c5bad1cde}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2f3f36ae-aa0d-4eaf-a4e3-2984113d4545}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62bb9904-696d-462f-b2fb-1467c14e7dbc}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20da7850-e28b-4764-bcfd-266570f97076}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8f86f853-3991-4d1b-81d7-501474ea6e4f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dcd63e82-c2f9-4858-945d-7c4de9e3921f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7e7fd3a5-46f6-4e16-afff-b3384a49ef12}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8d35811a-e6d0-4e22-b661-e9b8b0a5754c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2f8d5efe-5997-4480-a783-c4313277a188}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46dd5be2-33e0-4991-9b6a-84d848dbb5b8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72225b94-0723-4d16-b9ec-b2123ac29b4b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{553f1e17-e080-4e6d-b4a7-d3ee1db487e9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34de14cd-e13a-4eea-879c-ccf6a7cfa392}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2a8cd104-9d64-4f5f-9d7d-7944045bb217}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a7f302d5-d8f5-47c9-ba43-86270482454c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4295c8a5-44db-4b08-8ac4-32368a4071f8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{261fcf23-ba0f-40da-866e-11624750d1dd}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2aaa2db2-cb2f-4f5b-a228-d435706d4393}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4c36a2ad-5f8e-4ac3-9e80-43ce873909c8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -2108,51 +2108,51 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1E03CF30-67F3-4855-9D9F-59AFE766B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7A1998B8-9A8E-45BB-8AC5-FBE5E492B9A9}">
   <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -2584,51 +2584,51 @@
     <row r="375" s="9" customFormat="1" ht="12.5"/>
     <row r="376" s="9" customFormat="1" ht="12.5"/>
     <row r="377" s="9" customFormat="1" ht="12.5"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2759B668-3E38-45EC-8B9D-224ECE9CB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{92AA8B86-761E-474C-A4EE-FC50BA95B9A9}">
   <dimension ref="A1:O110"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -5655,51 +5655,51 @@
         <v>46</v>
       </c>
       <c r="I110" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A11:I11"/>
   <mergeCells count="7">
     <mergeCell ref="A9:I9"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5D8F6EB1-6FDA-4315-A9B0-ACCD2561B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B5F35193-9121-4D94-87A9-944049F9B9A9}">
   <dimension ref="A1:K14"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -6000,52 +6000,52 @@
       <c r="J14" s="24" t="s">
         <v>18</v>
       </c>
       <c r="K14" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E8C1BB9A-0DA0-4A3D-AE0C-CAE13A93B9A9}">
-  <dimension ref="A1:F178"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F09E539D-0683-4D55-AD68-6BB17D00B9A9}">
+  <dimension ref="A1:F190"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
@@ -6506,2936 +6506,3176 @@
     <row r="35" spans="1:6" ht="10" customHeight="1">
       <c r="A35" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="24" t="s">
         <v>64</v>
       </c>
       <c r="C35" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D35" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E35" s="28">
         <v>0</v>
       </c>
       <c r="F35" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="10" customHeight="1">
       <c r="A36" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B36" s="24" t="s">
-        <v>81</v>
+        <v>64</v>
       </c>
       <c r="C36" s="24" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="D36" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E36" s="28">
         <v>0</v>
       </c>
       <c r="F36" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="10" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B37" s="24" t="s">
         <v>81</v>
       </c>
       <c r="C37" s="24" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D37" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E37" s="28">
         <v>0</v>
       </c>
       <c r="F37" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="10" customHeight="1">
       <c r="A38" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B38" s="24" t="s">
         <v>81</v>
       </c>
       <c r="C38" s="24" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D38" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E38" s="28">
         <v>0</v>
       </c>
       <c r="F38" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="10" customHeight="1">
       <c r="A39" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B39" s="24" t="s">
         <v>81</v>
       </c>
       <c r="C39" s="24" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D39" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E39" s="28">
         <v>0</v>
       </c>
       <c r="F39" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="10" customHeight="1">
       <c r="A40" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B40" s="24" t="s">
         <v>81</v>
       </c>
       <c r="C40" s="24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D40" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E40" s="28">
         <v>0</v>
       </c>
       <c r="F40" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="10" customHeight="1">
       <c r="A41" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B41" s="24" t="s">
         <v>81</v>
       </c>
       <c r="C41" s="24" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D41" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E41" s="28">
         <v>0</v>
       </c>
       <c r="F41" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="10" customHeight="1">
       <c r="A42" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B42" s="24" t="s">
         <v>81</v>
       </c>
       <c r="C42" s="24" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D42" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E42" s="28">
         <v>0</v>
       </c>
       <c r="F42" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="10" customHeight="1">
       <c r="A43" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B43" s="24" t="s">
         <v>81</v>
       </c>
       <c r="C43" s="24" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D43" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E43" s="28">
         <v>0</v>
       </c>
       <c r="F43" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:6" ht="10" customHeight="1">
       <c r="A44" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B44" s="24" t="s">
         <v>81</v>
       </c>
       <c r="C44" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D44" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E44" s="28">
         <v>0</v>
       </c>
       <c r="F44" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:6" ht="10" customHeight="1">
       <c r="A45" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B45" s="24" t="s">
         <v>81</v>
       </c>
       <c r="C45" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D45" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E45" s="28">
         <v>0</v>
       </c>
       <c r="F45" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:6" ht="10" customHeight="1">
       <c r="A46" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B46" s="24" t="s">
         <v>81</v>
       </c>
       <c r="C46" s="24" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D46" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E46" s="28">
         <v>0</v>
       </c>
       <c r="F46" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:6" ht="10" customHeight="1">
       <c r="A47" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B47" s="24" t="s">
         <v>81</v>
       </c>
       <c r="C47" s="24" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D47" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E47" s="28">
         <v>0</v>
       </c>
       <c r="F47" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:6" ht="10" customHeight="1">
       <c r="A48" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B48" s="24" t="s">
         <v>81</v>
       </c>
       <c r="C48" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D48" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E48" s="28">
         <v>0</v>
       </c>
       <c r="F48" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:6" ht="10" customHeight="1">
       <c r="A49" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B49" s="24" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C49" s="24" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="D49" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E49" s="28">
         <v>0</v>
       </c>
       <c r="F49" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:6" ht="10" customHeight="1">
       <c r="A50" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B50" s="24" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C50" s="24" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="D50" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E50" s="28">
         <v>0</v>
       </c>
       <c r="F50" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:6" ht="10" customHeight="1">
       <c r="A51" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B51" s="24" t="s">
         <v>82</v>
       </c>
       <c r="C51" s="24" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D51" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E51" s="28">
         <v>0</v>
       </c>
       <c r="F51" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:6" ht="10" customHeight="1">
       <c r="A52" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B52" s="24" t="s">
         <v>82</v>
       </c>
       <c r="C52" s="24" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D52" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E52" s="28">
         <v>0</v>
       </c>
       <c r="F52" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:6" ht="10" customHeight="1">
       <c r="A53" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B53" s="24" t="s">
         <v>82</v>
       </c>
       <c r="C53" s="24" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D53" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E53" s="28">
         <v>0</v>
       </c>
       <c r="F53" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:6" ht="10" customHeight="1">
       <c r="A54" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B54" s="24" t="s">
         <v>82</v>
       </c>
       <c r="C54" s="24" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D54" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E54" s="28">
         <v>0</v>
       </c>
       <c r="F54" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:6" ht="10" customHeight="1">
       <c r="A55" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B55" s="24" t="s">
         <v>82</v>
       </c>
       <c r="C55" s="24" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D55" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E55" s="28">
         <v>0</v>
       </c>
       <c r="F55" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="10" customHeight="1">
       <c r="A56" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B56" s="24" t="s">
         <v>82</v>
       </c>
       <c r="C56" s="24" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D56" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E56" s="28">
         <v>0</v>
       </c>
       <c r="F56" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:6" ht="10" customHeight="1">
       <c r="A57" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B57" s="24" t="s">
         <v>82</v>
       </c>
       <c r="C57" s="24" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D57" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E57" s="28">
         <v>0</v>
       </c>
       <c r="F57" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:6" ht="10" customHeight="1">
       <c r="A58" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B58" s="24" t="s">
         <v>82</v>
       </c>
       <c r="C58" s="24" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D58" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E58" s="28">
         <v>0</v>
       </c>
       <c r="F58" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:6" ht="10" customHeight="1">
       <c r="A59" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B59" s="24" t="s">
         <v>82</v>
       </c>
       <c r="C59" s="24" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D59" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E59" s="28">
         <v>0</v>
       </c>
       <c r="F59" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:6" ht="10" customHeight="1">
       <c r="A60" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B60" s="24" t="s">
         <v>82</v>
       </c>
       <c r="C60" s="24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D60" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E60" s="28">
         <v>0</v>
       </c>
       <c r="F60" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:6" ht="10" customHeight="1">
       <c r="A61" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B61" s="24" t="s">
         <v>82</v>
       </c>
       <c r="C61" s="24" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D61" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E61" s="28">
         <v>0</v>
       </c>
       <c r="F61" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:6" ht="10" customHeight="1">
       <c r="A62" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B62" s="24" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C62" s="24" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D62" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E62" s="28">
-        <v>166</v>
+        <v>0</v>
       </c>
       <c r="F62" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:6" ht="10" customHeight="1">
       <c r="A63" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B63" s="24" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C63" s="24" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="D63" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E63" s="28">
-        <v>233</v>
+        <v>0</v>
       </c>
       <c r="F63" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:6" ht="10" customHeight="1">
       <c r="A64" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B64" s="24" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C64" s="24" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="D64" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E64" s="28">
-        <v>165</v>
+        <v>0</v>
       </c>
       <c r="F64" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:6" ht="10" customHeight="1">
       <c r="A65" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B65" s="24" t="s">
         <v>83</v>
       </c>
       <c r="C65" s="24" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D65" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E65" s="28">
-        <v>123</v>
+        <v>166</v>
       </c>
       <c r="F65" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:6" ht="10" customHeight="1">
       <c r="A66" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B66" s="24" t="s">
         <v>83</v>
       </c>
       <c r="C66" s="24" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D66" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E66" s="28">
-        <v>199</v>
+        <v>233</v>
       </c>
       <c r="F66" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:6" ht="10" customHeight="1">
       <c r="A67" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B67" s="24" t="s">
         <v>83</v>
       </c>
       <c r="C67" s="24" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D67" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E67" s="28">
-        <v>194</v>
+        <v>165</v>
       </c>
       <c r="F67" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:6" ht="10" customHeight="1">
       <c r="A68" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B68" s="24" t="s">
         <v>83</v>
       </c>
       <c r="C68" s="24" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D68" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E68" s="28">
-        <v>70</v>
+        <v>123</v>
       </c>
       <c r="F68" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:6" ht="10" customHeight="1">
       <c r="A69" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B69" s="24" t="s">
         <v>83</v>
       </c>
       <c r="C69" s="24" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D69" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E69" s="28">
-        <v>67</v>
+        <v>199</v>
       </c>
       <c r="F69" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:6" ht="10" customHeight="1">
       <c r="A70" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B70" s="24" t="s">
         <v>83</v>
       </c>
       <c r="C70" s="24" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D70" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E70" s="28">
-        <v>108</v>
+        <v>194</v>
       </c>
       <c r="F70" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:6" ht="10" customHeight="1">
       <c r="A71" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B71" s="24" t="s">
         <v>83</v>
       </c>
       <c r="C71" s="24" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D71" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E71" s="28">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="F71" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:6" ht="10" customHeight="1">
       <c r="A72" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B72" s="24" t="s">
         <v>83</v>
       </c>
       <c r="C72" s="24" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D72" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E72" s="28">
-        <v>96</v>
+        <v>67</v>
       </c>
       <c r="F72" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:6" ht="10" customHeight="1">
       <c r="A73" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B73" s="24" t="s">
         <v>83</v>
       </c>
       <c r="C73" s="24" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D73" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E73" s="28">
-        <v>73</v>
+        <v>108</v>
       </c>
       <c r="F73" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:6" ht="10" customHeight="1">
       <c r="A74" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B74" s="24" t="s">
         <v>83</v>
       </c>
       <c r="C74" s="24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D74" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E74" s="28">
-        <v>87</v>
+        <v>64</v>
       </c>
       <c r="F74" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:6" ht="10" customHeight="1">
       <c r="A75" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B75" s="24" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C75" s="24" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="D75" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E75" s="28">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="F75" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:6" ht="10" customHeight="1">
       <c r="A76" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B76" s="24" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C76" s="24" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="D76" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E76" s="28">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="F76" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:6" ht="10" customHeight="1">
       <c r="A77" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B77" s="24" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C77" s="24" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="D77" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E77" s="28">
-        <v>0</v>
+        <v>87</v>
       </c>
       <c r="F77" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:6" ht="10" customHeight="1">
       <c r="A78" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B78" s="24" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C78" s="24" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="D78" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E78" s="28">
-        <v>0</v>
+        <v>101</v>
       </c>
       <c r="F78" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:6" ht="10" customHeight="1">
       <c r="A79" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B79" s="24" t="s">
         <v>84</v>
       </c>
       <c r="C79" s="24" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D79" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E79" s="28">
         <v>0</v>
       </c>
       <c r="F79" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:6" ht="10" customHeight="1">
       <c r="A80" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B80" s="24" t="s">
         <v>84</v>
       </c>
       <c r="C80" s="24" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D80" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E80" s="28">
         <v>0</v>
       </c>
       <c r="F80" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:6" ht="10" customHeight="1">
       <c r="A81" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B81" s="24" t="s">
         <v>84</v>
       </c>
       <c r="C81" s="24" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D81" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E81" s="28">
         <v>0</v>
       </c>
       <c r="F81" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:6" ht="10" customHeight="1">
       <c r="A82" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B82" s="24" t="s">
         <v>84</v>
       </c>
       <c r="C82" s="24" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D82" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E82" s="28">
         <v>0</v>
       </c>
       <c r="F82" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:6" ht="10" customHeight="1">
       <c r="A83" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B83" s="24" t="s">
         <v>84</v>
       </c>
       <c r="C83" s="24" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D83" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E83" s="28">
         <v>0</v>
       </c>
       <c r="F83" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:6" ht="10" customHeight="1">
       <c r="A84" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B84" s="24" t="s">
         <v>84</v>
       </c>
       <c r="C84" s="24" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D84" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E84" s="28">
         <v>0</v>
       </c>
       <c r="F84" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:6" ht="10" customHeight="1">
       <c r="A85" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B85" s="24" t="s">
         <v>84</v>
       </c>
       <c r="C85" s="24" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D85" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E85" s="28">
         <v>0</v>
       </c>
       <c r="F85" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:6" ht="10" customHeight="1">
       <c r="A86" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B86" s="24" t="s">
         <v>84</v>
       </c>
       <c r="C86" s="24" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D86" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E86" s="28">
         <v>0</v>
       </c>
       <c r="F86" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:6" ht="10" customHeight="1">
       <c r="A87" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B87" s="24" t="s">
         <v>84</v>
       </c>
       <c r="C87" s="24" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D87" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E87" s="28">
         <v>0</v>
       </c>
       <c r="F87" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:6" ht="10" customHeight="1">
       <c r="A88" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B88" s="24" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C88" s="24" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="D88" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E88" s="28">
         <v>0</v>
       </c>
       <c r="F88" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:6" ht="10" customHeight="1">
       <c r="A89" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B89" s="24" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C89" s="24" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="D89" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E89" s="28">
         <v>0</v>
       </c>
       <c r="F89" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:6" ht="10" customHeight="1">
       <c r="A90" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B90" s="24" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C90" s="24" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="D90" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E90" s="28">
         <v>0</v>
       </c>
       <c r="F90" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="91" spans="1:6" ht="10" customHeight="1">
       <c r="A91" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B91" s="24" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C91" s="24" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="D91" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E91" s="28">
         <v>0</v>
       </c>
       <c r="F91" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:6" ht="10" customHeight="1">
       <c r="A92" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B92" s="24" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C92" s="24" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D92" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E92" s="28">
         <v>0</v>
       </c>
       <c r="F92" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:6" ht="10" customHeight="1">
       <c r="A93" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B93" s="24" t="s">
         <v>85</v>
       </c>
       <c r="C93" s="24" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D93" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E93" s="28">
         <v>0</v>
       </c>
       <c r="F93" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:6" ht="10" customHeight="1">
       <c r="A94" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B94" s="24" t="s">
         <v>85</v>
       </c>
       <c r="C94" s="24" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D94" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E94" s="28">
         <v>0</v>
       </c>
       <c r="F94" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:6" ht="10" customHeight="1">
       <c r="A95" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B95" s="24" t="s">
         <v>85</v>
       </c>
       <c r="C95" s="24" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D95" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E95" s="28">
         <v>0</v>
       </c>
       <c r="F95" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:6" ht="10" customHeight="1">
       <c r="A96" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B96" s="24" t="s">
         <v>85</v>
       </c>
       <c r="C96" s="24" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D96" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E96" s="28">
         <v>0</v>
       </c>
       <c r="F96" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:6" ht="10" customHeight="1">
       <c r="A97" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B97" s="24" t="s">
         <v>85</v>
       </c>
       <c r="C97" s="24" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D97" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E97" s="28">
         <v>0</v>
       </c>
       <c r="F97" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:6" ht="10" customHeight="1">
       <c r="A98" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B98" s="24" t="s">
         <v>85</v>
       </c>
       <c r="C98" s="24" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D98" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E98" s="28">
         <v>0</v>
       </c>
       <c r="F98" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:6" ht="10" customHeight="1">
       <c r="A99" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B99" s="24" t="s">
         <v>85</v>
       </c>
       <c r="C99" s="24" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D99" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E99" s="28">
         <v>0</v>
       </c>
       <c r="F99" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:6" ht="10" customHeight="1">
       <c r="A100" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B100" s="24" t="s">
         <v>85</v>
       </c>
       <c r="C100" s="24" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D100" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E100" s="28">
         <v>0</v>
       </c>
       <c r="F100" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:6" ht="10" customHeight="1">
       <c r="A101" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B101" s="24" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C101" s="24" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D101" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E101" s="28">
         <v>0</v>
       </c>
       <c r="F101" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="102" spans="1:6" ht="10" customHeight="1">
       <c r="A102" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B102" s="24" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C102" s="24" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D102" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E102" s="28">
         <v>0</v>
       </c>
       <c r="F102" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:6" ht="10" customHeight="1">
       <c r="A103" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B103" s="24" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C103" s="24" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D103" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E103" s="28">
         <v>0</v>
       </c>
       <c r="F103" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:6" ht="10" customHeight="1">
       <c r="A104" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B104" s="24" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C104" s="24" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D104" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E104" s="28">
         <v>0</v>
       </c>
       <c r="F104" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:6" ht="10" customHeight="1">
       <c r="A105" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B105" s="24" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C105" s="24" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D105" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E105" s="28">
         <v>0</v>
       </c>
       <c r="F105" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:6" ht="10" customHeight="1">
       <c r="A106" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B106" s="24" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C106" s="24" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D106" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E106" s="28">
         <v>0</v>
       </c>
       <c r="F106" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="107" spans="1:6" ht="10" customHeight="1">
       <c r="A107" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B107" s="24" t="s">
         <v>86</v>
       </c>
       <c r="C107" s="24" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D107" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E107" s="28">
         <v>0</v>
       </c>
       <c r="F107" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="108" spans="1:6" ht="10" customHeight="1">
       <c r="A108" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B108" s="24" t="s">
         <v>86</v>
       </c>
       <c r="C108" s="24" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D108" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E108" s="28">
         <v>0</v>
       </c>
       <c r="F108" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:6" ht="10" customHeight="1">
       <c r="A109" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B109" s="24" t="s">
         <v>86</v>
       </c>
       <c r="C109" s="24" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D109" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E109" s="28">
         <v>0</v>
       </c>
       <c r="F109" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="110" spans="1:6" ht="10" customHeight="1">
       <c r="A110" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B110" s="24" t="s">
         <v>86</v>
       </c>
       <c r="C110" s="24" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D110" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E110" s="28">
         <v>0</v>
       </c>
       <c r="F110" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="111" spans="1:6" ht="10" customHeight="1">
       <c r="A111" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B111" s="24" t="s">
         <v>86</v>
       </c>
       <c r="C111" s="24" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D111" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E111" s="28">
         <v>0</v>
       </c>
       <c r="F111" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:6" ht="10" customHeight="1">
       <c r="A112" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B112" s="24" t="s">
         <v>86</v>
       </c>
       <c r="C112" s="24" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D112" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E112" s="28">
         <v>0</v>
       </c>
       <c r="F112" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="113" spans="1:6" ht="10" customHeight="1">
       <c r="A113" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B113" s="24" t="s">
         <v>86</v>
       </c>
       <c r="C113" s="24" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D113" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E113" s="28">
         <v>0</v>
       </c>
       <c r="F113" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:6" ht="10" customHeight="1">
       <c r="A114" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B114" s="24" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C114" s="24" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="D114" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E114" s="28">
         <v>0</v>
       </c>
       <c r="F114" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="115" spans="1:6" ht="10" customHeight="1">
       <c r="A115" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B115" s="24" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C115" s="24" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="D115" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E115" s="28">
         <v>0</v>
       </c>
       <c r="F115" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:6" ht="10" customHeight="1">
       <c r="A116" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B116" s="24" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C116" s="24" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D116" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E116" s="28">
         <v>0</v>
       </c>
       <c r="F116" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="117" spans="1:6" ht="10" customHeight="1">
       <c r="A117" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B117" s="24" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C117" s="24" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D117" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E117" s="28">
         <v>0</v>
       </c>
       <c r="F117" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="118" spans="1:6" ht="10" customHeight="1">
       <c r="A118" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B118" s="24" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C118" s="24" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D118" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E118" s="28">
         <v>0</v>
       </c>
       <c r="F118" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="119" spans="1:6" ht="10" customHeight="1">
       <c r="A119" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B119" s="24" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C119" s="24" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D119" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E119" s="28">
         <v>0</v>
       </c>
       <c r="F119" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="120" spans="1:6" ht="10" customHeight="1">
       <c r="A120" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B120" s="24" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C120" s="24" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D120" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E120" s="28">
         <v>0</v>
       </c>
       <c r="F120" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="121" spans="1:6" ht="10" customHeight="1">
       <c r="A121" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B121" s="24" t="s">
         <v>87</v>
       </c>
       <c r="C121" s="24" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D121" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E121" s="28">
         <v>0</v>
       </c>
       <c r="F121" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="122" spans="1:6" ht="10" customHeight="1">
       <c r="A122" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B122" s="24" t="s">
         <v>87</v>
       </c>
       <c r="C122" s="24" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D122" s="24" t="s">
         <v>80</v>
       </c>
-      <c r="E122" s="24" t="s">
-        <v>88</v>
+      <c r="E122" s="28">
+        <v>0</v>
       </c>
       <c r="F122" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="123" spans="1:6" ht="10" customHeight="1">
       <c r="A123" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B123" s="24" t="s">
         <v>87</v>
       </c>
       <c r="C123" s="24" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D123" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E123" s="28">
         <v>0</v>
       </c>
       <c r="F123" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="124" spans="1:6" ht="10" customHeight="1">
       <c r="A124" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B124" s="24" t="s">
         <v>87</v>
       </c>
       <c r="C124" s="24" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D124" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E124" s="28">
         <v>0</v>
       </c>
       <c r="F124" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="125" spans="1:6" ht="10" customHeight="1">
       <c r="A125" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B125" s="24" t="s">
         <v>87</v>
       </c>
       <c r="C125" s="24" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="D125" s="24" t="s">
         <v>80</v>
       </c>
-      <c r="E125" s="24" t="s">
-        <v>88</v>
+      <c r="E125" s="28">
+        <v>0</v>
       </c>
       <c r="F125" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="126" spans="1:6" ht="10" customHeight="1">
       <c r="A126" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B126" s="24" t="s">
         <v>87</v>
       </c>
       <c r="C126" s="24" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D126" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E126" s="28">
         <v>0</v>
       </c>
       <c r="F126" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="127" spans="1:6" ht="10" customHeight="1">
       <c r="A127" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B127" s="24" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C127" s="24" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D127" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E127" s="28">
         <v>0</v>
       </c>
       <c r="F127" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="128" spans="1:6" ht="10" customHeight="1">
       <c r="A128" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B128" s="24" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C128" s="24" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="D128" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E128" s="28">
         <v>0</v>
       </c>
       <c r="F128" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="129" spans="1:6" ht="10" customHeight="1">
       <c r="A129" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B129" s="24" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C129" s="24" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D129" s="24" t="s">
         <v>80</v>
       </c>
-      <c r="E129" s="28">
-        <v>0</v>
+      <c r="E129" s="24" t="s">
+        <v>88</v>
       </c>
       <c r="F129" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="130" spans="1:6" ht="10" customHeight="1">
       <c r="A130" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B130" s="24" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C130" s="24" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D130" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E130" s="28">
         <v>0</v>
       </c>
       <c r="F130" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:6" ht="10" customHeight="1">
       <c r="A131" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B131" s="24" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C131" s="24" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D131" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E131" s="28">
         <v>0</v>
       </c>
       <c r="F131" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:6" ht="10" customHeight="1">
       <c r="A132" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B132" s="24" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C132" s="24" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D132" s="24" t="s">
         <v>80</v>
       </c>
-      <c r="E132" s="28">
-        <v>0</v>
+      <c r="E132" s="24" t="s">
+        <v>88</v>
       </c>
       <c r="F132" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="133" spans="1:6" ht="10" customHeight="1">
       <c r="A133" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B133" s="24" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C133" s="24" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D133" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E133" s="28">
         <v>0</v>
       </c>
       <c r="F133" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="134" spans="1:6" ht="10" customHeight="1">
       <c r="A134" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B134" s="24" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C134" s="24" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D134" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E134" s="28">
         <v>0</v>
       </c>
       <c r="F134" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="135" spans="1:6" ht="10" customHeight="1">
       <c r="A135" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B135" s="24" t="s">
         <v>89</v>
       </c>
       <c r="C135" s="24" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D135" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E135" s="28">
         <v>0</v>
       </c>
       <c r="F135" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="136" spans="1:6" ht="10" customHeight="1">
       <c r="A136" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B136" s="24" t="s">
         <v>89</v>
       </c>
       <c r="C136" s="24" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D136" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E136" s="28">
         <v>0</v>
       </c>
       <c r="F136" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="137" spans="1:6" ht="10" customHeight="1">
       <c r="A137" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B137" s="24" t="s">
         <v>89</v>
       </c>
       <c r="C137" s="24" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="D137" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E137" s="28">
         <v>0</v>
       </c>
       <c r="F137" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="138" spans="1:6" ht="10" customHeight="1">
       <c r="A138" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B138" s="24" t="s">
         <v>89</v>
       </c>
       <c r="C138" s="24" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D138" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E138" s="28">
         <v>0</v>
       </c>
       <c r="F138" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:6" ht="10" customHeight="1">
       <c r="A139" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B139" s="24" t="s">
         <v>89</v>
       </c>
       <c r="C139" s="24" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D139" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E139" s="28">
         <v>0</v>
       </c>
       <c r="F139" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="140" spans="1:6" ht="10" customHeight="1">
       <c r="A140" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B140" s="24" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C140" s="24" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D140" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E140" s="28">
         <v>0</v>
       </c>
       <c r="F140" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="141" spans="1:6" ht="10" customHeight="1">
       <c r="A141" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B141" s="24" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C141" s="24" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D141" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E141" s="28">
         <v>0</v>
       </c>
       <c r="F141" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="142" spans="1:6" ht="10" customHeight="1">
       <c r="A142" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B142" s="24" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C142" s="24" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D142" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E142" s="28">
         <v>0</v>
       </c>
       <c r="F142" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="143" spans="1:6" ht="10" customHeight="1">
       <c r="A143" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B143" s="24" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C143" s="24" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D143" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E143" s="28">
         <v>0</v>
       </c>
       <c r="F143" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="144" spans="1:6" ht="10" customHeight="1">
       <c r="A144" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B144" s="24" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C144" s="24" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D144" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E144" s="28">
         <v>0</v>
       </c>
       <c r="F144" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="145" spans="1:6" ht="10" customHeight="1">
       <c r="A145" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B145" s="24" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C145" s="24" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D145" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E145" s="28">
         <v>0</v>
       </c>
       <c r="F145" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="146" spans="1:6" ht="10" customHeight="1">
       <c r="A146" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B146" s="24" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C146" s="24" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D146" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E146" s="28">
         <v>0</v>
       </c>
       <c r="F146" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="147" spans="1:6" ht="10" customHeight="1">
       <c r="A147" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B147" s="24" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C147" s="24" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D147" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E147" s="28">
         <v>0</v>
       </c>
       <c r="F147" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="148" spans="1:6" ht="10" customHeight="1">
       <c r="A148" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B148" s="24" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C148" s="24" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D148" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E148" s="28">
         <v>0</v>
       </c>
       <c r="F148" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="149" spans="1:6" ht="10" customHeight="1">
       <c r="A149" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B149" s="24" t="s">
         <v>90</v>
       </c>
       <c r="C149" s="24" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="D149" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E149" s="28">
         <v>0</v>
       </c>
       <c r="F149" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="150" spans="1:6" ht="10" customHeight="1">
       <c r="A150" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B150" s="24" t="s">
         <v>90</v>
       </c>
       <c r="C150" s="24" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="D150" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E150" s="28">
         <v>0</v>
       </c>
       <c r="F150" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="151" spans="1:6" ht="10" customHeight="1">
       <c r="A151" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B151" s="24" t="s">
         <v>90</v>
       </c>
       <c r="C151" s="24" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="D151" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E151" s="28">
         <v>0</v>
       </c>
       <c r="F151" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="152" spans="1:6" ht="10" customHeight="1">
       <c r="A152" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B152" s="24" t="s">
         <v>90</v>
       </c>
       <c r="C152" s="24" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D152" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E152" s="28">
         <v>0</v>
       </c>
       <c r="F152" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="153" spans="1:6" ht="10" customHeight="1">
       <c r="A153" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B153" s="24" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C153" s="24" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D153" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E153" s="28">
         <v>0</v>
       </c>
       <c r="F153" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="154" spans="1:6" ht="10" customHeight="1">
       <c r="A154" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B154" s="24" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C154" s="24" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D154" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E154" s="28">
         <v>0</v>
       </c>
       <c r="F154" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="155" spans="1:6" ht="10" customHeight="1">
       <c r="A155" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B155" s="24" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C155" s="24" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D155" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E155" s="28">
         <v>0</v>
       </c>
       <c r="F155" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="156" spans="1:6" ht="10" customHeight="1">
       <c r="A156" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B156" s="24" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C156" s="24" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D156" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E156" s="28">
         <v>0</v>
       </c>
       <c r="F156" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="157" spans="1:6" ht="10" customHeight="1">
       <c r="A157" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B157" s="24" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C157" s="24" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D157" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E157" s="28">
         <v>0</v>
       </c>
       <c r="F157" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="158" spans="1:6" ht="10" customHeight="1">
       <c r="A158" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B158" s="24" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C158" s="24" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D158" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E158" s="28">
         <v>0</v>
       </c>
       <c r="F158" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="159" spans="1:6" ht="10" customHeight="1">
       <c r="A159" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B159" s="24" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C159" s="24" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D159" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E159" s="28">
         <v>0</v>
       </c>
       <c r="F159" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="160" spans="1:6" ht="10" customHeight="1">
       <c r="A160" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B160" s="24" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C160" s="24" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D160" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E160" s="28">
         <v>0</v>
       </c>
       <c r="F160" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="161" spans="1:6" ht="10" customHeight="1">
       <c r="A161" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B161" s="24" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C161" s="24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D161" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E161" s="28">
         <v>0</v>
       </c>
       <c r="F161" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="162" spans="1:6" ht="10" customHeight="1">
       <c r="A162" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B162" s="24" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C162" s="24" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D162" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E162" s="28">
         <v>0</v>
       </c>
       <c r="F162" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="163" spans="1:6" ht="10" customHeight="1">
       <c r="A163" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B163" s="24" t="s">
         <v>91</v>
       </c>
       <c r="C163" s="24" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="D163" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E163" s="28">
         <v>0</v>
       </c>
       <c r="F163" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="164" spans="1:6" ht="10" customHeight="1">
       <c r="A164" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B164" s="24" t="s">
         <v>91</v>
       </c>
       <c r="C164" s="24" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="D164" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E164" s="28">
         <v>0</v>
       </c>
       <c r="F164" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="165" spans="1:6" ht="10" customHeight="1">
       <c r="A165" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B165" s="24" t="s">
         <v>91</v>
       </c>
       <c r="C165" s="24" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D165" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E165" s="28">
         <v>0</v>
       </c>
       <c r="F165" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="166" spans="1:6" ht="10" customHeight="1">
       <c r="A166" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B166" s="24" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C166" s="24" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D166" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E166" s="28">
-        <v>166</v>
+        <v>0</v>
       </c>
       <c r="F166" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="167" spans="1:6" ht="10" customHeight="1">
       <c r="A167" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B167" s="24" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C167" s="24" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D167" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E167" s="28">
-        <v>233</v>
+        <v>0</v>
       </c>
       <c r="F167" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="168" spans="1:6" ht="10" customHeight="1">
       <c r="A168" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B168" s="24" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C168" s="24" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D168" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E168" s="28">
-        <v>165</v>
+        <v>0</v>
       </c>
       <c r="F168" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="169" spans="1:6" ht="10" customHeight="1">
       <c r="A169" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B169" s="24" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C169" s="24" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D169" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E169" s="28">
-        <v>123</v>
+        <v>0</v>
       </c>
       <c r="F169" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="170" spans="1:6" ht="10" customHeight="1">
       <c r="A170" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B170" s="24" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C170" s="24" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D170" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E170" s="28">
-        <v>199</v>
+        <v>0</v>
       </c>
       <c r="F170" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="171" spans="1:6" ht="10" customHeight="1">
       <c r="A171" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B171" s="24" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C171" s="24" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D171" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E171" s="28">
-        <v>194</v>
+        <v>0</v>
       </c>
       <c r="F171" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="172" spans="1:6" ht="10" customHeight="1">
       <c r="A172" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B172" s="24" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C172" s="24" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D172" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E172" s="28">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="F172" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="173" spans="1:6" ht="10" customHeight="1">
       <c r="A173" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B173" s="24" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C173" s="24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D173" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E173" s="28">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="F173" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="174" spans="1:6" ht="10" customHeight="1">
       <c r="A174" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B174" s="24" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C174" s="24" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D174" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E174" s="28">
-        <v>109</v>
+        <v>0</v>
       </c>
       <c r="F174" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="175" spans="1:6" ht="10" customHeight="1">
       <c r="A175" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B175" s="24" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C175" s="24" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D175" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E175" s="28">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="F175" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="176" spans="1:6" ht="10" customHeight="1">
       <c r="A176" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B176" s="24" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C176" s="24" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D176" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E176" s="28">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="F176" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="177" spans="1:6" ht="10" customHeight="1">
       <c r="A177" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B177" s="24" t="s">
         <v>92</v>
       </c>
       <c r="C177" s="24" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D177" s="24" t="s">
         <v>80</v>
       </c>
       <c r="E177" s="28">
-        <v>74</v>
+        <v>166</v>
       </c>
       <c r="F177" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="178" spans="1:6" ht="10" customHeight="1">
       <c r="A178" s="24" t="s">
         <v>79</v>
       </c>
       <c r="B178" s="24" t="s">
         <v>92</v>
       </c>
       <c r="C178" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D178" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="E178" s="28">
+        <v>233</v>
+      </c>
+      <c r="F178" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" ht="10" customHeight="1">
+      <c r="A179" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B179" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="C179" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D179" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="E179" s="28">
+        <v>165</v>
+      </c>
+      <c r="F179" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" ht="10" customHeight="1">
+      <c r="A180" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B180" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="C180" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D180" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="E180" s="28">
+        <v>123</v>
+      </c>
+      <c r="F180" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" ht="10" customHeight="1">
+      <c r="A181" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B181" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="C181" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D181" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="E181" s="28">
+        <v>199</v>
+      </c>
+      <c r="F181" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" ht="10" customHeight="1">
+      <c r="A182" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B182" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="C182" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D182" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="E182" s="28">
+        <v>194</v>
+      </c>
+      <c r="F182" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" ht="10" customHeight="1">
+      <c r="A183" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B183" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="C183" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D183" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="E183" s="28">
+        <v>70</v>
+      </c>
+      <c r="F183" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" ht="10" customHeight="1">
+      <c r="A184" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B184" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="C184" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D184" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="E184" s="28">
+        <v>67</v>
+      </c>
+      <c r="F184" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" ht="10" customHeight="1">
+      <c r="A185" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B185" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="C185" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D185" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="E185" s="28">
+        <v>109</v>
+      </c>
+      <c r="F185" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" ht="10" customHeight="1">
+      <c r="A186" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B186" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="C186" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D186" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="E186" s="28">
+        <v>64</v>
+      </c>
+      <c r="F186" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" ht="10" customHeight="1">
+      <c r="A187" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B187" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="C187" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D187" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="E187" s="28">
+        <v>96</v>
+      </c>
+      <c r="F187" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" ht="10" customHeight="1">
+      <c r="A188" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B188" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="C188" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D188" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="E188" s="28">
+        <v>74</v>
+      </c>
+      <c r="F188" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" ht="10" customHeight="1">
+      <c r="A189" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B189" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="C189" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="D178" s="24" t="s">
-[...2 lines deleted...]
-      <c r="E178" s="28">
+      <c r="D189" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="E189" s="28">
         <v>87</v>
       </c>
-      <c r="F178" s="24" t="s">
+      <c r="F189" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" ht="10" customHeight="1">
+      <c r="A190" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B190" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="C190" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D190" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="E190" s="28">
+        <v>101</v>
+      </c>
+      <c r="F190" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A22:F22"/>
   <mergeCells count="18">
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4159710-444D-4270-8F80-9497A9C5B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E30B90B0-BD00-47F9-912E-E6668BE1B9A9}">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">