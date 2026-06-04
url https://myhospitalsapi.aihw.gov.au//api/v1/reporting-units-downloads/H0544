--- v0 (2026-04-06)
+++ v1 (2026-06-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$12:$I$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Tab 2'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tab 2'!$A$12:$K$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Tab 3'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Tab 3'!$A$23:$F$23</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Tab 4'!$1:$1</definedName>
@@ -81,51 +81,51 @@
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Hospital: St Margaret's Hospital</t>
   </si>
   <si>
-    <t>Data as of: Tuesday, March 17, 2026, version: 2026031701</t>
+    <t>Data as of: Thursday, May 28, 2026, version: 2026052802</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Tab 1</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Healthcare-associated </t>
     </r>
     <r>
@@ -1199,677 +1199,677 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{eaa3d23e-ae1f-4c6f-9d16-bd1421517f7c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{da8b01d1-9bc6-4368-9a6f-a3b5a4311063}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cfbcacc2-8757-402f-b16d-0cf1cbca946e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88cc99eb-6080-48c3-a99f-78e22fd672c8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75441e51-63c5-4c97-973d-d0531ebb8a1a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d2abbba5-fdc4-465a-a471-aa794658c1f6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67170b11-0d50-4491-9683-65a1315a08f7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79fa808e-38b5-4a7c-b1dc-bdf23cb97b66}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5163efb8-02d4-45c6-bf12-e96a29940641}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6096f806-8e6e-40f5-a631-e23c404505cf}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c0a83f6c-4d60-4fde-a6b9-78c3bf1660b1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99f439b4-ef4c-4861-b8d1-a24bef2653ad}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a9dd531d-16c7-45ee-b58f-352bb1b6c2b9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6d1d6bdd-4897-45b9-bc98-bdeb329659d9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{188a7c1c-9168-44fa-afb7-b59c6ea4b043}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{df458344-7c71-40fc-a2fb-2113cf2d9d2f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{273bd5ea-2236-44bc-9c0b-a42604973ff5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f4c2c46f-77bc-439e-9f13-0eec379e36b9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8df1c7fe-0247-45bf-839e-981fe6921afa}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6a919c05-fd8b-4a17-8cb4-42f44044a5c9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{321a8b6c-3f9e-4ada-a5c7-c841e9b10b03}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{127931fe-0095-4dc0-84f4-ee76d00b09c8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75164cac-76cc-4f8e-94c0-f345fee6576e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41e2a51d-8157-4d74-8407-f4ea41d32894}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3fa9b61f-676a-42b7-8659-1a22c824275a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{523b0224-841c-4f43-940b-cc2f7611fe39}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{696e7c0c-d8ca-4853-a5e7-d652e1905d9c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06c5c8ca-201a-40d1-8178-8f09cca9877d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -2167,51 +2167,51 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D493A3A8-623B-4324-B62F-FC6A2212B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{854DA711-A58B-4E2B-BB10-0908BD67B9A9}">
   <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -2643,51 +2643,51 @@
     <row r="375" s="9" customFormat="1" ht="12.5"/>
     <row r="376" s="9" customFormat="1" ht="12.5"/>
     <row r="377" s="9" customFormat="1" ht="12.5"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5ED34A26-0AB3-4889-BC28-930A8EC5B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F6EC835-DB56-4829-BB3E-6FE3BE03B9A9}">
   <dimension ref="A1:O84"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="35.4285714285714" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -4945,51 +4945,51 @@
       </c>
       <c r="I84" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:I12"/>
   <mergeCells count="8">
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5D054D8B-A759-4B10-9EF3-BAE4E2F8B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8109F13-64B6-445D-9E8C-9132F348B9A9}">
   <dimension ref="A1:K46"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.14285714285714" style="12" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -6372,51 +6372,51 @@
       </c>
       <c r="K46" s="24" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:K12"/>
   <mergeCells count="8">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A9:K9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5BDCA5F0-78C4-4BCB-9919-E5C6B623B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7516023C-5C99-4B86-A887-2539F195B9A9}">
   <dimension ref="A1:F155"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -9294,51 +9294,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EA8C8EE1-8771-48A7-887F-D2ACDBB0B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CFEDE76B-B45D-4B97-9406-1F9C03A8B9A9}">
   <dimension ref="A1:E15"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="42" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="42"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">