--- v1 (2026-06-14)
+++ v2 (2026-10-24)
@@ -12,145 +12,145 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
     <sheet name="Tab 8" sheetId="9" r:id="rId11"/>
     <sheet name="Tab 9" sheetId="10" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$13:$I$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Tab 2'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tab 2'!$A$13:$H$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Tab 3'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Tab 3'!$A$13:$H$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Tab 4'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Tab 4'!$A$13:$H$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'Tab 5'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Tab 5'!$A$23:$F$23</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'Tab 6'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Tab 6'!$A$12:$H$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'Tab 7'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'Tab 7'!$A$12:$H$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="8">'Tab 8'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'Tab 8'!$A$12:$H$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="9">'Tab 9'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'Tab 9'!$A$9:$E$9</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8673" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8681" uniqueCount="153">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>www.aihw.gov.au</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Hospital: Mount Pleasant District Hospital</t>
   </si>
   <si>
-    <t>Data as of: Thursday, May 28, 2026, version: 2026052802</t>
+    <t>Data as of: Wednesday, August 19, 2026, version: 2026081901</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Tab 1</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Healthcare-associated </t>
     </r>
     <r>
@@ -1330,51 +1330,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1383,1518 +1383,1518 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3df468be-789a-4f9f-bbcf-7acf281fcbc6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{420a9e78-75e8-40dd-9962-b2f43a16ce26}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8bcfaac5-ec91-49f0-b663-3488bbdb1fbf}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3cad4200-5c9e-4a61-9fc1-5725ca2a572e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9a4d042f-b92c-495e-aee7-2a487edf9777}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b926d854-3b56-4174-b136-7f81cf39e47c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e1a5c083-0e75-4f3c-a684-c14a3ab57e2c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81831f43-1fa2-4906-a021-253b7ec54ce9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78b6866a-26bb-4a8b-8519-a6a22b2223e4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a985607d-68e4-4b6f-bc0c-754327c40f68}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{486f5844-219a-4e00-86c6-d6dfd27e1193}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00ed79f9-d549-4124-b957-5ea29ea9e404}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5c6cf804-97d7-48ff-a8c9-fc51cba47cba}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{874a233d-d92f-4d7e-b421-a5be1577e706}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7d48d816-69cf-4cf1-9301-8414a7d2680b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c522c3d5-a704-4862-8838-3149c4010d27}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{764c7896-fe85-418f-8d96-48262b1069f8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fbf617c2-b061-46a7-8d4f-ce0edbca912a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c851e8a8-547c-4a9f-b929-8a5b211bf1fe}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bc2c97b7-5c91-4725-b6e1-074fd9d1a3f3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d03dca02-d656-45db-a822-4dcdc8b4573d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b329ac5c-14f8-455a-8b8e-df781fface52}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{896c5290-7a72-4834-8ad6-d9e548c99004}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87220022-3b3c-426a-b2ca-c8a76e727d3b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61104e2b-42b7-4dea-9bea-22c20fd3f40e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f6deeb5a-4d87-43ca-b8a5-c3c42d4e68d5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a77a61cc-1949-480a-a5f9-a1bcee117a5f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ab1763a3-c104-4363-889d-1891a3141b9f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8c97686c-949f-4c9a-9512-5f21a5a84f52}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7044f5b4-6dd7-43e8-82eb-91d6b09f3ef2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ce312d47-59a8-49c5-a4ea-b4d5bff50987}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{337cc090-44e2-4298-8125-692cf7dfa5ce}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9cea2edc-21cd-4c95-a365-be3a276d3758}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c3f207cb-86d3-40d5-96af-d9ddc8c209e8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f28eda72-ebea-400c-8d54-0ef760543452}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fb1e01d3-0f2a-4994-b7ab-df7580553242}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4cec4090-ded4-413e-91e5-7af824cde2e0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ade02b6-dbcf-48d9-bce1-b277f0dfeb15}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{caaca308-8783-4cea-83d2-6adac69fab13}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d9a3e028-9523-4973-bfd5-8ee8c45837c5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4b7627ff-a2dc-4f68-8c94-56cfa38329ae}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89b834ec-a774-4284-a523-24f66f3b32e4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{611943aa-adb0-484b-b10c-ee3c62ff8557}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d0a3f5ec-2c16-478b-887c-626c9ef15ebf}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15e6a4df-8a28-421c-9525-bab2e843c7a7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1684e3b3-1781-4fae-85d6-a4bf29004b90}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03ea32e0-0164-48c3-8816-f2b9859b0e80}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66e16a8f-21af-4636-a715-480d524abb01}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43103214-9918-430f-8b76-2ed0f7c8faf1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{743ccc72-64f0-47c6-8a6d-d975330ae291}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9a868c46-b6f3-4da4-808d-63ea5cdea22d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ed54c92b-e697-4b17-9342-4e97edd81f36}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0eb947f7-98ad-4d9f-bb37-28f3d2eec32e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95159c3e-7c21-4c94-a360-de1c87fa2071}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c92923f4-13d3-4b8d-b55c-300f68711caf}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2fbdcd80-e862-437c-8233-ad2c34ab8522}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ee8dc07e-05bf-419d-b073-55c51911548a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16c0b129-c59b-4a19-a2f0-5a8e442fc0cb}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e22b0df1-9e28-42a9-81e9-eccb10137645}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1fd2e377-673a-4245-873c-302b062a90c1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ebdcc54-0df4-4540-af8c-f272048beb6c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59ff31c3-a50f-483e-ac1d-c636afc3af8c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35e41ee0-9478-4f24-ad25-01f3f0c7a5ff}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5b92842f-10de-4cf0-a811-2076d696b148}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1414a025-9072-47d4-840b-9742a1cdede3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{657249a6-7db7-4109-9360-a2a4dd87d6be}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3176,82 +3176,82 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{463B9FBB-3341-4C84-99BD-18D5DB05B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E3FEBC26-0189-4C82-A5CA-0CEF2CC4B9A9}">
   <dimension ref="A1:B16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3723,52 +3723,52 @@
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Elective surgery waiting times: by urgency category"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Elective surgery waiting times: specialty of surgeon"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Elective surgery waiting times: by intended procedure"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Number of stays"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E85A169-DD82-4AE5-862E-9C667E14B9A9}">
-  <dimension ref="A1:E23"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42951611-F58F-4756-A490-9764A9E3B9A9}">
+  <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="44" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
       <c r="A2" s="49" t="s">
@@ -3940,185 +3940,219 @@
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="10" customHeight="1">
       <c r="A16" s="24" t="s">
         <v>150</v>
       </c>
       <c r="B16" s="24" t="s">
         <v>148</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="28">
         <v>1</v>
       </c>
       <c r="E16" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="10" customHeight="1">
       <c r="A17" s="24" t="s">
         <v>150</v>
       </c>
       <c r="B17" s="24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C17" s="24" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D17" s="28">
         <v>1</v>
       </c>
       <c r="E17" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="10" customHeight="1">
       <c r="A18" s="24" t="s">
         <v>150</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>146</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D18" s="28">
         <v>1</v>
       </c>
       <c r="E18" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="10" customHeight="1">
       <c r="A19" s="24" t="s">
         <v>150</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>146</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D19" s="28">
         <v>1</v>
       </c>
       <c r="E19" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="10" customHeight="1">
       <c r="A20" s="24" t="s">
         <v>150</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>146</v>
       </c>
       <c r="C20" s="24" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D20" s="28">
         <v>1</v>
       </c>
       <c r="E20" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="10" customHeight="1">
       <c r="A21" s="24" t="s">
         <v>150</v>
       </c>
       <c r="B21" s="24" t="s">
         <v>146</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D21" s="28">
         <v>1</v>
       </c>
       <c r="E21" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="10" customHeight="1">
       <c r="A22" s="24" t="s">
         <v>150</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>146</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D22" s="28">
         <v>1</v>
       </c>
       <c r="E22" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="10" customHeight="1">
       <c r="A23" s="24" t="s">
         <v>150</v>
       </c>
       <c r="B23" s="24" t="s">
         <v>146</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D23" s="28">
         <v>1</v>
       </c>
       <c r="E23" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="10" customHeight="1">
+      <c r="A24" s="24" t="s">
+        <v>150</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D24" s="28">
+        <v>1</v>
+      </c>
+      <c r="E24" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="10" customHeight="1">
+      <c r="A25" s="24" t="s">
+        <v>150</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="C25" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D25" s="28">
+        <v>1</v>
+      </c>
+      <c r="E25" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE191610-2770-40D0-B1A3-0D5E4E26B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73E82254-E36F-496B-B8EB-E54498FDB9A9}">
   <dimension ref="A1:O112"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -7173,51 +7207,51 @@
       <c r="I112" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A13:I13"/>
   <mergeCells count="9">
     <mergeCell ref="A11:I11"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
     <mergeCell ref="A9:I9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A5C3D55E-977D-4811-8ECC-0E87B220B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C8BD0F12-E9F5-4514-943C-6268CD44B9A9}">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A8" sqref="A7:H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -7847,51 +7881,51 @@
       <c r="H31" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A13:H13"/>
   <mergeCells count="9">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0F4CF1BA-D5E4-4DC2-BD9C-34471435B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DE8030B0-C516-49F7-A365-91F984EBB9A9}">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -8365,51 +8399,51 @@
       <c r="H25" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A13:H13"/>
   <mergeCells count="9">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A10:H10"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9E05298-AB8F-46A7-96C4-14E5933BB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98024542-BF9C-47E6-9561-B7BF5FA3B9A9}">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -8727,51 +8761,51 @@
       <c r="H19" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A13:H13"/>
   <mergeCells count="9">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A10:H10"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6C11B94D-EA46-4434-B5FE-B0BCB733B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B026DAFF-72F6-4925-8AD7-DBAD04E4B9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -12369,51 +12403,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F66208EA-0A36-409F-A300-B192C979B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA690327-DC61-4F69-A5CC-92684476B9A9}">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -14642,51 +14676,51 @@
       </c>
       <c r="H92" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CE84B574-2236-4708-9EC5-B9F9386BB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ECFD82A9-CAF4-4185-9A75-715DC819B9A9}">
   <dimension ref="A1:H477"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -26925,51 +26959,51 @@
       </c>
       <c r="H477" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A7DAF725-B48C-4DB5-8A34-2CD40CCFB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1FD4DC47-61DC-4EA5-A781-DFB78CD4B9A9}">
   <dimension ref="A1:H287"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>