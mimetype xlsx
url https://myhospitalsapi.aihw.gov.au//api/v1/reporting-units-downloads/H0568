--- v1 (2026-06-14)
+++ v2 (2026-10-24)
@@ -12,145 +12,145 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
     <sheet name="Tab 8" sheetId="9" r:id="rId11"/>
     <sheet name="Tab 9" sheetId="10" r:id="rId12"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$13:$I$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Tab 2'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tab 2'!$A$12:$H$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Tab 3'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Tab 3'!$A$13:$H$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Tab 4'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Tab 4'!$A$13:$H$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'Tab 5'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Tab 5'!$A$23:$F$23</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'Tab 6'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Tab 6'!$A$12:$H$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'Tab 7'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'Tab 7'!$A$12:$H$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="8">'Tab 8'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'Tab 8'!$A$12:$H$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="9">'Tab 9'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'Tab 9'!$A$9:$E$9</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11252" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11264" uniqueCount="177">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>www.aihw.gov.au</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Hospital: Strathalbyn and District Health Service</t>
   </si>
   <si>
-    <t>Data as of: Thursday, May 28, 2026, version: 2026052802</t>
+    <t>Data as of: Wednesday, August 19, 2026, version: 2026081901</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Tab 1</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Healthcare-associated </t>
     </r>
     <r>
@@ -1409,51 +1409,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1462,1518 +1462,1518 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0216ccf3-66b1-445e-bd3c-e0e57804b5b9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4e3aa898-296e-4254-8852-057283efcca4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6ede8000-1440-4357-9eb1-ad321983f074}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7e8ae8cd-f619-4815-a2d9-b25aaae68b0a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7be4c339-113f-4951-8e48-be969a70d2dd}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7c9d628f-3ded-40fc-9260-dfa17ed9c060}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f1e940f4-40aa-4c15-8187-42a5a0a88ca6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27ed4572-2887-4315-9422-5e73fe734815}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a4184036-1600-4288-b6ae-a82138d21a8d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10ebecd7-c946-47ed-9bb6-02f71d587e6f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69e7eac8-658d-4615-821c-0787523b4517}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91db219b-35a7-4393-b6d6-aa4c2de13677}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6ab7af47-484f-4021-a139-58e2397e7cd4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28c3b503-39be-4edc-85b5-4346dcdac274}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c00d1db7-b8e5-4a53-9de6-b0cd7ae42473}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{db851c9e-a5ea-40c6-bb24-25a9c17a3272}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e997a628-3d24-404a-90c0-d51e74e6b746}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dbfacae1-8e74-403b-983e-7a09118eed2f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08cc2157-de6e-4292-9695-99c68c39fdfc}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b93e3a6d-c8ee-4ddc-bcf4-ba21b99b1a59}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94b2ae21-c4a3-49cf-868e-f09854d6812a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9da01a70-5ed6-4b9f-a0d8-34bad2ff7432}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bcb1038e-806e-4745-afd6-1dbbd7dd9625}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{053e2e22-2ca2-4221-bbfd-2529c5a39128}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5faa23ea-de8e-441d-9107-04de6d4a6c18}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{567f8e05-d9ad-4923-8c69-d54ea8839044}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1173074f-45bd-402b-b6ed-f76e9b2d6cdc}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{902bb69c-fe96-4267-8431-72720a7f3a97}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14a8a24c-a8ed-47ca-b865-0f9403c9fdbe}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54acf946-a7d2-4eb5-bbd2-4f1d73ae68dc}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1a918080-bd95-411b-bd05-2998c23c8d4c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{766dc266-fe79-4c95-998b-272b827488d5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{caec15e6-0452-4f55-968a-315f5de03ac3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5a4a3c29-2996-4563-aeae-9f41dfe67da8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e740cbe7-740e-4af5-b3f3-fbe0b6894fe1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8a84edc8-98f0-421c-8992-317f4cfcde69}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90b0dd56-fa15-4b14-9213-9dc4f0a15979}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37812d5c-e09d-4bd5-a72f-08ac54bf3a1f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ddd2ef77-694a-4aa8-a491-433b4270f407}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{468aeddf-6e56-4ba9-8616-6d45d564b354}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8f3df154-ab79-444b-b52e-8dd970818bcb}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57cd1e66-62f1-4b94-9740-a7b4c697107f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39ea0e93-5149-4018-9123-c3e495e60768}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74eadfea-5dde-4e13-8bf4-a082c8a7ce38}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d0f83469-0f95-473a-b4ca-d6dd6872072b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8325cf68-9d7e-436d-a1e6-8384cbfc98d2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b591dc79-4d79-411c-801e-39d3ed3d1dfe}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66a9c089-54f2-438a-916c-71987d359e84}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{174c9bff-fcc2-47b2-859f-6b5ff3204a60}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ee9d7bd7-1148-4e14-b905-ee1c86862d1b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cca04f71-a015-4c65-8066-61acfec20a2e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{adda1df0-fa83-4c6e-864a-0a183ba55064}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bab0eb03-2392-494b-ad5a-c29f131da3bd}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{969b0a8c-f098-4970-afdb-f7b2bea35b42}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f83cc131-4309-40c9-beda-c2f216c54880}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e0ff0f3f-37c6-4542-9a8c-c5de51c2831f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d57c7204-8db7-4793-948d-2c948445bc64}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{440a0304-9ccc-41e7-bc5f-2b1a34396427}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b304a6f4-5aa3-4f17-b05d-b7681515b732}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{859f11aa-e1ec-4ab1-876d-153172cc0a2b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{576275e1-fc88-42ca-9e3a-ba5be95f9534}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e2099a89-0c91-4a6c-8648-e05031ce4468}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6ddb166b-6399-4734-a6dd-6497ecbd657f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{380108dd-0f4b-4bb0-8efc-f77b98f18f36}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{af149c66-c540-498e-9932-d0f683399134}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70946614-859b-414c-af14-bb1e7bd70288}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3255,82 +3255,82 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3DD99696-6DA5-4042-9062-90224DA0B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E2755AF9-46C0-464E-B20F-3C218BEFB9A9}">
   <dimension ref="A1:B16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3802,52 +3802,52 @@
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Elective surgery waiting times: by urgency category"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Elective surgery waiting times: specialty of surgeon"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Elective surgery waiting times: by intended procedure"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Number of stays"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD72CA30-BF99-4ED3-8ED9-F883A772B9A9}">
-  <dimension ref="A1:E29"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A75C32E-DEF7-44DE-8D7F-200D937BB9A9}">
+  <dimension ref="A1:E32"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
       <c r="A2" s="51" t="s">
@@ -4002,304 +4002,355 @@
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="10" customHeight="1">
       <c r="A15" s="24" t="s">
         <v>172</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>168</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="28">
         <v>1</v>
       </c>
       <c r="E15" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="10" customHeight="1">
       <c r="A16" s="24" t="s">
         <v>172</v>
       </c>
       <c r="B16" s="24" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="C16" s="24" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D16" s="28">
         <v>1</v>
       </c>
       <c r="E16" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="10" customHeight="1">
       <c r="A17" s="24" t="s">
         <v>172</v>
       </c>
       <c r="B17" s="24" t="s">
         <v>174</v>
       </c>
       <c r="C17" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D17" s="28">
         <v>1</v>
       </c>
       <c r="E17" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="10" customHeight="1">
       <c r="A18" s="24" t="s">
         <v>172</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>174</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D18" s="28">
         <v>1</v>
       </c>
       <c r="E18" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="10" customHeight="1">
       <c r="A19" s="24" t="s">
         <v>172</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>174</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D19" s="28">
         <v>1</v>
       </c>
       <c r="E19" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="10" customHeight="1">
       <c r="A20" s="24" t="s">
         <v>172</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>174</v>
       </c>
       <c r="C20" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D20" s="28">
         <v>1</v>
       </c>
       <c r="E20" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="10" customHeight="1">
       <c r="A21" s="24" t="s">
         <v>172</v>
       </c>
       <c r="B21" s="24" t="s">
         <v>174</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D21" s="28">
         <v>1</v>
       </c>
       <c r="E21" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="10" customHeight="1">
       <c r="A22" s="24" t="s">
         <v>172</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>174</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D22" s="28">
         <v>1</v>
       </c>
       <c r="E22" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="10" customHeight="1">
       <c r="A23" s="24" t="s">
         <v>172</v>
       </c>
       <c r="B23" s="24" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D23" s="28">
         <v>1</v>
       </c>
       <c r="E23" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="10" customHeight="1">
       <c r="A24" s="24" t="s">
         <v>172</v>
       </c>
       <c r="B24" s="24" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D24" s="28">
         <v>1</v>
       </c>
       <c r="E24" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="10" customHeight="1">
       <c r="A25" s="24" t="s">
         <v>172</v>
       </c>
       <c r="B25" s="24" t="s">
         <v>175</v>
       </c>
       <c r="C25" s="24" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D25" s="28">
         <v>1</v>
       </c>
       <c r="E25" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="10" customHeight="1">
       <c r="A26" s="24" t="s">
         <v>172</v>
       </c>
       <c r="B26" s="24" t="s">
         <v>175</v>
       </c>
       <c r="C26" s="24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D26" s="28">
         <v>1</v>
       </c>
       <c r="E26" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="10" customHeight="1">
       <c r="A27" s="24" t="s">
         <v>172</v>
       </c>
       <c r="B27" s="24" t="s">
         <v>175</v>
       </c>
       <c r="C27" s="24" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D27" s="28">
         <v>1</v>
       </c>
       <c r="E27" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:5" ht="10" customHeight="1">
       <c r="A28" s="24" t="s">
         <v>172</v>
       </c>
       <c r="B28" s="24" t="s">
         <v>175</v>
       </c>
       <c r="C28" s="24" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D28" s="28">
         <v>1</v>
       </c>
       <c r="E28" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:5" ht="10" customHeight="1">
       <c r="A29" s="24" t="s">
         <v>172</v>
       </c>
       <c r="B29" s="24" t="s">
         <v>175</v>
       </c>
       <c r="C29" s="24" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D29" s="28">
         <v>1</v>
       </c>
       <c r="E29" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="10" customHeight="1">
+      <c r="A30" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="B30" s="24" t="s">
+        <v>175</v>
+      </c>
+      <c r="C30" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30" s="28">
+        <v>1</v>
+      </c>
+      <c r="E30" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="10" customHeight="1">
+      <c r="A31" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="B31" s="24" t="s">
+        <v>175</v>
+      </c>
+      <c r="C31" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D31" s="28">
+        <v>1</v>
+      </c>
+      <c r="E31" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="10" customHeight="1">
+      <c r="A32" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="B32" s="24" t="s">
+        <v>175</v>
+      </c>
+      <c r="C32" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D32" s="28">
+        <v>1</v>
+      </c>
+      <c r="E32" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{053386BE-F932-4031-8E33-70E3DDFAB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E9D12A09-E212-478D-8857-8E107F66B9A9}">
   <dimension ref="A1:O112"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -7354,51 +7405,51 @@
       <c r="I112" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A13:I13"/>
   <mergeCells count="9">
     <mergeCell ref="A11:I11"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
     <mergeCell ref="A9:I9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3BFADC3-58A1-4B65-9187-CBE507DAB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CBEB6264-81A1-43C2-A77E-EF0C407AB9A9}">
   <dimension ref="A1:H93"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A8" sqref="A7:H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -9653,51 +9704,51 @@
       </c>
       <c r="H93" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{560741EF-9C42-4A00-9F7B-838C9282B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C50C0F8D-4418-4157-9760-BC9E75B7B9A9}">
   <dimension ref="A1:H124"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -12745,51 +12796,51 @@
       <c r="H124" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A13:H13"/>
   <mergeCells count="9">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A10:H10"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5250F42C-BE12-40BD-A271-5AC37E74B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E8AB7AAD-26BE-4B45-8306-4C602511B9A9}">
   <dimension ref="A1:H214"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -18177,51 +18228,51 @@
       <c r="H214" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A13:H13"/>
   <mergeCells count="9">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A10:H10"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C3D69D9-5B45-4ADC-84CD-F7F9932DB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B12A60B2-03F7-4565-BA1E-B79998C0B9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -21819,51 +21870,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BB947747-32D0-42C1-B891-6E3146D1B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B03CAE8-D506-4D95-8C51-887B187DB9A9}">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -24092,51 +24143,51 @@
       </c>
       <c r="H92" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2A9732F2-A75C-46E7-8712-8AFEE9EDB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8333DEC0-B132-4490-9995-7C6C6013B9A9}">
   <dimension ref="A1:H487"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -36635,51 +36686,51 @@
       </c>
       <c r="H487" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D607678D-FAD5-4903-B138-257DAE14B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{27641343-D84C-4975-8651-178618D1B9A9}">
   <dimension ref="A1:H327"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>