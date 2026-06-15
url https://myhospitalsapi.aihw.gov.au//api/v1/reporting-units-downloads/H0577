--- v0 (2026-04-02)
+++ v1 (2026-06-15)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$11:$I$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Tab 2'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tab 2'!$A$23:$F$23</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Tab 3'!$1:$1</definedName>
@@ -91,51 +91,51 @@
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Hospital: McLaren Vale &amp; Districts War Memorial Hospital Inc</t>
   </si>
   <si>
-    <t>Data as of: Tuesday, March 17, 2026, version: 2026031701</t>
+    <t>Data as of: Thursday, May 28, 2026, version: 2026052802</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Tab 1</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Healthcare-associated </t>
     </r>
     <r>
@@ -1196,795 +1196,795 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6b9075bb-4cac-42ce-b83b-cd516928eec3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{000dc0d1-c279-48c2-bcdd-fd67743db0cb}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{065fe38f-d084-47a3-bdd3-dd6f13fa52e2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54340c7a-4788-4779-87f4-f5e061a44f8f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b7ffd034-c0f9-4dc4-a54d-e633eca4d9ef}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7dc33884-0437-4ee0-b3db-9f5322a9adeb}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65009758-cc91-4538-938b-78c37abd0e1c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f7570433-c7d1-49a9-a911-7d477a2a2a2c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f1cb6ba7-d9fd-44a5-8ee2-dbcd1f2ec8b4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d31d214f-063c-436e-b5a0-dd271e7335be}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14a3a1e9-0b47-4fad-b637-d5531f163eff}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b619caf0-9f5d-4bb5-a9e3-98db8fe80877}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5f92ca10-33bc-4281-9648-8527cefee4c0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2a369f35-e59f-4768-8019-4c0ee38ebd49}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b8291ee5-4bd7-4f19-928f-8694ca379ae8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bee15a1c-d657-4a82-a41b-5e8814512ee4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d3246f6f-eebb-49d5-bce2-c207f200f489}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1b00603c-73c1-4c17-b179-8e5919b1e3c2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d4ca7e15-760d-4051-8db1-45da326e218c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{efc1c0a3-c199-439b-901d-977c613ad626}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e71c8251-562f-4088-b45a-63642068da89}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c61b020b-8eff-431c-a66d-5c989d3db107}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{984b1c58-7064-49d3-a742-410187f61dc7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{975f59a4-8400-4f91-b2e3-5b4ffbcf1e90}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31753903-220a-4490-a670-419c2d709220}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fd882fb9-9f5d-41e8-a13a-f6caff0258ea}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{795cebd5-34cd-4cac-998e-ab3021fd35bd}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bcd91b31-3b9f-4d93-b68c-618f96431936}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ac1533ea-e080-4630-99e7-458a4853d1db}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52cfc678-2020-4cb3-a2a3-09ce500b475a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81611405-04f5-4ac1-817d-ee080e267c0e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bbc61f1c-a476-4484-ab59-8161e99760ed}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -2288,51 +2288,51 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8B8512FD-325D-406A-AB6E-B326B559B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{113A6BF1-4256-4B0F-B9B9-6C454682B9A9}">
   <dimension ref="A1:B13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -2780,51 +2780,51 @@
     <row r="377" s="9" customFormat="1" ht="12.5"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Number of stays"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0A4F314-60D9-42AB-BB67-F253A8C7B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9A48AA3-A70B-4C1B-B8F3-90924622B9A9}">
   <dimension ref="A1:O92"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -5329,51 +5329,51 @@
         <v>44</v>
       </c>
       <c r="I92" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A11:I11"/>
   <mergeCells count="7">
     <mergeCell ref="A9:I9"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{09C02474-7FFF-4035-912C-6EB1ACDFB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5D2694E1-B3E1-4A47-A1A7-5607976AB9A9}">
   <dimension ref="A1:F167"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -8491,51 +8491,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6F581E6-0171-478D-846C-E4EE4C3AB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63B7E2A4-12DC-409F-BC26-414EBA2FB9A9}">
   <dimension ref="A1:H72"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -10244,51 +10244,51 @@
       </c>
       <c r="H72" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B064960-FC1A-4F53-BA84-D8A9102AB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9FB03505-264A-4B24-88C7-9AC47E6EB9A9}">
   <dimension ref="A1:H312"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -18237,51 +18237,51 @@
       </c>
       <c r="H312" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6786894E-2D6D-4910-A49E-F09ADEC6B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7651E3C2-1EB6-4686-9305-3B033ED9B9A9}">
   <dimension ref="A1:H222"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -23890,51 +23890,51 @@
       </c>
       <c r="H222" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DBBC1C36-880E-48EC-AB5A-809B2A16B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE39AD98-41AB-42A9-9947-CD6902E8B9A9}">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">