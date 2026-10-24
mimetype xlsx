--- v1 (2026-06-14)
+++ v2 (2026-10-24)
@@ -6,136 +6,136 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$13:$I$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Tab 2'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tab 2'!$A$23:$F$23</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Tab 3'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Tab 3'!$A$12:$H$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Tab 4'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Tab 4'!$A$12:$H$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'Tab 5'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Tab 5'!$A$12:$H$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'Tab 6'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Tab 6'!$A$9:$E$9</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5123" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5131" uniqueCount="125">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>www.aihw.gov.au</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Hospital: Eudunda Hospital</t>
   </si>
   <si>
-    <t>Data as of: Thursday, May 28, 2026, version: 2026052802</t>
+    <t>Data as of: Wednesday, August 19, 2026, version: 2026081901</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Tab 1</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Healthcare-associated </t>
     </r>
     <r>
@@ -1214,795 +1214,795 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{abf45087-2d0f-4aae-ae45-78cc8123f324}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2e107a52-f63f-4fdf-90c5-46aba7a3e51a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02a712d6-874c-48ce-aa2f-a2d0384767bf}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{aa39a53e-9d3b-4b19-8cbf-e4c7a91aca40}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2b56b001-26cd-457a-b87f-e3c9a614b959}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2e981988-56e9-4e05-bd74-66f83377acd3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f5edf1fa-a124-4ecb-98e1-d6a90a19345b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e1265790-c31d-470d-ab2b-6d02f6dbd997}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1745a3e7-c923-49e5-b3ee-e876cf11cfb0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c292c393-19ea-44be-b91b-b44c90aa1d7e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86df5e85-78bd-4837-979f-d92bf46196ed}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ba209b86-5ebf-442b-92ca-3a20b608f0c2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0627a9aa-ecba-40a4-9f3b-e998ec4795c7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bc924554-ec5e-4093-8b00-ea8d8071770f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3de4f791-4d83-4697-bd71-616c2d650d8a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3fd9efc6-bb7b-4290-bb7a-fab82b59a3db}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1606afcf-329d-4fdf-8b8e-97043738668b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{da0c2138-a2b2-431a-b4c4-7ebe81d273db}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c26714ac-9c84-4007-bfd1-b4c3dcfe94f5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81321dfc-9575-4298-a366-4b42cdb450c0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30923251-4372-4012-befe-1c0773b791ab}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ceed4cb2-3cec-48e2-adcb-9fbde7c5893a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{891dcf52-8890-4a86-a585-7c635c8a3145}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d3ab2c6d-5f98-46aa-897a-31d282295147}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55f97c52-560c-465b-aecf-a252d9536970}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{882087e0-7838-4ccf-9d9b-42537ea2f784}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2571de38-23f4-4542-a3a6-cd9dee851924}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ef6a3e57-0b0a-4eb9-9379-efa5de7c2152}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99412c10-bce0-4406-95ad-d15ad59f253f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e584084a-41aa-4917-9e93-7d9dfc222b49}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bd835777-8705-4ff4-a57b-aaefa9a8d96c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10a1c9a0-8cb9-467b-a829-6b39e6453974}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -2284,73 +2284,73 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D1A8AAEF-2AC4-4632-8397-4394FD8DB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E45A15F5-D373-4E95-9678-8DDFF462B9A9}">
   <dimension ref="A1:B13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -2798,51 +2798,51 @@
     <row r="377" s="9" customFormat="1" ht="12.5"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Number of stays"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{69E33445-6C75-4C17-B20D-AFB9EFC1B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{59568F4F-70C1-4C81-9F9F-2CE5D49BB9A9}">
   <dimension ref="A1:O112"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -5897,51 +5897,51 @@
       <c r="I112" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A13:I13"/>
   <mergeCells count="9">
     <mergeCell ref="A11:I11"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A8:I8"/>
     <mergeCell ref="A9:I9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D8E28840-9B80-499E-91ED-B1BD700AB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6992DF3B-E72B-407C-BACE-D9707F13B9A9}">
   <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -9539,51 +9539,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7A7A0CD1-408C-4DBF-8630-C62728C8B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5764C194-41EF-4585-98D9-4A05C59DB9A9}">
   <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -10772,51 +10772,51 @@
       </c>
       <c r="H52" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64FD90E1-A3AB-401C-BD19-3DADC324B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5D6DB2B0-92CE-41DD-B634-6CED6E02B9A9}">
   <dimension ref="A1:H247"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -17075,51 +17075,51 @@
       </c>
       <c r="H247" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5FCD5D4E-169F-40A7-B76F-1E9CB7FDB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6FD72D67-067F-4A49-B31A-E9CB981AB9A9}">
   <dimension ref="A1:H142"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -20648,52 +20648,52 @@
       </c>
       <c r="H142" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9B83E0BD-82B2-4CD9-A485-E37FAAABB9A9}">
-  <dimension ref="A1:E23"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DC29D5C6-3DE0-4181-BC54-24F8A14FB9A9}">
+  <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
       <c r="A2" s="46" t="s">
@@ -20865,161 +20865,195 @@
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="10" customHeight="1">
       <c r="A16" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B16" s="24" t="s">
         <v>120</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="28">
         <v>1</v>
       </c>
       <c r="E16" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="10" customHeight="1">
       <c r="A17" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B17" s="24" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C17" s="24" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D17" s="28">
         <v>1</v>
       </c>
       <c r="E17" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="10" customHeight="1">
       <c r="A18" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>118</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D18" s="28">
         <v>1</v>
       </c>
       <c r="E18" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="10" customHeight="1">
       <c r="A19" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>118</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D19" s="28">
         <v>1</v>
       </c>
       <c r="E19" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="10" customHeight="1">
       <c r="A20" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>118</v>
       </c>
       <c r="C20" s="24" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D20" s="28">
         <v>1</v>
       </c>
       <c r="E20" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="10" customHeight="1">
       <c r="A21" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B21" s="24" t="s">
         <v>118</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D21" s="28">
         <v>1</v>
       </c>
       <c r="E21" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="10" customHeight="1">
       <c r="A22" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>118</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D22" s="28">
         <v>1</v>
       </c>
       <c r="E22" s="24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="10" customHeight="1">
       <c r="A23" s="24" t="s">
         <v>122</v>
       </c>
       <c r="B23" s="24" t="s">
         <v>118</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D23" s="28">
         <v>1</v>
       </c>
       <c r="E23" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="10" customHeight="1">
+      <c r="A24" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D24" s="28">
+        <v>1</v>
+      </c>
+      <c r="E24" s="24" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="10" customHeight="1">
+      <c r="A25" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="C25" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D25" s="28">
+        <v>1</v>
+      </c>
+      <c r="E25" s="24" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>