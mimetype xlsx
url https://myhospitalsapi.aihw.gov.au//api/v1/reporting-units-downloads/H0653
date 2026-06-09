--- v0 (2026-04-03)
+++ v1 (2026-06-09)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$11:$I$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Tab 2'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tab 2'!$A$10:$K$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Tab 3'!$1:$1</definedName>
@@ -91,51 +91,51 @@
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Hospital: Paraburdoo Hospital</t>
   </si>
   <si>
-    <t>Data as of: Tuesday, March 17, 2026, version: 2026031701</t>
+    <t>Data as of: Thursday, May 28, 2026, version: 2026052802</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Tab 1</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Healthcare-associated </t>
     </r>
     <r>
@@ -1296,969 +1296,969 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d5a5d803-78eb-4ee8-a8b2-de83f49b7b41}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{105fbc89-fc56-4a47-b76b-d97624becc26}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73d3858c-7333-46ba-8216-5915ae830292}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1255a58b-d4c1-4abf-8580-11160e14e229}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ba5030ad-482e-463b-81db-b3249e28a09d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{516828a7-4479-490d-9497-a58ec219bec4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2ce6bf2f-347a-43bc-998e-5ca023526e33}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c8797018-2b07-4df2-8981-ef420eb7ec29}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8fe5d948-14b6-4f0f-b6c8-8b71f812bcb5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{219300ee-883e-45e8-8cc5-b4838fad1a5a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d15f8b73-d80e-4326-a161-3d33fe35f03b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37d039aa-bc16-4cad-8c71-b6795e5845e6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{afe9a1d7-39a6-4606-aa07-5b891ce44eef}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dfe54c02-8c8d-4194-a374-2b892bf0763f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bf3ff98c-68a5-4968-90b2-a0c8a77c99de}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88773dc8-dbfe-4b63-b29c-2b2667b5b897}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1da08c21-94b8-4d48-a45c-06dcc2f7480d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{791a5d35-1da4-4f69-825d-e57fc3663221}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bc0cadff-5470-4e9a-9980-cbddb2c4f280}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4249a4a1-cbbd-44f6-9a5f-2ce6e5d6ed00}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3e0a6b1e-b9a8-4fbf-8cad-44a3e638430d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10a0cfcc-8f5f-4db0-881e-063cca482907}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a7ce8dc6-2d79-443f-8914-2a4c58d0fb73}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ccb48cc8-cdc1-4c51-9dba-9659b833678c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ee454a1-6588-49f1-833f-0af186206cc9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fb2e39cc-a924-4307-9ae6-cb90606514fb}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bfbad5c0-273a-4c10-85ff-cdaac38becf7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cc1ef4c2-d75e-4d74-9a7b-9f0a1d643004}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77602af0-3e9b-4975-bbd2-323d0dee3ccf}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{efb22b09-0d02-4393-b6b2-f0efe40dadf3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1938b038-70c6-4ddc-aa3b-c30299e329ce}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8c308950-75c9-472b-b8df-4c76cd0ed0e3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1924521d-ab1b-40d6-902c-792d63466d9a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{739abf93-541f-4d7f-b1ec-8ad76e32fc31}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1ddc720a-9ebc-43c0-9323-19711705ea81}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b5d88b58-1f6c-46f2-9f45-fc2e1333675d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63f463a3-0b2e-4a79-a4fb-26e0e4a931db}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b6ecd2df-3ba7-4d97-89a4-750aeb3a7dc1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6e6dcb6a-dec4-4ffd-865d-3401b49bc20c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ac8d233d-076f-473a-a988-8fd77ade4f3e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -2562,51 +2562,51 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5BF97F1-2D97-4EB1-A9B5-78AD9620B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F3D07E95-9220-4E4A-ADE0-E60B9454B9A9}">
   <dimension ref="A1:B13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3054,51 +3054,51 @@
     <row r="377" s="9" customFormat="1" ht="12.5"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6A982C6-5F5B-4099-9D4B-C37C95F8B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B7120603-CE24-441A-AC60-58668F70B9A9}">
   <dimension ref="A1:O110"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -6125,51 +6125,51 @@
         <v>46</v>
       </c>
       <c r="I110" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A11:I11"/>
   <mergeCells count="7">
     <mergeCell ref="A9:I9"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FFF0A0BF-5841-434D-BECA-7B709558B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{851D792E-3A16-455A-B9E6-27B600C7B9A9}">
   <dimension ref="A1:K74"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -8570,51 +8570,51 @@
       <c r="J74" s="24" t="s">
         <v>18</v>
       </c>
       <c r="K74" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{34DC8B4F-F6E4-4C82-A84F-3C6CC097B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9FF62EEC-0BFE-44B4-9017-D34C4E40B9A9}">
   <dimension ref="A1:F155"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -11492,51 +11492,51 @@
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E6F4A58E-3954-459E-95B2-2B032E76B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B1B4CD1A-3614-4D80-8768-F3A49C87B9A9}">
   <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -12725,51 +12725,51 @@
       </c>
       <c r="H52" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4461A1BF-B6EA-488B-8B8F-C6FFB0BCB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{35D58F06-504C-42FF-8E28-C87D4E1DB9A9}">
   <dimension ref="A1:H202"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -17858,51 +17858,51 @@
       </c>
       <c r="H202" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B516EEDD-5CAC-4BCB-B61B-3D84B110B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78084CF4-080D-4449-A076-0781309FB9A9}">
   <dimension ref="A1:H142"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>