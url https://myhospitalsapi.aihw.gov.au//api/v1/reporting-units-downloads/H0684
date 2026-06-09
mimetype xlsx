--- v0 (2026-04-03)
+++ v1 (2026-06-09)
@@ -1,136 +1,146 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
+    <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
+    <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$11:$I$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Tab 2'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tab 2'!$A$10:$K$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Tab 3'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Tab 3'!$A$21:$F$21</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Tab 4'!$1:$1</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Tab 4'!$A$11:$H$11</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Tab 4'!$A$12:$H$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'Tab 5'!$1:$1</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Tab 5'!$A$9:$E$9</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Tab 5'!$A$12:$H$12</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="6">'Tab 6'!$1:$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Tab 6'!$A$12:$H$12</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="7">'Tab 7'!$1:$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'Tab 7'!$A$9:$E$9</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1934" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2675" uniqueCount="163">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>www.aihw.gov.au</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Hospital: Pingelly Health Centre</t>
   </si>
   <si>
-    <t>Data as of: Tuesday, March 17, 2026, version: 2026031701</t>
+    <t>Data as of: Thursday, May 28, 2026, version: 2026052802</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Tab 1</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Healthcare-associated </t>
     </r>
     <r>
@@ -779,93 +789,150 @@
   <si>
     <t>Other acute (non-emergency)</t>
   </si>
   <si>
     <t>Other subacute and non-acute</t>
   </si>
   <si>
     <t>Palliative</t>
   </si>
   <si>
     <t>Rehabilitation</t>
   </si>
   <si>
     <t>Surgical (emergency)</t>
   </si>
   <si>
     <t>Surgical (non-emergency)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Tab 3</t>
   </si>
   <si>
+    <t>Caesarean delivery</t>
+  </si>
+  <si>
+    <t>Length of stay for childbirth</t>
+  </si>
+  <si>
+    <t>NP Reported data did not meet the criteria to calculate this indicator.</t>
+  </si>
+  <si>
+    <t>This measure is the average length of stay in hospital. The average is calculated as the number of bed days for overnight stays divided by the number of overnight stays and is reported for selected conditions and procedures.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Data include public elective surgeries contracted to private providers. </t>
+  </si>
+  <si>
+    <t>- There were no patients reported for this indicator in this time period.</t>
+  </si>
+  <si>
+    <t>Average length of overnight stays</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Vaginal delivery</t>
+  </si>
+  <si>
+    <t>Percentage of hospital stays that were overnight</t>
+  </si>
+  <si>
+    <t>Number of hospital stays</t>
+  </si>
+  <si>
+    <t>Number of overnight hospital stays</t>
+  </si>
+  <si>
+    <t>Number of overnight bed days</t>
+  </si>
+  <si>
+    <t>bed days</t>
+  </si>
+  <si>
+    <t>Tab 4</t>
+  </si>
+  <si>
+    <t>Heart failure (with complications)</t>
+  </si>
+  <si>
+    <t>Length of stay for selected medical conditions</t>
+  </si>
+  <si>
     <t>Chronic obstructive pulmonary disease (without complications)</t>
   </si>
   <si>
-    <t>Length of stay for selected medical conditions</t>
+    <t>Chronic obstructive pulmonary disease (with complications)</t>
   </si>
   <si>
     <t>Cellulitis</t>
   </si>
   <si>
-    <t>This measure is the average length of stay in hospital. The average is calculated as the number of bed days for overnight stays divided by the number of overnight stays and is reported for selected conditions and procedures.</t>
-[...8 lines deleted...]
-    <t>Average length of overnight stays</t>
+    <t>Heart failure (without complications)</t>
+  </si>
+  <si>
+    <t>Kidney and urinary tract infection (with complications)</t>
   </si>
   <si>
     <t>Kidney and urinary tract infection (without complications)</t>
   </si>
   <si>
-    <t>Percentage of hospital stays that were overnight</t>
-[...16 lines deleted...]
-  <si>
     <t>Tab 5</t>
+  </si>
+  <si>
+    <t>Prostate removal</t>
+  </si>
+  <si>
+    <t>Length of stay for selected surgical procedures</t>
+  </si>
+  <si>
+    <t>Hysterectomy</t>
+  </si>
+  <si>
+    <t>Gall bladder removal</t>
+  </si>
+  <si>
+    <t>Appendix removal</t>
+  </si>
+  <si>
+    <t>Reconstructive gynaecological surgery</t>
+  </si>
+  <si>
+    <t>Total hip replacement</t>
+  </si>
+  <si>
+    <t>Total knee replacement</t>
+  </si>
+  <si>
+    <t>Tab 6</t>
+  </si>
+  <si>
+    <t>Tab 7</t>
   </si>
   <si>
     <t>Specialised services</t>
   </si>
   <si>
     <t>Domiciliary care service</t>
   </si>
   <si>
     <t xml:space="preserve">A specialised service unit is a facility or unit dedicated to the treatment or care of patients with particular conditions or characteristics, such as an intensive care unit. Information about services provided by a particular hospital is intended as a general guide only. There is the potential for some omissions or errors in this information and readers should contact a hospital directly for the latest advice on services available. </t>
   </si>
   <si>
     <t>Number of specialised service units</t>
   </si>
   <si>
     <t>Number of units</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="177" formatCode="#,##0"/>
     <numFmt numFmtId="178" formatCode="#,##0.0"/>
   </numFmts>
@@ -1273,823 +1340,1023 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5f38e727-7229-4259-85de-a9fc00bc33d6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ad83a78c-145b-439e-acbe-da0b6869de40}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f2ada627-388a-4040-b9c7-8459f21488c8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61db04bc-ccd0-4803-93b0-9a786e25c8d4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7faeb3e7-53b8-4222-944d-5a4d213713e4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ff4b750c-2848-4ba5-a297-1ab972eb3080}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6b08e08d-5ac5-4e25-8b22-39acd8277bda}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30e046d4-178e-4cc5-bf89-8d20a4bc4292}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6cbbecb0-bd94-4321-a0d6-443a7bc709bd}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8bdb5ae6-3873-4b7e-9178-2a3db01caa24}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3211cc19-159b-4196-b153-da4e3f2de2c9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97b8a9ca-533f-4106-b4cf-c61260a2e726}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a490d70e-df86-4314-9d70-b6455679ba43}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{876d4620-fd66-41a2-abbb-fc7f894c1505}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57a3c82f-9b0c-4af3-bd9b-e1397f3c2a3c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b7aea06e-386b-4897-be2b-9771179b8ff8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94d92fce-9a79-4b28-8721-f35544252543}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9de395ad-7aae-4ea5-8d5a-b0ed96ac180e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ca24592-ae1e-45d6-8b38-8533ee83e757}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8f31ff93-0973-4718-ab68-df6bf596e419}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f4ebb945-f6bc-46f5-99c9-32cf49bcf730}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b71d8bfc-497f-4c6b-92c3-578b1461ce90}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5dc104b0-a157-42d4-b229-44a93ad6b832}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5b077788-7f24-47cf-8410-454a5b7c69d0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0cb65246-e2a5-49cc-99dc-1e72f09eec7b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95a2bc47-f631-43d0-b35b-8d15ce9e443a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7656faee-9366-420e-a86c-935251036645}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{eee790ea-5f99-446b-9841-c8300f5d238d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dd60aca6-1ed9-47ad-9df3-f0419da2be10}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{502d9c62-6650-4f74-a160-e26ec98b73b2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b45a26b1-0c6c-402f-9adf-741f8fd2518c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b7aac76a-45a1-498d-9e8b-3ec1f51fc669}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3589171e-3074-42bc-9691-b4fb9b9a98c5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e5651f87-c6e1-4aa0-bb47-f456ba6a0a56}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2324100" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2324100</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>914400</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3fcfeeda-f64f-4ac4-9402-308b96203b6d}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2324100" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2324100</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>914400</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f131e479-5a2e-49b8-b3cc-8cc165cfbbfa}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2324100" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2324100</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>914400</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2927608c-4fda-41ec-a6a2-c9be6d93b01b}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2324100" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2324100</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>914400</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45197222-34ed-4cb9-8341-562e15fe2150}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -2389,53 +2656,59 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{11D51928-E063-46C3-AEFB-3F947023B9A9}">
-  <dimension ref="A1:B12"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4572EAF6-C69C-4065-8D4F-F2433935B9A9}">
+  <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:2" ht="20.25" customHeight="1">
@@ -2472,66 +2745,80 @@
       <c r="A8" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:2" s="9" customFormat="1" ht="12.5">
       <c r="A9" s="33" t="s">
         <v>94</v>
       </c>
       <c r="B9" s="34" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:2" s="9" customFormat="1" ht="12.5">
       <c r="A10" s="33" t="s">
         <v>123</v>
       </c>
       <c r="B10" s="34" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="11" spans="1:2" s="9" customFormat="1" ht="12.5">
       <c r="A11" s="33" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11" s="34" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="12" spans="1:2" s="9" customFormat="1" ht="12.5">
       <c r="A12" s="33" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="B12" s="34" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-    <row r="14" s="9" customFormat="1" ht="12.5"/>
+        <v>140</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" s="9" customFormat="1" ht="12.5">
+      <c r="A13" s="33" t="s">
+        <v>156</v>
+      </c>
+      <c r="B13" s="34" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" s="9" customFormat="1" ht="12.5">
+      <c r="A14" s="33" t="s">
+        <v>157</v>
+      </c>
+      <c r="B14" s="34" t="s">
+        <v>158</v>
+      </c>
+    </row>
     <row r="15" s="9" customFormat="1" ht="12.5"/>
     <row r="16" s="9" customFormat="1" ht="12.5"/>
     <row r="17" s="9" customFormat="1" ht="12.5"/>
     <row r="18" s="9" customFormat="1" ht="12.5"/>
     <row r="19" s="9" customFormat="1" ht="12.5"/>
     <row r="20" s="9" customFormat="1" ht="12.5"/>
     <row r="21" s="9" customFormat="1" ht="12.5"/>
     <row r="22" s="9" customFormat="1" ht="12.5"/>
     <row r="23" s="9" customFormat="1" ht="12.5"/>
     <row r="24" s="9" customFormat="1" ht="12.5"/>
     <row r="25" s="9" customFormat="1" ht="12.5"/>
     <row r="26" s="9" customFormat="1" ht="12.5"/>
     <row r="27" s="9" customFormat="1" ht="12.5"/>
     <row r="28" s="9" customFormat="1" ht="12.5"/>
     <row r="29" s="9" customFormat="1" ht="12.5"/>
     <row r="30" s="9" customFormat="1" ht="12.5"/>
     <row r="31" s="9" customFormat="1" ht="12.5"/>
     <row r="32" s="9" customFormat="1" ht="12.5"/>
     <row r="33" s="9" customFormat="1" ht="12.5"/>
     <row r="34" s="9" customFormat="1" ht="12.5"/>
     <row r="35" s="9" customFormat="1" ht="12.5"/>
     <row r="36" s="9" customFormat="1" ht="12.5"/>
     <row r="37" s="9" customFormat="1" ht="12.5"/>
     <row r="38" s="9" customFormat="1" ht="12.5"/>
     <row r="39" s="9" customFormat="1" ht="12.5"/>
@@ -2863,62 +3150,64 @@
     <row r="365" s="9" customFormat="1" ht="12.5"/>
     <row r="366" s="9" customFormat="1" ht="12.5"/>
     <row r="367" s="9" customFormat="1" ht="12.5"/>
     <row r="368" s="9" customFormat="1" ht="12.5"/>
     <row r="369" s="9" customFormat="1" ht="12.5"/>
     <row r="370" s="9" customFormat="1" ht="12.5"/>
     <row r="371" s="9" customFormat="1" ht="12.5"/>
     <row r="372" s="9" customFormat="1" ht="12.5"/>
     <row r="373" s="9" customFormat="1" ht="12.5"/>
     <row r="374" s="9" customFormat="1" ht="12.5"/>
     <row r="375" s="9" customFormat="1" ht="12.5"/>
     <row r="376" s="9" customFormat="1" ht="12.5"/>
     <row r="377" s="9" customFormat="1" ht="12.5"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
-    <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for selected medical conditions"/>
-    <hyperlink ref="B12" location="'Tab 5'!A1" display="Specialised services"/>
+    <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for childbirth"/>
+    <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
+    <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected surgical procedures"/>
+    <hyperlink ref="B14" location="'Tab 7'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4290C14-8C41-4633-925B-C3470525B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA39F4E0-D497-4B29-9855-87A27576B9A9}">
   <dimension ref="A1:O110"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -5945,51 +6234,51 @@
         <v>46</v>
       </c>
       <c r="I110" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A11:I11"/>
   <mergeCells count="7">
     <mergeCell ref="A9:I9"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C356D9DC-6D9C-48BF-9457-FEBFF1B9B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D1B1918C-E52B-4166-8F61-2D53C864B9A9}">
   <dimension ref="A1:K76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
@@ -8460,52 +8749,52 @@
       <c r="J76" s="24" t="s">
         <v>18</v>
       </c>
       <c r="K76" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:K10"/>
   <mergeCells count="6">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A7:K7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15E0248C-6B6D-4ACA-B105-D2718178B9A9}">
-  <dimension ref="A1:F45"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{017F115A-C619-46C3-BA99-1210A980B9A9}">
+  <dimension ref="A1:F57"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
@@ -8736,516 +9025,756 @@
     <row r="23" spans="1:6" ht="10" customHeight="1">
       <c r="A23" s="24" t="s">
         <v>110</v>
       </c>
       <c r="B23" s="24" t="s">
         <v>97</v>
       </c>
       <c r="C23" s="24" t="s">
         <v>27</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>95</v>
       </c>
       <c r="E23" s="41">
         <v>0</v>
       </c>
       <c r="F23" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="10" customHeight="1">
       <c r="A24" s="24" t="s">
         <v>110</v>
       </c>
       <c r="B24" s="24" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="D24" s="24" t="s">
         <v>95</v>
       </c>
       <c r="E24" s="41">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="F24" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="10" customHeight="1">
       <c r="A25" s="24" t="s">
         <v>110</v>
       </c>
       <c r="B25" s="24" t="s">
         <v>111</v>
       </c>
       <c r="C25" s="24" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D25" s="24" t="s">
         <v>95</v>
       </c>
-      <c r="E25" s="24" t="s">
-        <v>112</v>
+      <c r="E25" s="41">
+        <v>38</v>
       </c>
       <c r="F25" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="10" customHeight="1">
       <c r="A26" s="24" t="s">
         <v>110</v>
       </c>
       <c r="B26" s="24" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C26" s="24" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D26" s="24" t="s">
         <v>95</v>
       </c>
       <c r="E26" s="24" t="s">
         <v>112</v>
       </c>
       <c r="F26" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="10" customHeight="1">
       <c r="A27" s="24" t="s">
         <v>110</v>
       </c>
       <c r="B27" s="24" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C27" s="24" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="D27" s="24" t="s">
         <v>95</v>
       </c>
-      <c r="E27" s="41">
-        <v>0</v>
+      <c r="E27" s="24" t="s">
+        <v>112</v>
       </c>
       <c r="F27" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="10" customHeight="1">
       <c r="A28" s="24" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="24" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C28" s="24" t="s">
         <v>26</v>
       </c>
       <c r="D28" s="24" t="s">
         <v>95</v>
       </c>
-      <c r="E28" s="41">
-        <v>0</v>
+      <c r="E28" s="24" t="s">
+        <v>112</v>
       </c>
       <c r="F28" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="10" customHeight="1">
       <c r="A29" s="24" t="s">
         <v>110</v>
       </c>
       <c r="B29" s="24" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C29" s="24" t="s">
         <v>27</v>
       </c>
       <c r="D29" s="24" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="41">
         <v>0</v>
       </c>
       <c r="F29" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="10" customHeight="1">
       <c r="A30" s="24" t="s">
         <v>110</v>
       </c>
       <c r="B30" s="24" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C30" s="24" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="D30" s="24" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="41">
         <v>0</v>
       </c>
       <c r="F30" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="10" customHeight="1">
       <c r="A31" s="24" t="s">
         <v>110</v>
       </c>
       <c r="B31" s="24" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C31" s="24" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D31" s="24" t="s">
         <v>95</v>
       </c>
       <c r="E31" s="41">
         <v>0</v>
       </c>
       <c r="F31" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="10" customHeight="1">
       <c r="A32" s="24" t="s">
         <v>110</v>
       </c>
       <c r="B32" s="24" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="C32" s="24" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D32" s="24" t="s">
         <v>95</v>
       </c>
       <c r="E32" s="41">
         <v>0</v>
       </c>
       <c r="F32" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="10" customHeight="1">
       <c r="A33" s="24" t="s">
         <v>110</v>
       </c>
       <c r="B33" s="24" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="C33" s="24" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="D33" s="24" t="s">
         <v>95</v>
       </c>
       <c r="E33" s="41">
         <v>0</v>
       </c>
       <c r="F33" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="10" customHeight="1">
       <c r="A34" s="24" t="s">
         <v>110</v>
       </c>
       <c r="B34" s="24" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C34" s="24" t="s">
         <v>26</v>
       </c>
       <c r="D34" s="24" t="s">
         <v>95</v>
       </c>
       <c r="E34" s="41">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F34" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="10" customHeight="1">
       <c r="A35" s="24" t="s">
         <v>110</v>
       </c>
       <c r="B35" s="24" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C35" s="24" t="s">
         <v>27</v>
       </c>
       <c r="D35" s="24" t="s">
         <v>95</v>
       </c>
-      <c r="E35" s="24" t="s">
-        <v>112</v>
+      <c r="E35" s="41">
+        <v>0</v>
       </c>
       <c r="F35" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="10" customHeight="1">
       <c r="A36" s="24" t="s">
         <v>110</v>
       </c>
       <c r="B36" s="24" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C36" s="24" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="D36" s="24" t="s">
         <v>95</v>
       </c>
-      <c r="E36" s="24" t="s">
-        <v>112</v>
+      <c r="E36" s="41">
+        <v>0</v>
       </c>
       <c r="F36" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="10" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>110</v>
       </c>
       <c r="B37" s="24" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C37" s="24" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D37" s="24" t="s">
         <v>95</v>
       </c>
       <c r="E37" s="41">
         <v>0</v>
       </c>
       <c r="F37" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="10" customHeight="1">
       <c r="A38" s="24" t="s">
         <v>110</v>
       </c>
       <c r="B38" s="24" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="C38" s="24" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D38" s="24" t="s">
         <v>95</v>
       </c>
       <c r="E38" s="41">
         <v>0</v>
       </c>
       <c r="F38" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="10" customHeight="1">
       <c r="A39" s="24" t="s">
         <v>110</v>
       </c>
       <c r="B39" s="24" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="C39" s="24" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="D39" s="24" t="s">
         <v>95</v>
       </c>
       <c r="E39" s="41">
         <v>0</v>
       </c>
       <c r="F39" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="10" customHeight="1">
       <c r="A40" s="24" t="s">
         <v>110</v>
       </c>
       <c r="B40" s="24" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C40" s="24" t="s">
         <v>26</v>
       </c>
       <c r="D40" s="24" t="s">
         <v>95</v>
       </c>
       <c r="E40" s="41">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F40" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="10" customHeight="1">
       <c r="A41" s="24" t="s">
         <v>110</v>
       </c>
       <c r="B41" s="24" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C41" s="24" t="s">
         <v>27</v>
       </c>
       <c r="D41" s="24" t="s">
         <v>95</v>
       </c>
-      <c r="E41" s="41">
-        <v>0</v>
+      <c r="E41" s="24" t="s">
+        <v>112</v>
       </c>
       <c r="F41" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="10" customHeight="1">
       <c r="A42" s="24" t="s">
         <v>110</v>
       </c>
       <c r="B42" s="24" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C42" s="24" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="D42" s="24" t="s">
         <v>95</v>
       </c>
       <c r="E42" s="41">
         <v>0</v>
       </c>
       <c r="F42" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="10" customHeight="1">
       <c r="A43" s="24" t="s">
         <v>110</v>
       </c>
       <c r="B43" s="24" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C43" s="24" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D43" s="24" t="s">
         <v>95</v>
       </c>
-      <c r="E43" s="41">
-        <v>0</v>
+      <c r="E43" s="24" t="s">
+        <v>112</v>
       </c>
       <c r="F43" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:6" ht="10" customHeight="1">
       <c r="A44" s="24" t="s">
         <v>110</v>
       </c>
       <c r="B44" s="24" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="C44" s="24" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D44" s="24" t="s">
         <v>95</v>
       </c>
       <c r="E44" s="41">
-        <v>43</v>
+        <v>0</v>
       </c>
       <c r="F44" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:6" ht="10" customHeight="1">
       <c r="A45" s="24" t="s">
         <v>110</v>
       </c>
       <c r="B45" s="24" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="C45" s="24" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="D45" s="24" t="s">
         <v>95</v>
       </c>
       <c r="E45" s="41">
         <v>0</v>
       </c>
       <c r="F45" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="10" customHeight="1">
+      <c r="A46" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="B46" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="C46" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D46" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E46" s="41">
+        <v>0</v>
+      </c>
+      <c r="F46" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="10" customHeight="1">
+      <c r="A47" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="B47" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="C47" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D47" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E47" s="41">
+        <v>0</v>
+      </c>
+      <c r="F47" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="10" customHeight="1">
+      <c r="A48" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="B48" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="C48" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E48" s="41">
+        <v>0</v>
+      </c>
+      <c r="F48" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="10" customHeight="1">
+      <c r="A49" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="B49" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C49" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D49" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E49" s="41">
+        <v>0</v>
+      </c>
+      <c r="F49" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="10" customHeight="1">
+      <c r="A50" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="B50" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C50" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D50" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E50" s="41">
+        <v>0</v>
+      </c>
+      <c r="F50" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="10" customHeight="1">
+      <c r="A51" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="B51" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C51" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E51" s="41">
+        <v>0</v>
+      </c>
+      <c r="F51" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="10" customHeight="1">
+      <c r="A52" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="B52" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="C52" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D52" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E52" s="41">
+        <v>0</v>
+      </c>
+      <c r="F52" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="10" customHeight="1">
+      <c r="A53" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="B53" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="C53" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D53" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E53" s="41">
+        <v>0</v>
+      </c>
+      <c r="F53" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="10" customHeight="1">
+      <c r="A54" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="B54" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="C54" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E54" s="41">
+        <v>0</v>
+      </c>
+      <c r="F54" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="10" customHeight="1">
+      <c r="A55" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="B55" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="C55" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D55" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E55" s="41">
+        <v>43</v>
+      </c>
+      <c r="F55" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="10" customHeight="1">
+      <c r="A56" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="B56" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="C56" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D56" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E56" s="41">
+        <v>0</v>
+      </c>
+      <c r="F56" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="10" customHeight="1">
+      <c r="A57" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="B57" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="C57" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D57" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E57" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="F57" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A21:F21"/>
   <mergeCells count="17">
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{366DB835-CBD0-4012-A9AD-96ACC7BBB9A9}">
-  <dimension ref="A1:H26"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8CD85EE7-B248-40F7-B7C0-027D2792B9A9}">
+  <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -9316,650 +9845,3131 @@
     <row r="7" spans="1:8" ht="12" customHeight="1">
       <c r="A7" s="18" t="s">
         <v>128</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="18"/>
       <c r="E7" s="18"/>
       <c r="F7" s="18"/>
       <c r="G7" s="18"/>
       <c r="H7" s="18"/>
     </row>
     <row r="8" spans="1:8" ht="12" customHeight="1">
       <c r="A8" s="23" t="s">
         <v>129</v>
       </c>
       <c r="B8" s="42"/>
       <c r="C8" s="42"/>
       <c r="D8" s="42"/>
       <c r="E8" s="42"/>
       <c r="F8" s="42"/>
       <c r="G8" s="42"/>
       <c r="H8" s="42"/>
     </row>
     <row r="9" spans="1:8" ht="12" customHeight="1">
-      <c r="A9" s="19"/>
+      <c r="A9" s="23" t="s">
+        <v>126</v>
+      </c>
       <c r="B9" s="42"/>
       <c r="C9" s="42"/>
       <c r="D9" s="42"/>
       <c r="E9" s="42"/>
       <c r="F9" s="42"/>
       <c r="G9" s="42"/>
       <c r="H9" s="42"/>
     </row>
     <row r="10" spans="1:8" ht="12" customHeight="1">
-      <c r="A10" s="17"/>
-[...9 lines deleted...]
-      <c r="A11" s="26" t="s">
+      <c r="A10" s="19"/>
+      <c r="B10" s="42"/>
+      <c r="C10" s="42"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="42"/>
+      <c r="G10" s="42"/>
+      <c r="H10" s="42"/>
+    </row>
+    <row r="11" spans="1:8" ht="12" customHeight="1">
+      <c r="A11" s="17"/>
+      <c r="B11" s="17"/>
+      <c r="C11" s="17"/>
+      <c r="D11" s="17"/>
+      <c r="E11" s="17"/>
+      <c r="F11" s="17"/>
+      <c r="G11" s="17"/>
+      <c r="H11" s="17"/>
+    </row>
+    <row r="12" spans="1:8" ht="25" customHeight="1">
+      <c r="A12" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="26" t="s">
+      <c r="B12" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="C11" s="26" t="s">
+      <c r="C12" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="D11" s="26" t="s">
+      <c r="D12" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="E11" s="26" t="s">
+      <c r="E12" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="F11" s="26" t="s">
-[...2 lines deleted...]
-      <c r="G11" s="26" t="s">
+      <c r="F12" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" s="26" t="s">
         <v>20</v>
       </c>
-      <c r="H11" s="26" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="27" t="s">
+      <c r="H12" s="26" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="10" customHeight="1">
+      <c r="A13" s="27" t="s">
         <v>130</v>
       </c>
-      <c r="B12" s="27" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="27" t="s">
+      <c r="B13" s="27" t="s">
+        <v>124</v>
+      </c>
+      <c r="C13" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" s="27" t="s">
         <v>43</v>
       </c>
-      <c r="E12" s="27" t="s">
-[...5 lines deleted...]
-      <c r="G12" s="27" t="s">
+      <c r="E13" s="27" t="s">
+        <v>131</v>
+      </c>
+      <c r="F13" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="H12" s="27" t="s">
-[...25 lines deleted...]
-      <c r="H13" s="24" t="s">
+      <c r="H13" s="27" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="10" customHeight="1">
       <c r="A14" s="24" t="s">
         <v>130</v>
       </c>
       <c r="B14" s="24" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C14" s="24" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="D14" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="24" t="s">
-        <v>59</v>
+        <v>131</v>
       </c>
       <c r="F14" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H14" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="10" customHeight="1">
       <c r="A15" s="24" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15" s="24" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C15" s="24" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="D15" s="24" t="s">
         <v>58</v>
       </c>
       <c r="E15" s="24" t="s">
-        <v>59</v>
+        <v>131</v>
       </c>
       <c r="F15" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G15" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H15" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="10" customHeight="1">
       <c r="A16" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B16" s="24" t="s">
         <v>132</v>
       </c>
-      <c r="B16" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="24" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="D16" s="24" t="s">
         <v>58</v>
       </c>
       <c r="E16" s="24" t="s">
-        <v>59</v>
+        <v>131</v>
       </c>
       <c r="F16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H16" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="10" customHeight="1">
       <c r="A17" s="24" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17" s="24" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="C17" s="24" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="D17" s="24" t="s">
-        <v>58</v>
+        <v>95</v>
       </c>
       <c r="E17" s="24" t="s">
         <v>59</v>
       </c>
       <c r="F17" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G17" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H17" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="10" customHeight="1">
       <c r="A18" s="24" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B18" s="24" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="D18" s="24" t="s">
         <v>95</v>
       </c>
       <c r="E18" s="24" t="s">
-        <v>112</v>
+        <v>59</v>
       </c>
       <c r="F18" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H18" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="10" customHeight="1">
       <c r="A19" s="24" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>124</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="D19" s="24" t="s">
         <v>95</v>
       </c>
       <c r="E19" s="24" t="s">
-        <v>112</v>
+        <v>59</v>
       </c>
       <c r="F19" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H19" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="10" customHeight="1">
       <c r="A20" s="24" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B20" s="24" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C20" s="24" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="D20" s="24" t="s">
         <v>95</v>
       </c>
       <c r="E20" s="24" t="s">
-        <v>112</v>
+        <v>59</v>
       </c>
       <c r="F20" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H20" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="10" customHeight="1">
       <c r="A21" s="24" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B21" s="24" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="D21" s="24" t="s">
-        <v>95</v>
+        <v>137</v>
       </c>
       <c r="E21" s="24" t="s">
-        <v>112</v>
+        <v>59</v>
       </c>
       <c r="F21" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H21" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="10" customHeight="1">
       <c r="A22" s="24" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B22" s="24" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="D22" s="24" t="s">
-        <v>95</v>
+        <v>137</v>
       </c>
       <c r="E22" s="24" t="s">
-        <v>112</v>
+        <v>59</v>
       </c>
       <c r="F22" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H22" s="24" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="23" spans="1:8" ht="10" customHeight="1">
-[...102 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A11:H11"/>
-  <mergeCells count="7">
+  <autoFilter ref="A12:H12"/>
+  <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
+    <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
+    <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{92341452-875F-4562-A289-1D147EBAB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA556B7B-BCDC-4731-B6CE-2559A474B9A9}">
+  <dimension ref="A1:H62"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" topLeftCell="A1">
+      <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
+  <cols>
+    <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
+    <col min="3" max="3" width="9" style="12" customWidth="1"/>
+    <col min="4" max="4" width="11" style="12" customWidth="1"/>
+    <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
+    <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
+    <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
+    <col min="9" max="16384" width="8.85714285714286" style="12"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="75" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+    </row>
+    <row r="2" spans="1:8" ht="30" customHeight="1">
+      <c r="A2" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+    </row>
+    <row r="3" spans="1:8" ht="20.25" customHeight="1">
+      <c r="A3" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+    </row>
+    <row r="4" spans="1:8" ht="14" customHeight="1">
+      <c r="A4" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+    </row>
+    <row r="5" spans="1:8" ht="31" customHeight="1">
+      <c r="A5" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="B5" s="15"/>
+      <c r="C5" s="15"/>
+      <c r="D5" s="15"/>
+      <c r="E5" s="15"/>
+      <c r="F5" s="15"/>
+      <c r="G5" s="15"/>
+      <c r="H5" s="15"/>
+    </row>
+    <row r="6" spans="1:8" ht="18" customHeight="1">
+      <c r="A6" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="17"/>
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+    </row>
+    <row r="7" spans="1:8" ht="12" customHeight="1">
+      <c r="A7" s="18" t="s">
+        <v>128</v>
+      </c>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="18"/>
+      <c r="F7" s="18"/>
+      <c r="G7" s="18"/>
+      <c r="H7" s="18"/>
+    </row>
+    <row r="8" spans="1:8" ht="12" customHeight="1">
+      <c r="A8" s="23" t="s">
+        <v>129</v>
+      </c>
+      <c r="B8" s="42"/>
+      <c r="C8" s="42"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="42"/>
+      <c r="F8" s="42"/>
+      <c r="G8" s="42"/>
+      <c r="H8" s="42"/>
+    </row>
+    <row r="9" spans="1:8" ht="12" customHeight="1">
+      <c r="A9" s="23" t="s">
+        <v>126</v>
+      </c>
+      <c r="B9" s="42"/>
+      <c r="C9" s="42"/>
+      <c r="D9" s="42"/>
+      <c r="E9" s="42"/>
+      <c r="F9" s="42"/>
+      <c r="G9" s="42"/>
+      <c r="H9" s="42"/>
+    </row>
+    <row r="10" spans="1:8" ht="12" customHeight="1">
+      <c r="A10" s="19"/>
+      <c r="B10" s="42"/>
+      <c r="C10" s="42"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="42"/>
+      <c r="G10" s="42"/>
+      <c r="H10" s="42"/>
+    </row>
+    <row r="11" spans="1:8" ht="12" customHeight="1">
+      <c r="A11" s="17"/>
+      <c r="B11" s="17"/>
+      <c r="C11" s="17"/>
+      <c r="D11" s="17"/>
+      <c r="E11" s="17"/>
+      <c r="F11" s="17"/>
+      <c r="G11" s="17"/>
+      <c r="H11" s="17"/>
+    </row>
+    <row r="12" spans="1:8" ht="25" customHeight="1">
+      <c r="A12" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" s="26" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="10" customHeight="1">
+      <c r="A13" s="27" t="s">
+        <v>130</v>
+      </c>
+      <c r="B13" s="27" t="s">
+        <v>143</v>
+      </c>
+      <c r="C13" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="D13" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="E13" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="F13" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="H13" s="27" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="10" customHeight="1">
+      <c r="A14" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="E14" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="F14" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="10" customHeight="1">
+      <c r="A15" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="E15" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="F15" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="H15" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="10" customHeight="1">
+      <c r="A16" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D16" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="E16" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F16" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="H16" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="10" customHeight="1">
+      <c r="A17" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="E17" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="F17" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G17" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="H17" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="10" customHeight="1">
+      <c r="A18" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="E18" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="F18" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="10" customHeight="1">
+      <c r="A19" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>144</v>
+      </c>
+      <c r="C19" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="E19" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="F19" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="H19" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="10" customHeight="1">
+      <c r="A20" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>145</v>
+      </c>
+      <c r="C20" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="E20" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="F20" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="H20" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="10" customHeight="1">
+      <c r="A21" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="C21" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D21" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="E21" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F21" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G21" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="H21" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="10" customHeight="1">
+      <c r="A22" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="C22" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="E22" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F22" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G22" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="H22" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="10" customHeight="1">
+      <c r="A23" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D23" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="E23" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F23" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G23" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H23" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="10" customHeight="1">
+      <c r="A24" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="E24" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="F24" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G24" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H24" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="10" customHeight="1">
+      <c r="A25" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C25" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="E25" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="F25" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G25" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H25" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="10" customHeight="1">
+      <c r="A26" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C26" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D26" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="E26" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F26" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H26" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="10" customHeight="1">
+      <c r="A27" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C27" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="E27" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="F27" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G27" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H27" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="10" customHeight="1">
+      <c r="A28" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C28" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="E28" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="F28" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G28" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H28" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="10" customHeight="1">
+      <c r="A29" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>144</v>
+      </c>
+      <c r="C29" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="E29" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="F29" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G29" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H29" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="10" customHeight="1">
+      <c r="A30" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B30" s="24" t="s">
+        <v>145</v>
+      </c>
+      <c r="C30" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="E30" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="F30" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G30" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H30" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="10" customHeight="1">
+      <c r="A31" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B31" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="C31" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D31" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="E31" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F31" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G31" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H31" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="10" customHeight="1">
+      <c r="A32" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B32" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="C32" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="E32" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F32" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G32" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H32" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="10" customHeight="1">
+      <c r="A33" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="B33" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C33" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D33" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E33" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="F33" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G33" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H33" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="10" customHeight="1">
+      <c r="A34" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="B34" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C34" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E34" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F34" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G34" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H34" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="10" customHeight="1">
+      <c r="A35" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="B35" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C35" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E35" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F35" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G35" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H35" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="10" customHeight="1">
+      <c r="A36" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="B36" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C36" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D36" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E36" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="F36" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G36" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H36" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="10" customHeight="1">
+      <c r="A37" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="B37" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C37" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D37" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E37" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F37" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G37" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H37" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="10" customHeight="1">
+      <c r="A38" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="B38" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C38" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E38" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F38" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G38" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H38" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="10" customHeight="1">
+      <c r="A39" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="B39" s="24" t="s">
+        <v>144</v>
+      </c>
+      <c r="C39" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E39" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F39" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G39" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H39" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="10" customHeight="1">
+      <c r="A40" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="B40" s="24" t="s">
+        <v>145</v>
+      </c>
+      <c r="C40" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E40" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F40" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G40" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H40" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="10" customHeight="1">
+      <c r="A41" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="B41" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="C41" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D41" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E41" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="F41" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G41" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H41" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="10" customHeight="1">
+      <c r="A42" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="B42" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="C42" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E42" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="F42" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G42" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H42" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="10" customHeight="1">
+      <c r="A43" s="24" t="s">
+        <v>135</v>
+      </c>
+      <c r="B43" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C43" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D43" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E43" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="F43" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G43" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H43" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="10" customHeight="1">
+      <c r="A44" s="24" t="s">
+        <v>135</v>
+      </c>
+      <c r="B44" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C44" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E44" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F44" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G44" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H44" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="10" customHeight="1">
+      <c r="A45" s="24" t="s">
+        <v>135</v>
+      </c>
+      <c r="B45" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C45" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E45" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F45" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G45" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H45" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="10" customHeight="1">
+      <c r="A46" s="24" t="s">
+        <v>135</v>
+      </c>
+      <c r="B46" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C46" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D46" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E46" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="F46" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G46" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H46" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="10" customHeight="1">
+      <c r="A47" s="24" t="s">
+        <v>135</v>
+      </c>
+      <c r="B47" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C47" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D47" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E47" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F47" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G47" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H47" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="10" customHeight="1">
+      <c r="A48" s="24" t="s">
+        <v>135</v>
+      </c>
+      <c r="B48" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C48" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E48" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F48" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G48" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H48" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="10" customHeight="1">
+      <c r="A49" s="24" t="s">
+        <v>135</v>
+      </c>
+      <c r="B49" s="24" t="s">
+        <v>144</v>
+      </c>
+      <c r="C49" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E49" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F49" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G49" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H49" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="10" customHeight="1">
+      <c r="A50" s="24" t="s">
+        <v>135</v>
+      </c>
+      <c r="B50" s="24" t="s">
+        <v>145</v>
+      </c>
+      <c r="C50" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E50" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F50" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G50" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H50" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="10" customHeight="1">
+      <c r="A51" s="24" t="s">
+        <v>135</v>
+      </c>
+      <c r="B51" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="C51" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D51" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E51" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="F51" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G51" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H51" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="10" customHeight="1">
+      <c r="A52" s="24" t="s">
+        <v>135</v>
+      </c>
+      <c r="B52" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="C52" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D52" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E52" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="F52" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G52" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H52" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="10" customHeight="1">
+      <c r="A53" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="B53" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C53" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D53" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="E53" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="F53" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G53" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H53" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="10" customHeight="1">
+      <c r="A54" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="B54" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C54" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="E54" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F54" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G54" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H54" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="10" customHeight="1">
+      <c r="A55" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="B55" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C55" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D55" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="E55" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F55" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G55" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H55" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="10" customHeight="1">
+      <c r="A56" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="B56" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C56" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D56" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="E56" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="F56" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G56" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H56" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="10" customHeight="1">
+      <c r="A57" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="B57" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C57" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D57" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="E57" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F57" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G57" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H57" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="10" customHeight="1">
+      <c r="A58" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="B58" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C58" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D58" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="E58" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F58" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G58" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H58" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="10" customHeight="1">
+      <c r="A59" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="B59" s="24" t="s">
+        <v>144</v>
+      </c>
+      <c r="C59" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D59" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="E59" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F59" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G59" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H59" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="10" customHeight="1">
+      <c r="A60" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="B60" s="24" t="s">
+        <v>145</v>
+      </c>
+      <c r="C60" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D60" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="E60" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F60" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G60" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H60" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="10" customHeight="1">
+      <c r="A61" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="B61" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="C61" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D61" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="E61" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="F61" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G61" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H61" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="10" customHeight="1">
+      <c r="A62" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="B62" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="C62" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D62" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="E62" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="F62" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G62" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H62" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A12:H12"/>
+  <mergeCells count="8">
+    <mergeCell ref="A7:H7"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:H5"/>
+    <mergeCell ref="A4:H4"/>
+    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="A9:H9"/>
+  </mergeCells>
+  <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
+  <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81FAC6ED-FA3C-4AC4-9E28-43C53383B9A9}">
+  <dimension ref="A1:H47"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" topLeftCell="A1">
+      <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
+  <cols>
+    <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
+    <col min="3" max="3" width="9" style="12" customWidth="1"/>
+    <col min="4" max="4" width="11" style="12" customWidth="1"/>
+    <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
+    <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
+    <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
+    <col min="9" max="16384" width="8.85714285714286" style="12"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="75" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+    </row>
+    <row r="2" spans="1:8" ht="30" customHeight="1">
+      <c r="A2" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+    </row>
+    <row r="3" spans="1:8" ht="20.25" customHeight="1">
+      <c r="A3" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+    </row>
+    <row r="4" spans="1:8" ht="14" customHeight="1">
+      <c r="A4" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+    </row>
+    <row r="5" spans="1:8" ht="31" customHeight="1">
+      <c r="A5" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="B5" s="15"/>
+      <c r="C5" s="15"/>
+      <c r="D5" s="15"/>
+      <c r="E5" s="15"/>
+      <c r="F5" s="15"/>
+      <c r="G5" s="15"/>
+      <c r="H5" s="15"/>
+    </row>
+    <row r="6" spans="1:8" ht="18" customHeight="1">
+      <c r="A6" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="17"/>
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+    </row>
+    <row r="7" spans="1:8" ht="12" customHeight="1">
+      <c r="A7" s="18" t="s">
+        <v>128</v>
+      </c>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="18"/>
+      <c r="F7" s="18"/>
+      <c r="G7" s="18"/>
+      <c r="H7" s="18"/>
+    </row>
+    <row r="8" spans="1:8" ht="12" customHeight="1">
+      <c r="A8" s="23" t="s">
+        <v>129</v>
+      </c>
+      <c r="B8" s="42"/>
+      <c r="C8" s="42"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="42"/>
+      <c r="F8" s="42"/>
+      <c r="G8" s="42"/>
+      <c r="H8" s="42"/>
+    </row>
+    <row r="9" spans="1:8" ht="12" customHeight="1">
+      <c r="A9" s="23" t="s">
+        <v>126</v>
+      </c>
+      <c r="B9" s="42"/>
+      <c r="C9" s="42"/>
+      <c r="D9" s="42"/>
+      <c r="E9" s="42"/>
+      <c r="F9" s="42"/>
+      <c r="G9" s="42"/>
+      <c r="H9" s="42"/>
+    </row>
+    <row r="10" spans="1:8" ht="12" customHeight="1">
+      <c r="A10" s="19"/>
+      <c r="B10" s="42"/>
+      <c r="C10" s="42"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="42"/>
+      <c r="G10" s="42"/>
+      <c r="H10" s="42"/>
+    </row>
+    <row r="11" spans="1:8" ht="12" customHeight="1">
+      <c r="A11" s="17"/>
+      <c r="B11" s="17"/>
+      <c r="C11" s="17"/>
+      <c r="D11" s="17"/>
+      <c r="E11" s="17"/>
+      <c r="F11" s="17"/>
+      <c r="G11" s="17"/>
+      <c r="H11" s="17"/>
+    </row>
+    <row r="12" spans="1:8" ht="25" customHeight="1">
+      <c r="A12" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="E12" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" s="26" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="10" customHeight="1">
+      <c r="A13" s="27" t="s">
+        <v>130</v>
+      </c>
+      <c r="B13" s="27" t="s">
+        <v>152</v>
+      </c>
+      <c r="C13" s="27" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" s="27" t="s">
+        <v>43</v>
+      </c>
+      <c r="E13" s="27" t="s">
+        <v>131</v>
+      </c>
+      <c r="F13" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="H13" s="27" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="10" customHeight="1">
+      <c r="A14" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>151</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="E14" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="F14" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="10" customHeight="1">
+      <c r="A15" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>150</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="E15" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="F15" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="H15" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="10" customHeight="1">
+      <c r="A16" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>148</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="E16" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="F16" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="H16" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="10" customHeight="1">
+      <c r="A17" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>153</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="E17" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="F17" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G17" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="H17" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="10" customHeight="1">
+      <c r="A18" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="E18" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="F18" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="10" customHeight="1">
+      <c r="A19" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="B19" s="24" t="s">
+        <v>155</v>
+      </c>
+      <c r="C19" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="E19" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="F19" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="H19" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="10" customHeight="1">
+      <c r="A20" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>152</v>
+      </c>
+      <c r="C20" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="E20" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="F20" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H20" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="10" customHeight="1">
+      <c r="A21" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>151</v>
+      </c>
+      <c r="C21" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D21" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="E21" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="F21" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G21" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H21" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="10" customHeight="1">
+      <c r="A22" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>150</v>
+      </c>
+      <c r="C22" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="E22" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="F22" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G22" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H22" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="10" customHeight="1">
+      <c r="A23" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>148</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D23" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="E23" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="F23" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G23" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H23" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="10" customHeight="1">
+      <c r="A24" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B24" s="24" t="s">
+        <v>153</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="E24" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="F24" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G24" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H24" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="10" customHeight="1">
+      <c r="A25" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="C25" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="E25" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="F25" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G25" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H25" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="10" customHeight="1">
+      <c r="A26" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>155</v>
+      </c>
+      <c r="C26" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D26" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="E26" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="F26" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H26" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="10" customHeight="1">
+      <c r="A27" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>152</v>
+      </c>
+      <c r="C27" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E27" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F27" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G27" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H27" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="10" customHeight="1">
+      <c r="A28" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="B28" s="24" t="s">
+        <v>151</v>
+      </c>
+      <c r="C28" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D28" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E28" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F28" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G28" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H28" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="10" customHeight="1">
+      <c r="A29" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>150</v>
+      </c>
+      <c r="C29" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F29" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G29" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H29" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="10" customHeight="1">
+      <c r="A30" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="B30" s="24" t="s">
+        <v>148</v>
+      </c>
+      <c r="C30" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E30" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F30" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G30" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H30" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="10" customHeight="1">
+      <c r="A31" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="B31" s="24" t="s">
+        <v>153</v>
+      </c>
+      <c r="C31" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E31" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F31" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G31" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H31" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="10" customHeight="1">
+      <c r="A32" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="B32" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="C32" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E32" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F32" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G32" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H32" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="10" customHeight="1">
+      <c r="A33" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="B33" s="24" t="s">
+        <v>155</v>
+      </c>
+      <c r="C33" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D33" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E33" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F33" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G33" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H33" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="10" customHeight="1">
+      <c r="A34" s="24" t="s">
+        <v>135</v>
+      </c>
+      <c r="B34" s="24" t="s">
+        <v>152</v>
+      </c>
+      <c r="C34" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D34" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E34" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F34" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G34" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H34" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="10" customHeight="1">
+      <c r="A35" s="24" t="s">
+        <v>135</v>
+      </c>
+      <c r="B35" s="24" t="s">
+        <v>151</v>
+      </c>
+      <c r="C35" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E35" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F35" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G35" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H35" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="10" customHeight="1">
+      <c r="A36" s="24" t="s">
+        <v>135</v>
+      </c>
+      <c r="B36" s="24" t="s">
+        <v>150</v>
+      </c>
+      <c r="C36" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D36" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E36" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F36" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G36" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H36" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="10" customHeight="1">
+      <c r="A37" s="24" t="s">
+        <v>135</v>
+      </c>
+      <c r="B37" s="24" t="s">
+        <v>148</v>
+      </c>
+      <c r="C37" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D37" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E37" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F37" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G37" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H37" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="10" customHeight="1">
+      <c r="A38" s="24" t="s">
+        <v>135</v>
+      </c>
+      <c r="B38" s="24" t="s">
+        <v>153</v>
+      </c>
+      <c r="C38" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D38" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E38" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F38" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G38" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H38" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="10" customHeight="1">
+      <c r="A39" s="24" t="s">
+        <v>135</v>
+      </c>
+      <c r="B39" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="C39" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D39" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E39" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F39" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G39" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H39" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="10" customHeight="1">
+      <c r="A40" s="24" t="s">
+        <v>135</v>
+      </c>
+      <c r="B40" s="24" t="s">
+        <v>155</v>
+      </c>
+      <c r="C40" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D40" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E40" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F40" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G40" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H40" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="10" customHeight="1">
+      <c r="A41" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="B41" s="24" t="s">
+        <v>152</v>
+      </c>
+      <c r="C41" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="E41" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F41" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G41" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H41" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="10" customHeight="1">
+      <c r="A42" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="B42" s="24" t="s">
+        <v>151</v>
+      </c>
+      <c r="C42" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="E42" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F42" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G42" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H42" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="10" customHeight="1">
+      <c r="A43" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="B43" s="24" t="s">
+        <v>150</v>
+      </c>
+      <c r="C43" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D43" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="E43" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F43" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G43" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H43" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="10" customHeight="1">
+      <c r="A44" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="B44" s="24" t="s">
+        <v>148</v>
+      </c>
+      <c r="C44" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D44" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="E44" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F44" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G44" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H44" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="10" customHeight="1">
+      <c r="A45" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="B45" s="24" t="s">
+        <v>153</v>
+      </c>
+      <c r="C45" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="E45" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F45" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G45" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H45" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="10" customHeight="1">
+      <c r="A46" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="B46" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="C46" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D46" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="E46" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F46" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G46" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H46" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="10" customHeight="1">
+      <c r="A47" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="B47" s="24" t="s">
+        <v>155</v>
+      </c>
+      <c r="C47" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D47" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="E47" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F47" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G47" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H47" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A12:H12"/>
+  <mergeCells count="8">
+    <mergeCell ref="A7:H7"/>
+    <mergeCell ref="A1:H1"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A5:H5"/>
+    <mergeCell ref="A4:H4"/>
+    <mergeCell ref="A8:H8"/>
+    <mergeCell ref="A9:H9"/>
+  </mergeCells>
+  <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
+  <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8016AE1E-615E-4697-84C0-0F301DDBB9A9}">
   <dimension ref="A1:E10"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
       <c r="A2" s="48" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="44"/>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
     </row>
     <row r="3" spans="1:4" ht="20.25" customHeight="1">
       <c r="A3" s="49" t="s">
-        <v>139</v>
+        <v>158</v>
       </c>
       <c r="B3" s="45"/>
       <c r="C3" s="45"/>
       <c r="D3" s="45"/>
     </row>
     <row r="4" spans="1:4" ht="14" customHeight="1">
       <c r="A4" s="50" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="46"/>
       <c r="C4" s="46"/>
       <c r="D4" s="46"/>
     </row>
     <row r="5" spans="1:4" ht="45" customHeight="1">
       <c r="A5" s="47" t="s">
-        <v>141</v>
+        <v>160</v>
       </c>
       <c r="B5" s="47"/>
       <c r="C5" s="47"/>
       <c r="D5" s="47"/>
     </row>
     <row r="6" spans="1:4" ht="18" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="16"/>
       <c r="C6" s="16"/>
       <c r="D6" s="16"/>
     </row>
     <row r="7" spans="2:4" ht="12" customHeight="1">
       <c r="B7" s="19"/>
       <c r="C7" s="19"/>
       <c r="D7" s="19"/>
     </row>
     <row r="8" spans="1:4" ht="12" customHeight="1">
       <c r="A8" s="42"/>
       <c r="B8" s="42"/>
       <c r="C8" s="42"/>
       <c r="D8" s="42"/>
     </row>
     <row r="9" spans="1:5" ht="25" customHeight="1">
       <c r="A9" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="26" t="s">
-        <v>139</v>
+        <v>158</v>
       </c>
       <c r="C9" s="26" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="26" t="s">
-        <v>143</v>
+        <v>162</v>
       </c>
       <c r="E9" s="26" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="10" customHeight="1">
       <c r="A10" s="27" t="s">
-        <v>142</v>
+        <v>161</v>
       </c>
       <c r="B10" s="27" t="s">
-        <v>140</v>
+        <v>159</v>
       </c>
       <c r="C10" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="40">
         <v>1</v>
       </c>
       <c r="E10" s="27" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>TOC</vt:lpstr>
       <vt:lpstr>Tab 1</vt:lpstr>
       <vt:lpstr>Tab 2</vt:lpstr>
       <vt:lpstr>Tab 3</vt:lpstr>
       <vt:lpstr>Tab 4</vt:lpstr>
       <vt:lpstr>Tab 5</vt:lpstr>
+      <vt:lpstr>Tab 6</vt:lpstr>
+      <vt:lpstr>Tab 7</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Template/>
   <Manager/>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:category/>
 </cp:coreProperties>
 </file>