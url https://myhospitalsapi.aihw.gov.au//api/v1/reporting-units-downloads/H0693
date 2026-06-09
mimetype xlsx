--- v0 (2026-04-03)
+++ v1 (2026-06-09)
@@ -6,136 +6,136 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$11:$I$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Tab 2'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tab 2'!$A$23:$F$23</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Tab 3'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Tab 3'!$A$12:$H$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Tab 4'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Tab 4'!$A$12:$H$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'Tab 5'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Tab 5'!$A$12:$H$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'Tab 6'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Tab 6'!$A$9:$E$9</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6283" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6983" uniqueCount="120">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>www.aihw.gov.au</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Hospital: Norseman Hospital</t>
   </si>
   <si>
-    <t>Data as of: Tuesday, March 17, 2026, version: 2026031701</t>
+    <t>Data as of: Thursday, May 28, 2026, version: 2026052802</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Tab 1</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Healthcare-associated </t>
     </r>
     <r>
@@ -1199,795 +1199,795 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87693158-abbf-4d8f-9098-04907b50c04a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91bc2d13-a14a-49e4-b6f5-885b75d93436}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5c1c2e46-7b8f-46a7-ad08-806ff528bb2d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23ab820d-e204-4b5d-9e2f-f348eebfa620}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{aa19e39d-dd7f-4e33-8afa-cdd8f80e6f98}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0c9d3401-f1d7-4995-b92e-1aa9c804e104}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6302e65f-de93-456d-ad9f-49208b04f173}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a09ed754-0bc0-4b80-8a2a-dbbdccf0213a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ef1a9e68-a23f-401a-947f-20c2f5152fd9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6777fb37-a368-4a0c-93ec-334e87da1e35}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5ac0e370-f597-4249-9a2b-7263c04ab846}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52a72c10-f710-4d80-a299-b6c9404bdc46}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{eca18457-4461-4400-9184-dd4b3b402735}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{269a0de6-aa2b-40ab-841c-9bd7901cf7b1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38105e79-c065-4acb-b117-284e79045251}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9f65a90f-6a69-45d9-9dce-11bf46ad6e85}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96e025af-b089-40a8-a696-fcb14f4f2409}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d4840ed9-0393-4ebe-a2de-99e96fbac85d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d141acf8-4b1d-4c24-9bbb-abfe0e5fd360}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37f94a0b-bb8a-4ab5-a3be-159bca80f7e2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b73627af-f053-45f0-874c-804dd1e45645}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2806d56e-dbcb-4a3a-8aec-73e3f2d7352c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3bf3f19d-88a2-4f87-9c6f-bd6892e57e80}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5365ba6f-7059-46d4-8d8c-71853f2a8863}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dcc24b11-e30c-4843-ba5a-fdffa515994f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fcb19c75-2891-4a2c-b9c0-37a8bb2c99bf}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{238a4f97-d776-4770-84b4-d133cbb48ef6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ee4a987d-1a05-4f3b-a90d-f24aedc50c8a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cb39b103-2b8f-45ef-b4c4-31e6673e7918}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8702facb-2592-4fa2-b343-78b02a1793a6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dc38e01c-9118-4dc4-b8b6-0f907a4ef608}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dd849369-c1da-4848-b321-f4f4e1ff1fe5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -2291,51 +2291,51 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20811670-E63B-448A-B5F7-58171EECB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{05C75161-1003-4298-9662-01C4C3C6B9A9}">
   <dimension ref="A1:B13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -2783,51 +2783,51 @@
     <row r="377" s="9" customFormat="1" ht="12.5"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Number of stays"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F55D1B0D-E1E6-47AF-B370-07115FA7B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5787F2C4-FF1A-418F-A3D9-012CDF40B9A9}">
   <dimension ref="A1:O110"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -5854,52 +5854,52 @@
         <v>46</v>
       </c>
       <c r="I110" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A11:I11"/>
   <mergeCells count="7">
     <mergeCell ref="A9:I9"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2930C7AD-0EBF-49D1-94DB-CFFCCE3AB9A9}">
-  <dimension ref="A1:F179"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A7E9E613-A72E-43E4-9513-479158F3B9A9}">
+  <dimension ref="A1:F191"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
@@ -6370,2938 +6370,3178 @@
     <row r="36" spans="1:6" ht="10" customHeight="1">
       <c r="A36" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="24" t="s">
         <v>64</v>
       </c>
       <c r="C36" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D36" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E36" s="37">
         <v>0</v>
       </c>
       <c r="F36" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="10" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B37" s="24" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C37" s="24" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="D37" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E37" s="37">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="F37" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="10" customHeight="1">
       <c r="A38" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B38" s="24" t="s">
         <v>67</v>
       </c>
       <c r="C38" s="24" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D38" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E38" s="37">
-        <v>52</v>
+        <v>78</v>
       </c>
       <c r="F38" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="10" customHeight="1">
       <c r="A39" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B39" s="24" t="s">
         <v>67</v>
       </c>
       <c r="C39" s="24" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D39" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E39" s="37">
-        <v>103</v>
+        <v>52</v>
       </c>
       <c r="F39" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="10" customHeight="1">
       <c r="A40" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B40" s="24" t="s">
         <v>67</v>
       </c>
       <c r="C40" s="24" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D40" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E40" s="37">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="F40" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="10" customHeight="1">
       <c r="A41" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B41" s="24" t="s">
         <v>67</v>
       </c>
       <c r="C41" s="24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D41" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E41" s="37">
-        <v>34</v>
+        <v>98</v>
       </c>
       <c r="F41" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="10" customHeight="1">
       <c r="A42" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B42" s="24" t="s">
         <v>67</v>
       </c>
       <c r="C42" s="24" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D42" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E42" s="37">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="F42" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="10" customHeight="1">
       <c r="A43" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B43" s="24" t="s">
         <v>67</v>
       </c>
       <c r="C43" s="24" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D43" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E43" s="37">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="F43" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:6" ht="10" customHeight="1">
       <c r="A44" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B44" s="24" t="s">
         <v>67</v>
       </c>
       <c r="C44" s="24" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D44" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E44" s="37">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F44" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:6" ht="10" customHeight="1">
       <c r="A45" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B45" s="24" t="s">
         <v>67</v>
       </c>
       <c r="C45" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D45" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E45" s="37">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F45" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:6" ht="10" customHeight="1">
       <c r="A46" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B46" s="24" t="s">
         <v>67</v>
       </c>
       <c r="C46" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D46" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E46" s="37">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="F46" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:6" ht="10" customHeight="1">
       <c r="A47" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B47" s="24" t="s">
         <v>67</v>
       </c>
       <c r="C47" s="24" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D47" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E47" s="37">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="F47" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:6" ht="10" customHeight="1">
       <c r="A48" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B48" s="24" t="s">
         <v>67</v>
       </c>
       <c r="C48" s="24" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D48" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E48" s="37">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="F48" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:6" ht="10" customHeight="1">
       <c r="A49" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B49" s="24" t="s">
         <v>67</v>
       </c>
       <c r="C49" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D49" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E49" s="37">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F49" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:6" ht="10" customHeight="1">
       <c r="A50" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B50" s="24" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C50" s="24" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="D50" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E50" s="37">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F50" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:6" ht="10" customHeight="1">
       <c r="A51" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B51" s="24" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C51" s="24" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="D51" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E51" s="37">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="F51" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:6" ht="10" customHeight="1">
       <c r="A52" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B52" s="24" t="s">
         <v>68</v>
       </c>
       <c r="C52" s="24" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D52" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E52" s="37">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="F52" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:6" ht="10" customHeight="1">
       <c r="A53" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B53" s="24" t="s">
         <v>68</v>
       </c>
       <c r="C53" s="24" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D53" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E53" s="37">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="F53" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:6" ht="10" customHeight="1">
       <c r="A54" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B54" s="24" t="s">
         <v>68</v>
       </c>
       <c r="C54" s="24" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D54" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E54" s="37">
-        <v>74</v>
+        <v>24</v>
       </c>
       <c r="F54" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:6" ht="10" customHeight="1">
       <c r="A55" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B55" s="24" t="s">
         <v>68</v>
       </c>
       <c r="C55" s="24" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D55" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E55" s="37">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="F55" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="10" customHeight="1">
       <c r="A56" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B56" s="24" t="s">
         <v>68</v>
       </c>
       <c r="C56" s="24" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D56" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E56" s="24" t="s">
-        <v>66</v>
+      <c r="E56" s="37">
+        <v>74</v>
       </c>
       <c r="F56" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:6" ht="10" customHeight="1">
       <c r="A57" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B57" s="24" t="s">
         <v>68</v>
       </c>
       <c r="C57" s="24" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D57" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E57" s="37">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F57" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:6" ht="10" customHeight="1">
       <c r="A58" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B58" s="24" t="s">
         <v>68</v>
       </c>
       <c r="C58" s="24" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D58" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E58" s="37">
-        <v>5</v>
+      <c r="E58" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F58" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:6" ht="10" customHeight="1">
       <c r="A59" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B59" s="24" t="s">
         <v>68</v>
       </c>
       <c r="C59" s="24" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D59" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E59" s="24" t="s">
-        <v>66</v>
+      <c r="E59" s="37">
+        <v>9</v>
       </c>
       <c r="F59" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:6" ht="10" customHeight="1">
       <c r="A60" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B60" s="24" t="s">
         <v>68</v>
       </c>
       <c r="C60" s="24" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D60" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E60" s="37">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F60" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:6" ht="10" customHeight="1">
       <c r="A61" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B61" s="24" t="s">
         <v>68</v>
       </c>
       <c r="C61" s="24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D61" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E61" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F61" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:6" ht="10" customHeight="1">
       <c r="A62" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B62" s="24" t="s">
         <v>68</v>
       </c>
       <c r="C62" s="24" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D62" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E62" s="24" t="s">
-        <v>66</v>
+      <c r="E62" s="37">
+        <v>0</v>
       </c>
       <c r="F62" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:6" ht="10" customHeight="1">
       <c r="A63" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B63" s="24" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C63" s="24" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D63" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E63" s="37">
-        <v>0</v>
+      <c r="E63" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F63" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:6" ht="10" customHeight="1">
       <c r="A64" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B64" s="24" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C64" s="24" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="D64" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E64" s="37">
-        <v>0</v>
+      <c r="E64" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F64" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:6" ht="10" customHeight="1">
       <c r="A65" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B65" s="24" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C65" s="24" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="D65" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E65" s="37">
-        <v>0</v>
+      <c r="E65" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F65" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:6" ht="10" customHeight="1">
       <c r="A66" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B66" s="24" t="s">
         <v>69</v>
       </c>
       <c r="C66" s="24" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D66" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E66" s="37">
         <v>0</v>
       </c>
       <c r="F66" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:6" ht="10" customHeight="1">
       <c r="A67" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B67" s="24" t="s">
         <v>69</v>
       </c>
       <c r="C67" s="24" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D67" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E67" s="37">
         <v>0</v>
       </c>
       <c r="F67" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:6" ht="10" customHeight="1">
       <c r="A68" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B68" s="24" t="s">
         <v>69</v>
       </c>
       <c r="C68" s="24" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D68" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E68" s="37">
         <v>0</v>
       </c>
       <c r="F68" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:6" ht="10" customHeight="1">
       <c r="A69" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B69" s="24" t="s">
         <v>69</v>
       </c>
       <c r="C69" s="24" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D69" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E69" s="37">
         <v>0</v>
       </c>
       <c r="F69" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:6" ht="10" customHeight="1">
       <c r="A70" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B70" s="24" t="s">
         <v>69</v>
       </c>
       <c r="C70" s="24" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D70" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E70" s="37">
         <v>0</v>
       </c>
       <c r="F70" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:6" ht="10" customHeight="1">
       <c r="A71" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B71" s="24" t="s">
         <v>69</v>
       </c>
       <c r="C71" s="24" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D71" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E71" s="37">
         <v>0</v>
       </c>
       <c r="F71" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:6" ht="10" customHeight="1">
       <c r="A72" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B72" s="24" t="s">
         <v>69</v>
       </c>
       <c r="C72" s="24" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D72" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E72" s="37">
         <v>0</v>
       </c>
       <c r="F72" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:6" ht="10" customHeight="1">
       <c r="A73" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B73" s="24" t="s">
         <v>69</v>
       </c>
       <c r="C73" s="24" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D73" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E73" s="37">
         <v>0</v>
       </c>
       <c r="F73" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:6" ht="10" customHeight="1">
       <c r="A74" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B74" s="24" t="s">
         <v>69</v>
       </c>
       <c r="C74" s="24" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D74" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E74" s="37">
         <v>0</v>
       </c>
       <c r="F74" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:6" ht="10" customHeight="1">
       <c r="A75" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B75" s="24" t="s">
         <v>69</v>
       </c>
       <c r="C75" s="24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D75" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E75" s="37">
         <v>0</v>
       </c>
       <c r="F75" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:6" ht="10" customHeight="1">
       <c r="A76" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B76" s="24" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C76" s="24" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="D76" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E76" s="37">
         <v>0</v>
       </c>
       <c r="F76" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:6" ht="10" customHeight="1">
       <c r="A77" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B77" s="24" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C77" s="24" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="D77" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E77" s="37">
         <v>0</v>
       </c>
       <c r="F77" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:6" ht="10" customHeight="1">
       <c r="A78" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B78" s="24" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C78" s="24" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="D78" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E78" s="37">
         <v>0</v>
       </c>
       <c r="F78" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:6" ht="10" customHeight="1">
       <c r="A79" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B79" s="24" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C79" s="24" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="D79" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E79" s="37">
         <v>0</v>
       </c>
       <c r="F79" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:6" ht="10" customHeight="1">
       <c r="A80" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B80" s="24" t="s">
         <v>70</v>
       </c>
       <c r="C80" s="24" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D80" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E80" s="37">
         <v>0</v>
       </c>
       <c r="F80" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:6" ht="10" customHeight="1">
       <c r="A81" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B81" s="24" t="s">
         <v>70</v>
       </c>
       <c r="C81" s="24" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D81" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E81" s="37">
         <v>0</v>
       </c>
       <c r="F81" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:6" ht="10" customHeight="1">
       <c r="A82" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B82" s="24" t="s">
         <v>70</v>
       </c>
       <c r="C82" s="24" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D82" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E82" s="37">
         <v>0</v>
       </c>
       <c r="F82" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:6" ht="10" customHeight="1">
       <c r="A83" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B83" s="24" t="s">
         <v>70</v>
       </c>
       <c r="C83" s="24" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D83" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E83" s="37">
         <v>0</v>
       </c>
       <c r="F83" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:6" ht="10" customHeight="1">
       <c r="A84" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B84" s="24" t="s">
         <v>70</v>
       </c>
       <c r="C84" s="24" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D84" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E84" s="37">
         <v>0</v>
       </c>
       <c r="F84" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:6" ht="10" customHeight="1">
       <c r="A85" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B85" s="24" t="s">
         <v>70</v>
       </c>
       <c r="C85" s="24" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D85" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E85" s="37">
         <v>0</v>
       </c>
       <c r="F85" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:6" ht="10" customHeight="1">
       <c r="A86" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B86" s="24" t="s">
         <v>70</v>
       </c>
       <c r="C86" s="24" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D86" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E86" s="37">
         <v>0</v>
       </c>
       <c r="F86" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:6" ht="10" customHeight="1">
       <c r="A87" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B87" s="24" t="s">
         <v>70</v>
       </c>
       <c r="C87" s="24" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D87" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E87" s="37">
         <v>0</v>
       </c>
       <c r="F87" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:6" ht="10" customHeight="1">
       <c r="A88" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B88" s="24" t="s">
         <v>70</v>
       </c>
       <c r="C88" s="24" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D88" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E88" s="37">
         <v>0</v>
       </c>
       <c r="F88" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:6" ht="10" customHeight="1">
       <c r="A89" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B89" s="24" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C89" s="24" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="D89" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E89" s="37">
         <v>0</v>
       </c>
       <c r="F89" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:6" ht="10" customHeight="1">
       <c r="A90" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B90" s="24" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C90" s="24" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="D90" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E90" s="37">
         <v>0</v>
       </c>
       <c r="F90" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="91" spans="1:6" ht="10" customHeight="1">
       <c r="A91" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B91" s="24" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C91" s="24" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="D91" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E91" s="37">
         <v>0</v>
       </c>
       <c r="F91" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:6" ht="10" customHeight="1">
       <c r="A92" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B92" s="24" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C92" s="24" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="D92" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E92" s="37">
         <v>0</v>
       </c>
       <c r="F92" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:6" ht="10" customHeight="1">
       <c r="A93" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B93" s="24" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C93" s="24" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D93" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E93" s="37">
         <v>0</v>
       </c>
       <c r="F93" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:6" ht="10" customHeight="1">
       <c r="A94" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B94" s="24" t="s">
         <v>71</v>
       </c>
       <c r="C94" s="24" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D94" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E94" s="37">
         <v>0</v>
       </c>
       <c r="F94" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:6" ht="10" customHeight="1">
       <c r="A95" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B95" s="24" t="s">
         <v>71</v>
       </c>
       <c r="C95" s="24" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D95" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E95" s="37">
         <v>0</v>
       </c>
       <c r="F95" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:6" ht="10" customHeight="1">
       <c r="A96" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B96" s="24" t="s">
         <v>71</v>
       </c>
       <c r="C96" s="24" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D96" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E96" s="37">
         <v>0</v>
       </c>
       <c r="F96" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:6" ht="10" customHeight="1">
       <c r="A97" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B97" s="24" t="s">
         <v>71</v>
       </c>
       <c r="C97" s="24" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D97" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E97" s="37">
         <v>0</v>
       </c>
       <c r="F97" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:6" ht="10" customHeight="1">
       <c r="A98" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B98" s="24" t="s">
         <v>71</v>
       </c>
       <c r="C98" s="24" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D98" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E98" s="37">
         <v>0</v>
       </c>
       <c r="F98" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:6" ht="10" customHeight="1">
       <c r="A99" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B99" s="24" t="s">
         <v>71</v>
       </c>
       <c r="C99" s="24" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D99" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E99" s="37">
         <v>0</v>
       </c>
       <c r="F99" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:6" ht="10" customHeight="1">
       <c r="A100" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B100" s="24" t="s">
         <v>71</v>
       </c>
       <c r="C100" s="24" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D100" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E100" s="37">
         <v>0</v>
       </c>
       <c r="F100" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:6" ht="10" customHeight="1">
       <c r="A101" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B101" s="24" t="s">
         <v>71</v>
       </c>
       <c r="C101" s="24" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D101" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E101" s="37">
         <v>0</v>
       </c>
       <c r="F101" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="102" spans="1:6" ht="10" customHeight="1">
       <c r="A102" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B102" s="24" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C102" s="24" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D102" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E102" s="37">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F102" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:6" ht="10" customHeight="1">
       <c r="A103" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B103" s="24" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C103" s="24" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D103" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E103" s="37">
         <v>0</v>
       </c>
       <c r="F103" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:6" ht="10" customHeight="1">
       <c r="A104" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B104" s="24" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C104" s="24" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D104" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E104" s="24" t="s">
-        <v>66</v>
+      <c r="E104" s="37">
+        <v>0</v>
       </c>
       <c r="F104" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:6" ht="10" customHeight="1">
       <c r="A105" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B105" s="24" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C105" s="24" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D105" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E105" s="24" t="s">
-        <v>66</v>
+      <c r="E105" s="37">
+        <v>0</v>
       </c>
       <c r="F105" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:6" ht="10" customHeight="1">
       <c r="A106" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B106" s="24" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C106" s="24" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D106" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E106" s="37">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F106" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="107" spans="1:6" ht="10" customHeight="1">
       <c r="A107" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B107" s="24" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C107" s="24" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D107" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E107" s="37">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F107" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="108" spans="1:6" ht="10" customHeight="1">
       <c r="A108" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B108" s="24" t="s">
         <v>72</v>
       </c>
       <c r="C108" s="24" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D108" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E108" s="37">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F108" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:6" ht="10" customHeight="1">
       <c r="A109" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B109" s="24" t="s">
         <v>72</v>
       </c>
       <c r="C109" s="24" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D109" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E109" s="37">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="F109" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="110" spans="1:6" ht="10" customHeight="1">
       <c r="A110" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B110" s="24" t="s">
         <v>72</v>
       </c>
       <c r="C110" s="24" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D110" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E110" s="37">
-        <v>6</v>
+      <c r="E110" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F110" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="111" spans="1:6" ht="10" customHeight="1">
       <c r="A111" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B111" s="24" t="s">
         <v>72</v>
       </c>
       <c r="C111" s="24" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D111" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E111" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F111" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:6" ht="10" customHeight="1">
       <c r="A112" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B112" s="24" t="s">
         <v>72</v>
       </c>
       <c r="C112" s="24" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D112" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E112" s="37">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F112" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="113" spans="1:6" ht="10" customHeight="1">
       <c r="A113" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B113" s="24" t="s">
         <v>72</v>
       </c>
       <c r="C113" s="24" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D113" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E113" s="37">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F113" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:6" ht="10" customHeight="1">
       <c r="A114" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B114" s="24" t="s">
         <v>72</v>
       </c>
       <c r="C114" s="24" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D114" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E114" s="37">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F114" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="115" spans="1:6" ht="10" customHeight="1">
       <c r="A115" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B115" s="24" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C115" s="24" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="D115" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E115" s="24" t="s">
-        <v>66</v>
+      <c r="E115" s="37">
+        <v>5</v>
       </c>
       <c r="F115" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:6" ht="10" customHeight="1">
       <c r="A116" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B116" s="24" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C116" s="24" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="D116" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E116" s="24" t="s">
-        <v>66</v>
+      <c r="E116" s="37">
+        <v>6</v>
       </c>
       <c r="F116" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="117" spans="1:6" ht="10" customHeight="1">
       <c r="A117" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B117" s="24" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C117" s="24" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D117" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E117" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F117" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="118" spans="1:6" ht="10" customHeight="1">
       <c r="A118" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B118" s="24" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C118" s="24" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D118" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E118" s="24" t="s">
-        <v>66</v>
+      <c r="E118" s="37">
+        <v>0</v>
       </c>
       <c r="F118" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="119" spans="1:6" ht="10" customHeight="1">
       <c r="A119" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B119" s="24" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C119" s="24" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D119" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E119" s="37">
         <v>0</v>
       </c>
       <c r="F119" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="120" spans="1:6" ht="10" customHeight="1">
       <c r="A120" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B120" s="24" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C120" s="24" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D120" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E120" s="24" t="s">
-        <v>66</v>
+      <c r="E120" s="37">
+        <v>0</v>
       </c>
       <c r="F120" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="121" spans="1:6" ht="10" customHeight="1">
       <c r="A121" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B121" s="24" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C121" s="24" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D121" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E121" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F121" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="122" spans="1:6" ht="10" customHeight="1">
       <c r="A122" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B122" s="24" t="s">
         <v>73</v>
       </c>
       <c r="C122" s="24" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D122" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E122" s="37">
-        <v>0</v>
+      <c r="E122" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F122" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="123" spans="1:6" ht="10" customHeight="1">
       <c r="A123" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B123" s="24" t="s">
         <v>73</v>
       </c>
       <c r="C123" s="24" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D123" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E123" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F123" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="124" spans="1:6" ht="10" customHeight="1">
       <c r="A124" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B124" s="24" t="s">
         <v>73</v>
       </c>
       <c r="C124" s="24" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D124" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E124" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F124" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="125" spans="1:6" ht="10" customHeight="1">
       <c r="A125" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B125" s="24" t="s">
         <v>73</v>
       </c>
       <c r="C125" s="24" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D125" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E125" s="37">
-        <v>0</v>
+      <c r="E125" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F125" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="126" spans="1:6" ht="10" customHeight="1">
       <c r="A126" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B126" s="24" t="s">
         <v>73</v>
       </c>
       <c r="C126" s="24" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="D126" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E126" s="24" t="s">
-        <v>66</v>
+      <c r="E126" s="37">
+        <v>0</v>
       </c>
       <c r="F126" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="127" spans="1:6" ht="10" customHeight="1">
       <c r="A127" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B127" s="24" t="s">
         <v>73</v>
       </c>
       <c r="C127" s="24" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D127" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E127" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F127" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="128" spans="1:6" ht="10" customHeight="1">
       <c r="A128" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B128" s="24" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C128" s="24" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D128" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E128" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F128" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="129" spans="1:6" ht="10" customHeight="1">
       <c r="A129" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B129" s="24" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C129" s="24" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="D129" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E129" s="37">
         <v>0</v>
       </c>
       <c r="F129" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="130" spans="1:6" ht="10" customHeight="1">
       <c r="A130" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B130" s="24" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C130" s="24" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D130" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E130" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F130" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:6" ht="10" customHeight="1">
       <c r="A131" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B131" s="24" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C131" s="24" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D131" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E131" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F131" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:6" ht="10" customHeight="1">
       <c r="A132" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B132" s="24" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C132" s="24" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D132" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E132" s="37">
         <v>0</v>
       </c>
       <c r="F132" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="133" spans="1:6" ht="10" customHeight="1">
       <c r="A133" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B133" s="24" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C133" s="24" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D133" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E133" s="37">
-        <v>0</v>
+      <c r="E133" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F133" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="134" spans="1:6" ht="10" customHeight="1">
       <c r="A134" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B134" s="24" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C134" s="24" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D134" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E134" s="37">
-        <v>0</v>
+      <c r="E134" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F134" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="135" spans="1:6" ht="10" customHeight="1">
       <c r="A135" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B135" s="24" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C135" s="24" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D135" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E135" s="37">
-        <v>0</v>
+      <c r="E135" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F135" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="136" spans="1:6" ht="10" customHeight="1">
       <c r="A136" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B136" s="24" t="s">
         <v>74</v>
       </c>
       <c r="C136" s="24" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D136" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E136" s="37">
-        <v>0</v>
+      <c r="E136" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F136" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="137" spans="1:6" ht="10" customHeight="1">
       <c r="A137" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B137" s="24" t="s">
         <v>74</v>
       </c>
       <c r="C137" s="24" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D137" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E137" s="37">
         <v>0</v>
       </c>
       <c r="F137" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="138" spans="1:6" ht="10" customHeight="1">
       <c r="A138" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B138" s="24" t="s">
         <v>74</v>
       </c>
       <c r="C138" s="24" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="D138" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E138" s="37">
-        <v>0</v>
+      <c r="E138" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F138" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:6" ht="10" customHeight="1">
       <c r="A139" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B139" s="24" t="s">
         <v>74</v>
       </c>
       <c r="C139" s="24" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D139" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E139" s="37">
-        <v>0</v>
+      <c r="E139" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F139" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="140" spans="1:6" ht="10" customHeight="1">
       <c r="A140" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B140" s="24" t="s">
         <v>74</v>
       </c>
       <c r="C140" s="24" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D140" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E140" s="37">
         <v>0</v>
       </c>
       <c r="F140" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="141" spans="1:6" ht="10" customHeight="1">
       <c r="A141" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B141" s="24" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C141" s="24" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D141" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E141" s="37">
         <v>0</v>
       </c>
       <c r="F141" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="142" spans="1:6" ht="10" customHeight="1">
       <c r="A142" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B142" s="24" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C142" s="24" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D142" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E142" s="37">
         <v>0</v>
       </c>
       <c r="F142" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="143" spans="1:6" ht="10" customHeight="1">
       <c r="A143" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B143" s="24" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C143" s="24" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D143" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E143" s="24" t="s">
-        <v>66</v>
+      <c r="E143" s="37">
+        <v>0</v>
       </c>
       <c r="F143" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="144" spans="1:6" ht="10" customHeight="1">
       <c r="A144" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B144" s="24" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C144" s="24" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D144" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E144" s="37">
         <v>0</v>
       </c>
       <c r="F144" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="145" spans="1:6" ht="10" customHeight="1">
       <c r="A145" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B145" s="24" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C145" s="24" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D145" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E145" s="37">
         <v>0</v>
       </c>
       <c r="F145" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="146" spans="1:6" ht="10" customHeight="1">
       <c r="A146" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B146" s="24" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C146" s="24" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D146" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E146" s="37">
         <v>0</v>
       </c>
       <c r="F146" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="147" spans="1:6" ht="10" customHeight="1">
       <c r="A147" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B147" s="24" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C147" s="24" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D147" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E147" s="37">
         <v>0</v>
       </c>
       <c r="F147" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="148" spans="1:6" ht="10" customHeight="1">
       <c r="A148" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B148" s="24" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C148" s="24" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D148" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E148" s="37">
         <v>0</v>
       </c>
       <c r="F148" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="149" spans="1:6" ht="10" customHeight="1">
       <c r="A149" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B149" s="24" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C149" s="24" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D149" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E149" s="37">
         <v>0</v>
       </c>
       <c r="F149" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="150" spans="1:6" ht="10" customHeight="1">
       <c r="A150" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B150" s="24" t="s">
         <v>75</v>
       </c>
       <c r="C150" s="24" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="D150" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E150" s="37">
         <v>0</v>
       </c>
       <c r="F150" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="151" spans="1:6" ht="10" customHeight="1">
       <c r="A151" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B151" s="24" t="s">
         <v>75</v>
       </c>
       <c r="C151" s="24" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="D151" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E151" s="37">
         <v>0</v>
       </c>
       <c r="F151" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="152" spans="1:6" ht="10" customHeight="1">
       <c r="A152" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B152" s="24" t="s">
         <v>75</v>
       </c>
       <c r="C152" s="24" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="D152" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E152" s="37">
-        <v>0</v>
+      <c r="E152" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F152" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="153" spans="1:6" ht="10" customHeight="1">
       <c r="A153" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B153" s="24" t="s">
         <v>75</v>
       </c>
       <c r="C153" s="24" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D153" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E153" s="37">
         <v>0</v>
       </c>
       <c r="F153" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="154" spans="1:6" ht="10" customHeight="1">
       <c r="A154" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B154" s="24" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C154" s="24" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D154" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E154" s="37">
         <v>0</v>
       </c>
       <c r="F154" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="155" spans="1:6" ht="10" customHeight="1">
       <c r="A155" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B155" s="24" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C155" s="24" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D155" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E155" s="37">
         <v>0</v>
       </c>
       <c r="F155" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="156" spans="1:6" ht="10" customHeight="1">
       <c r="A156" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B156" s="24" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C156" s="24" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D156" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E156" s="37">
         <v>0</v>
       </c>
       <c r="F156" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="157" spans="1:6" ht="10" customHeight="1">
       <c r="A157" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B157" s="24" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C157" s="24" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D157" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E157" s="37">
         <v>0</v>
       </c>
       <c r="F157" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="158" spans="1:6" ht="10" customHeight="1">
       <c r="A158" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B158" s="24" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C158" s="24" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D158" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E158" s="37">
         <v>0</v>
       </c>
       <c r="F158" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="159" spans="1:6" ht="10" customHeight="1">
       <c r="A159" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B159" s="24" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C159" s="24" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D159" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E159" s="37">
         <v>0</v>
       </c>
       <c r="F159" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="160" spans="1:6" ht="10" customHeight="1">
       <c r="A160" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B160" s="24" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C160" s="24" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D160" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E160" s="37">
         <v>0</v>
       </c>
       <c r="F160" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="161" spans="1:6" ht="10" customHeight="1">
       <c r="A161" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B161" s="24" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C161" s="24" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D161" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E161" s="37">
         <v>0</v>
       </c>
       <c r="F161" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="162" spans="1:6" ht="10" customHeight="1">
       <c r="A162" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B162" s="24" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C162" s="24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D162" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E162" s="37">
         <v>0</v>
       </c>
       <c r="F162" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="163" spans="1:6" ht="10" customHeight="1">
       <c r="A163" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B163" s="24" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C163" s="24" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D163" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E163" s="37">
         <v>0</v>
       </c>
       <c r="F163" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="164" spans="1:6" ht="10" customHeight="1">
       <c r="A164" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B164" s="24" t="s">
         <v>76</v>
       </c>
       <c r="C164" s="24" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="D164" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E164" s="37">
         <v>0</v>
       </c>
       <c r="F164" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="165" spans="1:6" ht="10" customHeight="1">
       <c r="A165" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B165" s="24" t="s">
         <v>76</v>
       </c>
       <c r="C165" s="24" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="D165" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E165" s="37">
         <v>0</v>
       </c>
       <c r="F165" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="166" spans="1:6" ht="10" customHeight="1">
       <c r="A166" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B166" s="24" t="s">
         <v>76</v>
       </c>
       <c r="C166" s="24" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D166" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E166" s="37">
         <v>0</v>
       </c>
       <c r="F166" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="167" spans="1:6" ht="10" customHeight="1">
       <c r="A167" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B167" s="24" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C167" s="24" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D167" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E167" s="37">
-        <v>104</v>
+        <v>0</v>
       </c>
       <c r="F167" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="168" spans="1:6" ht="10" customHeight="1">
       <c r="A168" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B168" s="24" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C168" s="24" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D168" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E168" s="37">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="F168" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="169" spans="1:6" ht="10" customHeight="1">
       <c r="A169" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B169" s="24" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C169" s="24" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D169" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E169" s="37">
-        <v>127</v>
+        <v>0</v>
       </c>
       <c r="F169" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="170" spans="1:6" ht="10" customHeight="1">
       <c r="A170" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B170" s="24" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C170" s="24" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D170" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E170" s="37">
-        <v>134</v>
+        <v>0</v>
       </c>
       <c r="F170" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="171" spans="1:6" ht="10" customHeight="1">
       <c r="A171" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B171" s="24" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C171" s="24" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D171" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E171" s="37">
-        <v>114</v>
+        <v>0</v>
       </c>
       <c r="F171" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="172" spans="1:6" ht="10" customHeight="1">
       <c r="A172" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B172" s="24" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C172" s="24" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D172" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E172" s="37">
-        <v>69</v>
+        <v>0</v>
       </c>
       <c r="F172" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="173" spans="1:6" ht="10" customHeight="1">
       <c r="A173" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B173" s="24" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C173" s="24" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D173" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E173" s="37">
-        <v>63</v>
+        <v>0</v>
       </c>
       <c r="F173" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="174" spans="1:6" ht="10" customHeight="1">
       <c r="A174" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B174" s="24" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C174" s="24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D174" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E174" s="37">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="F174" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="175" spans="1:6" ht="10" customHeight="1">
       <c r="A175" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B175" s="24" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C175" s="24" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D175" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E175" s="37">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="F175" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="176" spans="1:6" ht="10" customHeight="1">
       <c r="A176" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B176" s="24" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C176" s="24" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D176" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E176" s="37">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="F176" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="177" spans="1:6" ht="10" customHeight="1">
       <c r="A177" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B177" s="24" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C177" s="24" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D177" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E177" s="37">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F177" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="178" spans="1:6" ht="10" customHeight="1">
       <c r="A178" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B178" s="24" t="s">
         <v>77</v>
       </c>
       <c r="C178" s="24" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D178" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E178" s="37">
-        <v>17</v>
+        <v>104</v>
       </c>
       <c r="F178" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="179" spans="1:6" ht="10" customHeight="1">
       <c r="A179" s="24" t="s">
         <v>63</v>
       </c>
       <c r="B179" s="24" t="s">
         <v>77</v>
       </c>
       <c r="C179" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D179" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="E179" s="37">
+        <v>75</v>
+      </c>
+      <c r="F179" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" ht="10" customHeight="1">
+      <c r="A180" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="B180" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="C180" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D180" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="E180" s="37">
+        <v>127</v>
+      </c>
+      <c r="F180" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" ht="10" customHeight="1">
+      <c r="A181" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="B181" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="C181" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D181" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="E181" s="37">
+        <v>134</v>
+      </c>
+      <c r="F181" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" ht="10" customHeight="1">
+      <c r="A182" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="B182" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="C182" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D182" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="E182" s="37">
+        <v>114</v>
+      </c>
+      <c r="F182" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" ht="10" customHeight="1">
+      <c r="A183" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="B183" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="C183" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D183" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="E183" s="37">
+        <v>69</v>
+      </c>
+      <c r="F183" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" ht="10" customHeight="1">
+      <c r="A184" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="B184" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="C184" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D184" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="E184" s="37">
+        <v>63</v>
+      </c>
+      <c r="F184" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" ht="10" customHeight="1">
+      <c r="A185" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="B185" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="C185" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D185" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="E185" s="37">
+        <v>65</v>
+      </c>
+      <c r="F185" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" ht="10" customHeight="1">
+      <c r="A186" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="B186" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="C186" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D186" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="E186" s="37">
+        <v>62</v>
+      </c>
+      <c r="F186" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" ht="10" customHeight="1">
+      <c r="A187" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="B187" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="C187" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D187" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="E187" s="37">
+        <v>25</v>
+      </c>
+      <c r="F187" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" ht="10" customHeight="1">
+      <c r="A188" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="B188" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="C188" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D188" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="E188" s="37">
+        <v>6</v>
+      </c>
+      <c r="F188" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" ht="10" customHeight="1">
+      <c r="A189" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="B189" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="C189" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D189" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="E189" s="37">
+        <v>17</v>
+      </c>
+      <c r="F189" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" ht="10" customHeight="1">
+      <c r="A190" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="B190" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="C190" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="D179" s="24" t="s">
-[...5 lines deleted...]
-      <c r="F179" s="24" t="s">
+      <c r="D190" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="E190" s="37">
+        <v>18</v>
+      </c>
+      <c r="F190" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" ht="10" customHeight="1">
+      <c r="A191" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="B191" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="C191" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D191" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="E191" s="37">
+        <v>22</v>
+      </c>
+      <c r="F191" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A23:F23"/>
   <mergeCells count="19">
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2137857-8B8C-4776-ADBD-85F4C47FB9A9}">
-  <dimension ref="A1:H72"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FCA62F12-CCC0-4BA0-ABB1-3C7F9586B9A9}">
+  <dimension ref="A1:H82"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -9590,1471 +9830,1731 @@
       </c>
       <c r="C18" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F18" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H18" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="10" customHeight="1">
       <c r="A19" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B19" s="24" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D19" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F19" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H19" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="10" customHeight="1">
       <c r="A20" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>87</v>
       </c>
       <c r="C20" s="24" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D20" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F20" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H20" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="10" customHeight="1">
       <c r="A21" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B21" s="24" t="s">
         <v>87</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D21" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E21" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F21" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H21" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="10" customHeight="1">
       <c r="A22" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>87</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D22" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F22" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H22" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="10" customHeight="1">
       <c r="A23" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B23" s="24" t="s">
         <v>87</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E23" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F23" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H23" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="10" customHeight="1">
       <c r="A24" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B24" s="24" t="s">
         <v>87</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D24" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E24" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H24" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="10" customHeight="1">
       <c r="A25" s="24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B25" s="24" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="C25" s="24" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D25" s="24" t="s">
-        <v>89</v>
+        <v>43</v>
       </c>
       <c r="E25" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F25" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="24" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="H25" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="10" customHeight="1">
       <c r="A26" s="24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B26" s="24" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="C26" s="24" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D26" s="24" t="s">
-        <v>89</v>
+        <v>43</v>
       </c>
       <c r="E26" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F26" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G26" s="24" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="H26" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="10" customHeight="1">
       <c r="A27" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="24" t="s">
         <v>79</v>
       </c>
       <c r="C27" s="24" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D27" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E27" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F27" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H27" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="10" customHeight="1">
       <c r="A28" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B28" s="24" t="s">
         <v>79</v>
       </c>
       <c r="C28" s="24" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D28" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E28" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F28" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G28" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H28" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="10" customHeight="1">
       <c r="A29" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="24" t="s">
         <v>79</v>
       </c>
       <c r="C29" s="24" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D29" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E29" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F29" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G29" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H29" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="10" customHeight="1">
       <c r="A30" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B30" s="24" t="s">
         <v>79</v>
       </c>
       <c r="C30" s="24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D30" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E30" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F30" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G30" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H30" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="10" customHeight="1">
       <c r="A31" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B31" s="24" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="C31" s="24" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D31" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E31" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F31" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H31" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="10" customHeight="1">
       <c r="A32" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B32" s="24" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="C32" s="24" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D32" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E32" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F32" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H32" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="10" customHeight="1">
       <c r="A33" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B33" s="24" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="C33" s="24" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D33" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E33" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F33" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H33" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="10" customHeight="1">
       <c r="A34" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B34" s="24" t="s">
         <v>87</v>
       </c>
       <c r="C34" s="24" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D34" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E34" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F34" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G34" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H34" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="10" customHeight="1">
       <c r="A35" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B35" s="24" t="s">
         <v>87</v>
       </c>
       <c r="C35" s="24" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D35" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E35" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F35" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H35" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="10" customHeight="1">
       <c r="A36" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B36" s="24" t="s">
         <v>87</v>
       </c>
       <c r="C36" s="24" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D36" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E36" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F36" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G36" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H36" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="10" customHeight="1">
       <c r="A37" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B37" s="24" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="C37" s="24" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D37" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E37" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F37" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G37" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H37" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="10" customHeight="1">
       <c r="A38" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B38" s="24" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="C38" s="24" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D38" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E38" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F38" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G38" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H38" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="10" customHeight="1">
       <c r="A39" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B39" s="24" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="C39" s="24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D39" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E39" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F39" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G39" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H39" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="10" customHeight="1">
       <c r="A40" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B40" s="24" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="C40" s="24" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D40" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E40" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F40" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G40" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H40" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="10" customHeight="1">
       <c r="A41" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B41" s="24" t="s">
         <v>79</v>
       </c>
       <c r="C41" s="24" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D41" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E41" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F41" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G41" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H41" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="10" customHeight="1">
       <c r="A42" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B42" s="24" t="s">
         <v>79</v>
       </c>
       <c r="C42" s="24" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D42" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E42" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F42" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H42" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="10" customHeight="1">
       <c r="A43" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B43" s="24" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="C43" s="24" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D43" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E43" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F43" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H43" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="10" customHeight="1">
       <c r="A44" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B44" s="24" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="C44" s="24" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D44" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E44" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F44" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G44" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H44" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="10" customHeight="1">
       <c r="A45" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B45" s="24" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="C45" s="24" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D45" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E45" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F45" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G45" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H45" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="10" customHeight="1">
       <c r="A46" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B46" s="24" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="C46" s="24" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D46" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E46" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F46" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G46" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H46" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="10" customHeight="1">
       <c r="A47" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B47" s="24" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="C47" s="24" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D47" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E47" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F47" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G47" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H47" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="10" customHeight="1">
       <c r="A48" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B48" s="24" t="s">
         <v>87</v>
       </c>
       <c r="C48" s="24" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D48" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E48" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F48" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G48" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H48" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="10" customHeight="1">
       <c r="A49" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B49" s="24" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="C49" s="24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D49" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E49" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F49" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H49" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="10" customHeight="1">
       <c r="A50" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B50" s="24" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="C50" s="24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D50" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E50" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F50" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G50" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H50" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="10" customHeight="1">
       <c r="A51" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B51" s="24" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="C51" s="24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D51" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E51" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F51" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G51" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H51" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="10" customHeight="1">
       <c r="A52" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B52" s="24" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="C52" s="24" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D52" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E52" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F52" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G52" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H52" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="10" customHeight="1">
       <c r="A53" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B53" s="24" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="C53" s="24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D53" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E53" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F53" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G53" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H53" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="10" customHeight="1">
       <c r="A54" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B54" s="24" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="C54" s="24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D54" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E54" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F54" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G54" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H54" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="10" customHeight="1">
       <c r="A55" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B55" s="24" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="C55" s="24" t="s">
         <v>32</v>
       </c>
       <c r="D55" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E55" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F55" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G55" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H55" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="10" customHeight="1">
       <c r="A56" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B56" s="24" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="C56" s="24" t="s">
         <v>33</v>
       </c>
       <c r="D56" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E56" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F56" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G56" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H56" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="10" customHeight="1">
       <c r="A57" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B57" s="24" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="C57" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D57" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E57" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F57" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G57" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H57" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="10" customHeight="1">
       <c r="A58" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B58" s="24" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="C58" s="24" t="s">
         <v>35</v>
       </c>
       <c r="D58" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E58" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F58" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G58" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H58" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="10" customHeight="1">
       <c r="A59" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B59" s="24" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="C59" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D59" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E59" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F59" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G59" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H59" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="10" customHeight="1">
       <c r="A60" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B60" s="24" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="C60" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D60" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E60" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F60" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G60" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H60" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="10" customHeight="1">
       <c r="A61" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B61" s="24" t="s">
         <v>79</v>
       </c>
       <c r="C61" s="24" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D61" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E61" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F61" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G61" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H61" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="10" customHeight="1">
       <c r="A62" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B62" s="24" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="C62" s="24" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D62" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E62" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F62" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G62" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H62" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="10" customHeight="1">
       <c r="A63" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B63" s="24" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="C63" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D63" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E63" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F63" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G63" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H63" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="10" customHeight="1">
       <c r="A64" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B64" s="24" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="C64" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D64" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E64" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F64" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G64" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H64" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="10" customHeight="1">
       <c r="A65" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B65" s="24" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="C65" s="24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D65" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E65" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F65" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G65" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H65" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="10" customHeight="1">
       <c r="A66" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B66" s="24" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="C66" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D66" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E66" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F66" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G66" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H66" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="10" customHeight="1">
       <c r="A67" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B67" s="24" t="s">
         <v>87</v>
       </c>
       <c r="C67" s="24" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D67" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E67" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F67" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G67" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H67" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="10" customHeight="1">
       <c r="A68" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B68" s="24" t="s">
         <v>87</v>
       </c>
       <c r="C68" s="24" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D68" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E68" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F68" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G68" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H68" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="10" customHeight="1">
       <c r="A69" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B69" s="24" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="C69" s="24" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D69" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E69" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F69" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G69" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H69" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="10" customHeight="1">
       <c r="A70" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B70" s="24" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="C70" s="24" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D70" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E70" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F70" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G70" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H70" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="10" customHeight="1">
       <c r="A71" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B71" s="24" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="C71" s="24" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D71" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E71" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F71" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G71" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H71" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="10" customHeight="1">
       <c r="A72" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B72" s="24" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="C72" s="24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D72" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E72" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F72" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G72" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H72" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="10" customHeight="1">
+      <c r="A73" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B73" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C73" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D73" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E73" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F73" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G73" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H73" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="10" customHeight="1">
+      <c r="A74" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B74" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C74" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D74" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E74" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F74" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G74" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H74" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="10" customHeight="1">
+      <c r="A75" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B75" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C75" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D75" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E75" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F75" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G75" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H75" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="10" customHeight="1">
+      <c r="A76" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B76" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="C76" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D76" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E76" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F76" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G76" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H76" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="10" customHeight="1">
+      <c r="A77" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B77" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="C77" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D77" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E77" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F77" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G77" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H77" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="10" customHeight="1">
+      <c r="A78" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B78" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="C78" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D78" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E78" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F78" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G78" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H78" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="10" customHeight="1">
+      <c r="A79" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B79" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="C79" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D79" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E79" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F79" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G79" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H79" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="10" customHeight="1">
+      <c r="A80" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B80" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="C80" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E80" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F80" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G80" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H80" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="10" customHeight="1">
+      <c r="A81" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B81" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="C81" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D81" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E81" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F81" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G81" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H81" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="10" customHeight="1">
+      <c r="A82" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B82" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="C82" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D82" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E82" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F82" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G82" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H82" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B3F247E6-CD47-4778-8EDF-4EC468D7B9A9}">
-  <dimension ref="A1:H312"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BBC4B1DF-A4CF-4618-AA77-98585B41B9A9}">
+  <dimension ref="A1:H347"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -11421,7633 +11921,8543 @@
       </c>
       <c r="C21" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E21" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F21" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H21" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="10" customHeight="1">
       <c r="A22" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B22" s="24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D22" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F22" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H22" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="10" customHeight="1">
       <c r="A23" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B23" s="24" t="s">
         <v>99</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E23" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F23" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H23" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="10" customHeight="1">
       <c r="A24" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B24" s="24" t="s">
         <v>99</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D24" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E24" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F24" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H24" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="10" customHeight="1">
       <c r="A25" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B25" s="24" t="s">
         <v>99</v>
       </c>
       <c r="C25" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D25" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E25" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F25" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H25" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="10" customHeight="1">
       <c r="A26" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="24" t="s">
         <v>99</v>
       </c>
       <c r="C26" s="24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D26" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E26" s="24" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F26" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G26" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H26" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="10" customHeight="1">
       <c r="A27" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B27" s="24" t="s">
         <v>99</v>
       </c>
       <c r="C27" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D27" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E27" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F27" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H27" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="10" customHeight="1">
       <c r="A28" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C28" s="24" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="D28" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E28" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F28" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G28" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H28" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="10" customHeight="1">
       <c r="A29" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B29" s="24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C29" s="24" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="D29" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F29" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G29" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H29" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="10" customHeight="1">
       <c r="A30" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B30" s="24" t="s">
         <v>98</v>
       </c>
       <c r="C30" s="24" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D30" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E30" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F30" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G30" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H30" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="10" customHeight="1">
       <c r="A31" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B31" s="24" t="s">
         <v>98</v>
       </c>
       <c r="C31" s="24" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D31" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E31" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F31" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H31" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="10" customHeight="1">
       <c r="A32" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B32" s="24" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="24" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D32" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E32" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F32" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H32" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="10" customHeight="1">
       <c r="A33" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B33" s="24" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="24" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D33" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E33" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F33" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H33" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="10" customHeight="1">
       <c r="A34" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="24" t="s">
         <v>98</v>
       </c>
       <c r="C34" s="24" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D34" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E34" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F34" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G34" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H34" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="10" customHeight="1">
       <c r="A35" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B35" s="24" t="s">
         <v>98</v>
       </c>
       <c r="C35" s="24" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D35" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E35" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F35" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H35" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="10" customHeight="1">
       <c r="A36" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B36" s="24" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="24" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D36" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E36" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F36" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G36" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H36" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="10" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B37" s="24" t="s">
         <v>98</v>
       </c>
       <c r="C37" s="24" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D37" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E37" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F37" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G37" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H37" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="10" customHeight="1">
       <c r="A38" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B38" s="24" t="s">
         <v>98</v>
       </c>
       <c r="C38" s="24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D38" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E38" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F38" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G38" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H38" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="10" customHeight="1">
       <c r="A39" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B39" s="24" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C39" s="24" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D39" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E39" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F39" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G39" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H39" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="10" customHeight="1">
       <c r="A40" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B40" s="24" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C40" s="24" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D40" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E40" s="24" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F40" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G40" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H40" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="10" customHeight="1">
       <c r="A41" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B41" s="24" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C41" s="24" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D41" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E41" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F41" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G41" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H41" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="10" customHeight="1">
       <c r="A42" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B42" s="24" t="s">
         <v>96</v>
       </c>
       <c r="C42" s="24" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D42" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E42" s="24" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F42" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H42" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="10" customHeight="1">
       <c r="A43" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B43" s="24" t="s">
         <v>96</v>
       </c>
       <c r="C43" s="24" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D43" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E43" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F43" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H43" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="10" customHeight="1">
       <c r="A44" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B44" s="24" t="s">
         <v>96</v>
       </c>
       <c r="C44" s="24" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D44" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E44" s="24" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F44" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G44" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H44" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="10" customHeight="1">
       <c r="A45" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B45" s="24" t="s">
         <v>96</v>
       </c>
       <c r="C45" s="24" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D45" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E45" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F45" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G45" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H45" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="10" customHeight="1">
       <c r="A46" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B46" s="24" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="C46" s="24" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D46" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E46" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F46" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G46" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H46" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="10" customHeight="1">
       <c r="A47" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B47" s="24" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="C47" s="24" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D47" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E47" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F47" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G47" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H47" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="10" customHeight="1">
       <c r="A48" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B48" s="24" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="C48" s="24" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D48" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E48" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F48" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G48" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H48" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="10" customHeight="1">
       <c r="A49" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B49" s="24" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="C49" s="24" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D49" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E49" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F49" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H49" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="10" customHeight="1">
       <c r="A50" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B50" s="24" t="s">
         <v>101</v>
       </c>
       <c r="C50" s="24" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D50" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E50" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F50" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G50" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H50" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="10" customHeight="1">
       <c r="A51" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B51" s="24" t="s">
         <v>101</v>
       </c>
       <c r="C51" s="24" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D51" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E51" s="24" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F51" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G51" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H51" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="10" customHeight="1">
       <c r="A52" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B52" s="24" t="s">
         <v>101</v>
       </c>
       <c r="C52" s="24" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D52" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E52" s="24" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F52" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G52" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H52" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="10" customHeight="1">
       <c r="A53" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B53" s="24" t="s">
         <v>101</v>
       </c>
       <c r="C53" s="24" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D53" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E53" s="24" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F53" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G53" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H53" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="10" customHeight="1">
       <c r="A54" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B54" s="24" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C54" s="24" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="D54" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E54" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F54" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G54" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H54" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="10" customHeight="1">
       <c r="A55" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B55" s="24" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C55" s="24" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D55" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E55" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F55" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G55" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H55" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="10" customHeight="1">
       <c r="A56" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B56" s="24" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C56" s="24" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D56" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E56" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F56" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G56" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H56" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="10" customHeight="1">
       <c r="A57" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B57" s="24" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C57" s="24" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D57" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E57" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F57" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G57" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H57" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="10" customHeight="1">
       <c r="A58" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B58" s="24" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C58" s="24" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D58" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E58" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F58" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G58" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H58" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="10" customHeight="1">
       <c r="A59" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B59" s="24" t="s">
         <v>102</v>
       </c>
       <c r="C59" s="24" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D59" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E59" s="24" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F59" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G59" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H59" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="10" customHeight="1">
       <c r="A60" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B60" s="24" t="s">
         <v>102</v>
       </c>
       <c r="C60" s="24" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="D60" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E60" s="24" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F60" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G60" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H60" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="10" customHeight="1">
       <c r="A61" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B61" s="24" t="s">
         <v>102</v>
       </c>
       <c r="C61" s="24" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D61" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E61" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F61" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G61" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H61" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="10" customHeight="1">
       <c r="A62" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B62" s="24" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C62" s="24" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="D62" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E62" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F62" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G62" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H62" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="10" customHeight="1">
       <c r="A63" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B63" s="24" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C63" s="24" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D63" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E63" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F63" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G63" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H63" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="10" customHeight="1">
       <c r="A64" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B64" s="24" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C64" s="24" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D64" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E64" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F64" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G64" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H64" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="10" customHeight="1">
       <c r="A65" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B65" s="24" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C65" s="24" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D65" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E65" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F65" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G65" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H65" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="10" customHeight="1">
       <c r="A66" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B66" s="24" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C66" s="24" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D66" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E66" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F66" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G66" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H66" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="10" customHeight="1">
       <c r="A67" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B67" s="24" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C67" s="24" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D67" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E67" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F67" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G67" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H67" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="10" customHeight="1">
       <c r="A68" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B68" s="24" t="s">
         <v>103</v>
       </c>
       <c r="C68" s="24" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D68" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E68" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F68" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G68" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H68" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="10" customHeight="1">
       <c r="A69" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B69" s="24" t="s">
         <v>103</v>
       </c>
       <c r="C69" s="24" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D69" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E69" s="24" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F69" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G69" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H69" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="10" customHeight="1">
       <c r="A70" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B70" s="24" t="s">
         <v>103</v>
       </c>
       <c r="C70" s="24" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D70" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E70" s="24" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F70" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G70" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H70" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="10" customHeight="1">
       <c r="A71" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B71" s="24" t="s">
         <v>103</v>
       </c>
       <c r="C71" s="24" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="D71" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E71" s="24" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F71" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G71" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H71" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="10" customHeight="1">
       <c r="A72" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B72" s="24" t="s">
         <v>103</v>
       </c>
       <c r="C72" s="24" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="D72" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E72" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F72" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G72" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H72" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="10" customHeight="1">
       <c r="A73" s="24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B73" s="24" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C73" s="24" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D73" s="24" t="s">
-        <v>89</v>
+        <v>43</v>
       </c>
       <c r="E73" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F73" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G73" s="24" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="H73" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="10" customHeight="1">
       <c r="A74" s="24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B74" s="24" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C74" s="24" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D74" s="24" t="s">
-        <v>89</v>
+        <v>43</v>
       </c>
       <c r="E74" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F74" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G74" s="24" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="H74" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="10" customHeight="1">
       <c r="A75" s="24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B75" s="24" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C75" s="24" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D75" s="24" t="s">
-        <v>89</v>
+        <v>43</v>
       </c>
       <c r="E75" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F75" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G75" s="24" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="H75" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="10" customHeight="1">
       <c r="A76" s="24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B76" s="24" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C76" s="24" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D76" s="24" t="s">
-        <v>89</v>
+        <v>43</v>
       </c>
       <c r="E76" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F76" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G76" s="24" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="H76" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="10" customHeight="1">
       <c r="A77" s="24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B77" s="24" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C77" s="24" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D77" s="24" t="s">
-        <v>89</v>
+        <v>43</v>
       </c>
       <c r="E77" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F77" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G77" s="24" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="H77" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="10" customHeight="1">
       <c r="A78" s="24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B78" s="24" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C78" s="24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D78" s="24" t="s">
-        <v>89</v>
+        <v>43</v>
       </c>
       <c r="E78" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F78" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G78" s="24" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="H78" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="10" customHeight="1">
       <c r="A79" s="24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B79" s="24" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C79" s="24" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D79" s="24" t="s">
-        <v>89</v>
+        <v>43</v>
       </c>
       <c r="E79" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F79" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G79" s="24" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="H79" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="10" customHeight="1">
       <c r="A80" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B80" s="24" t="s">
         <v>100</v>
       </c>
       <c r="C80" s="24" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D80" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E80" s="24" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F80" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G80" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H80" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="10" customHeight="1">
       <c r="A81" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B81" s="24" t="s">
         <v>100</v>
       </c>
       <c r="C81" s="24" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D81" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E81" s="24" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F81" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G81" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H81" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="10" customHeight="1">
       <c r="A82" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B82" s="24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C82" s="24" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D82" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E82" s="24" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F82" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G82" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H82" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="10" customHeight="1">
       <c r="A83" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B83" s="24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C83" s="24" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D83" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E83" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F83" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G83" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H83" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="10" customHeight="1">
       <c r="A84" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B84" s="24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C84" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D84" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E84" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F84" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G84" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H84" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="10" customHeight="1">
       <c r="A85" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B85" s="24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C85" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D85" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E85" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F85" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G85" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H85" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="10" customHeight="1">
       <c r="A86" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B86" s="24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C86" s="24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D86" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E86" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F86" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G86" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H86" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="10" customHeight="1">
       <c r="A87" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B87" s="24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C87" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D87" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E87" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F87" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G87" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H87" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="10" customHeight="1">
       <c r="A88" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B88" s="24" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C88" s="24" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="D88" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E88" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F88" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G88" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H88" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="10" customHeight="1">
       <c r="A89" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B89" s="24" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C89" s="24" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="D89" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E89" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F89" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G89" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H89" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="10" customHeight="1">
       <c r="A90" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B90" s="24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C90" s="24" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D90" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E90" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F90" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G90" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H90" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="10" customHeight="1">
       <c r="A91" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B91" s="24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C91" s="24" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D91" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E91" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F91" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G91" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H91" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="10" customHeight="1">
       <c r="A92" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B92" s="24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C92" s="24" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D92" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E92" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F92" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G92" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H92" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="10" customHeight="1">
       <c r="A93" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B93" s="24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C93" s="24" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D93" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E93" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F93" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G93" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H93" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="10" customHeight="1">
       <c r="A94" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B94" s="24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C94" s="24" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D94" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E94" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F94" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G94" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H94" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="10" customHeight="1">
       <c r="A95" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B95" s="24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C95" s="24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D95" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E95" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F95" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G95" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H95" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="10" customHeight="1">
       <c r="A96" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B96" s="24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C96" s="24" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D96" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E96" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F96" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G96" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H96" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="10" customHeight="1">
       <c r="A97" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B97" s="24" t="s">
         <v>98</v>
       </c>
       <c r="C97" s="24" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D97" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E97" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F97" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G97" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H97" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="10" customHeight="1">
       <c r="A98" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B98" s="24" t="s">
         <v>98</v>
       </c>
       <c r="C98" s="24" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D98" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E98" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F98" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G98" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H98" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="10" customHeight="1">
       <c r="A99" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B99" s="24" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C99" s="24" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D99" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E99" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F99" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G99" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H99" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="10" customHeight="1">
       <c r="A100" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B100" s="24" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C100" s="24" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D100" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E100" s="24" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F100" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G100" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H100" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="10" customHeight="1">
       <c r="A101" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B101" s="24" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C101" s="24" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D101" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E101" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F101" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G101" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H101" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="10" customHeight="1">
       <c r="A102" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B102" s="24" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C102" s="24" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D102" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E102" s="24" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F102" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G102" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H102" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="10" customHeight="1">
       <c r="A103" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B103" s="24" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C103" s="24" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D103" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E103" s="24" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F103" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G103" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H103" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="10" customHeight="1">
       <c r="A104" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B104" s="24" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C104" s="24" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D104" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E104" s="24" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F104" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G104" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H104" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="10" customHeight="1">
       <c r="A105" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B105" s="24" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C105" s="24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D105" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E105" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F105" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G105" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H105" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="10" customHeight="1">
       <c r="A106" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B106" s="24" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C106" s="24" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D106" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E106" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F106" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G106" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H106" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="10" customHeight="1">
       <c r="A107" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B107" s="24" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C107" s="24" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D107" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E107" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F107" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G107" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H107" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="10" customHeight="1">
       <c r="A108" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B108" s="24" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C108" s="24" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D108" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E108" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F108" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G108" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H108" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="10" customHeight="1">
       <c r="A109" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B109" s="24" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="C109" s="24" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D109" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E109" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F109" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G109" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H109" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="10" customHeight="1">
       <c r="A110" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B110" s="24" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="C110" s="24" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D110" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E110" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F110" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G110" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H110" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="10" customHeight="1">
       <c r="A111" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B111" s="24" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="C111" s="24" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D111" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E111" s="24" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F111" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G111" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H111" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="10" customHeight="1">
       <c r="A112" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B112" s="24" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="C112" s="24" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D112" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E112" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F112" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G112" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H112" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="10" customHeight="1">
       <c r="A113" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B113" s="24" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="C113" s="24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D113" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E113" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F113" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G113" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H113" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="10" customHeight="1">
       <c r="A114" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B114" s="24" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="C114" s="24" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="D114" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E114" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F114" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G114" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H114" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="10" customHeight="1">
       <c r="A115" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B115" s="24" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="C115" s="24" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="D115" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E115" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F115" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G115" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H115" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="10" customHeight="1">
       <c r="A116" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B116" s="24" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="C116" s="24" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D116" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E116" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F116" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G116" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H116" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="10" customHeight="1">
       <c r="A117" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B117" s="24" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C117" s="24" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D117" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E117" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F117" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G117" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H117" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="10" customHeight="1">
       <c r="A118" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B118" s="24" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C118" s="24" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D118" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E118" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F118" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G118" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H118" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="10" customHeight="1">
       <c r="A119" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B119" s="24" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C119" s="24" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D119" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E119" s="24" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F119" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G119" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H119" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="10" customHeight="1">
       <c r="A120" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B120" s="24" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C120" s="24" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D120" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E120" s="24" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F120" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G120" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H120" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="10" customHeight="1">
       <c r="A121" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B121" s="24" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C121" s="24" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D121" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E121" s="24" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F121" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G121" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H121" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="10" customHeight="1">
       <c r="A122" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B122" s="24" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C122" s="24" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D122" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E122" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F122" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G122" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H122" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="10" customHeight="1">
       <c r="A123" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B123" s="24" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C123" s="24" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="D123" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E123" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F123" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G123" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H123" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="10" customHeight="1">
       <c r="A124" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B124" s="24" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C124" s="24" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="D124" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E124" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F124" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G124" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H124" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="10" customHeight="1">
       <c r="A125" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B125" s="24" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C125" s="24" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D125" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E125" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F125" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G125" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H125" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="10" customHeight="1">
       <c r="A126" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B126" s="24" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C126" s="24" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D126" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E126" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F126" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G126" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H126" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="10" customHeight="1">
       <c r="A127" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B127" s="24" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C127" s="24" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D127" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E127" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F127" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G127" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H127" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="10" customHeight="1">
       <c r="A128" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B128" s="24" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C128" s="24" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D128" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E128" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F128" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G128" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H128" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="10" customHeight="1">
       <c r="A129" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B129" s="24" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C129" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D129" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E129" s="24" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F129" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G129" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H129" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="10" customHeight="1">
       <c r="A130" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B130" s="24" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C130" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D130" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E130" s="24" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="F130" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G130" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H130" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="10" customHeight="1">
       <c r="A131" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B131" s="24" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C131" s="24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D131" s="24" t="s">
         <v>89</v>
       </c>
-      <c r="E131" s="37">
-        <v>0</v>
+      <c r="E131" s="24" t="s">
+        <v>86</v>
       </c>
       <c r="F131" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G131" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H131" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="10" customHeight="1">
       <c r="A132" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B132" s="24" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C132" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D132" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E132" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F132" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G132" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H132" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="10" customHeight="1">
       <c r="A133" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B133" s="24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C133" s="24" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="D133" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E133" s="24" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="F133" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G133" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H133" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="10" customHeight="1">
       <c r="A134" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B134" s="24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C134" s="24" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="D134" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E134" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F134" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G134" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H134" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="10" customHeight="1">
       <c r="A135" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B135" s="24" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C135" s="24" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D135" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E135" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F135" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G135" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H135" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="10" customHeight="1">
       <c r="A136" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B136" s="24" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C136" s="24" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D136" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E136" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F136" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G136" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H136" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="10" customHeight="1">
       <c r="A137" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B137" s="24" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C137" s="24" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D137" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E137" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F137" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G137" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H137" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="10" customHeight="1">
       <c r="A138" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B138" s="24" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C138" s="24" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D138" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E138" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F138" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G138" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H138" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="10" customHeight="1">
       <c r="A139" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B139" s="24" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C139" s="24" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D139" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E139" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F139" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G139" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H139" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="10" customHeight="1">
       <c r="A140" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B140" s="24" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C140" s="24" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D140" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E140" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F140" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G140" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H140" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="10" customHeight="1">
       <c r="A141" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B141" s="24" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C141" s="24" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D141" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E141" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F141" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G141" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H141" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="10" customHeight="1">
       <c r="A142" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B142" s="24" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C142" s="24" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D142" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E142" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F142" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G142" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H142" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="10" customHeight="1">
       <c r="A143" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B143" s="24" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C143" s="24" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D143" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E143" s="24" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="F143" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G143" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H143" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="10" customHeight="1">
       <c r="A144" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B144" s="24" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C144" s="24" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D144" s="24" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>89</v>
+      </c>
+      <c r="E144" s="37">
+        <v>0</v>
       </c>
       <c r="F144" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G144" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H144" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="10" customHeight="1">
       <c r="A145" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B145" s="24" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C145" s="24" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D145" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E145" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F145" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G145" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H145" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="10" customHeight="1">
       <c r="A146" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B146" s="24" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C146" s="24" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D146" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E146" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F146" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G146" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H146" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="10" customHeight="1">
       <c r="A147" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B147" s="24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C147" s="24" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D147" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E147" s="24" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="F147" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G147" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H147" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="10" customHeight="1">
       <c r="A148" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B148" s="24" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C148" s="24" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D148" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E148" s="37">
-        <v>7</v>
+      <c r="E148" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F148" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G148" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H148" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="10" customHeight="1">
       <c r="A149" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B149" s="24" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C149" s="24" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D149" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E149" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F149" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G149" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H149" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="10" customHeight="1">
       <c r="A150" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B150" s="24" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C150" s="24" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D150" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E150" s="37">
-        <v>5</v>
+      <c r="E150" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F150" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G150" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H150" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="10" customHeight="1">
       <c r="A151" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B151" s="24" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C151" s="24" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D151" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E151" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F151" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G151" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H151" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="10" customHeight="1">
       <c r="A152" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B152" s="24" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C152" s="24" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D152" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E152" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F152" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G152" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H152" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="10" customHeight="1">
       <c r="A153" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B153" s="24" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C153" s="24" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D153" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E153" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F153" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G153" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H153" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="10" customHeight="1">
       <c r="A154" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B154" s="24" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C154" s="24" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D154" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E154" s="37">
-        <v>9</v>
+      <c r="E154" s="24" t="s">
+        <v>91</v>
       </c>
       <c r="F154" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G154" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H154" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="10" customHeight="1">
       <c r="A155" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B155" s="24" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C155" s="24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D155" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E155" s="37">
-        <v>5</v>
+      <c r="E155" s="24" t="s">
+        <v>91</v>
       </c>
       <c r="F155" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G155" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H155" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="10" customHeight="1">
       <c r="A156" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B156" s="24" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C156" s="24" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D156" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E156" s="37">
-        <v>5</v>
+      <c r="E156" s="24" t="s">
+        <v>91</v>
       </c>
       <c r="F156" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G156" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H156" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="10" customHeight="1">
       <c r="A157" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B157" s="24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C157" s="24" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D157" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E157" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F157" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G157" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H157" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="10" customHeight="1">
       <c r="A158" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B158" s="24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C158" s="24" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D158" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E158" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F158" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G158" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H158" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="10" customHeight="1">
       <c r="A159" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B159" s="24" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C159" s="24" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D159" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E159" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F159" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G159" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H159" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="10" customHeight="1">
       <c r="A160" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B160" s="24" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C160" s="24" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D160" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E160" s="24" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="F160" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G160" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H160" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="10" customHeight="1">
       <c r="A161" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B161" s="24" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C161" s="24" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D161" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E161" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F161" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G161" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H161" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="10" customHeight="1">
       <c r="A162" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B162" s="24" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C162" s="24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D162" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E162" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F162" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G162" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H162" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="10" customHeight="1">
       <c r="A163" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B163" s="24" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C163" s="24" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D163" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E163" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F163" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G163" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H163" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="10" customHeight="1">
       <c r="A164" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B164" s="24" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C164" s="24" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D164" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E164" s="24" t="s">
-        <v>91</v>
+      <c r="E164" s="37">
+        <v>7</v>
       </c>
       <c r="F164" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G164" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H164" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="10" customHeight="1">
       <c r="A165" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B165" s="24" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C165" s="24" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D165" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E165" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F165" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G165" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H165" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="10" customHeight="1">
       <c r="A166" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B166" s="24" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C166" s="24" t="s">
         <v>29</v>
       </c>
       <c r="D166" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E166" s="24" t="s">
-        <v>66</v>
+      <c r="E166" s="37">
+        <v>5</v>
       </c>
       <c r="F166" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G166" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H166" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="10" customHeight="1">
       <c r="A167" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B167" s="24" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C167" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D167" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E167" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F167" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G167" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H167" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="10" customHeight="1">
       <c r="A168" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B168" s="24" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C168" s="24" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D168" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E168" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F168" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G168" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H168" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="10" customHeight="1">
       <c r="A169" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B169" s="24" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C169" s="24" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D169" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E169" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F169" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G169" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H169" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="10" customHeight="1">
       <c r="A170" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B170" s="24" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C170" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D170" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E170" s="24" t="s">
-        <v>66</v>
+      <c r="E170" s="37">
+        <v>9</v>
       </c>
       <c r="F170" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G170" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H170" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="10" customHeight="1">
       <c r="A171" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B171" s="24" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C171" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D171" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E171" s="24" t="s">
-        <v>91</v>
+      <c r="E171" s="37">
+        <v>5</v>
       </c>
       <c r="F171" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G171" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H171" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="10" customHeight="1">
       <c r="A172" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B172" s="24" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C172" s="24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D172" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E172" s="24" t="s">
-        <v>91</v>
+      <c r="E172" s="37">
+        <v>5</v>
       </c>
       <c r="F172" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G172" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H172" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="10" customHeight="1">
       <c r="A173" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B173" s="24" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C173" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D173" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E173" s="24" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="F173" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G173" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H173" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="10" customHeight="1">
       <c r="A174" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B174" s="24" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C174" s="24" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="D174" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E174" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F174" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G174" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H174" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="10" customHeight="1">
       <c r="A175" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B175" s="24" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C175" s="24" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="D175" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E175" s="24" t="s">
-        <v>66</v>
+      <c r="E175" s="37">
+        <v>7</v>
       </c>
       <c r="F175" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G175" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H175" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="10" customHeight="1">
       <c r="A176" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B176" s="24" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="C176" s="24" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D176" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E176" s="24" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="F176" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G176" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H176" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="10" customHeight="1">
       <c r="A177" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B177" s="24" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="C177" s="24" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D177" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E177" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F177" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G177" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H177" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="10" customHeight="1">
       <c r="A178" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B178" s="24" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="C178" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D178" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E178" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F178" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G178" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H178" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="10" customHeight="1">
       <c r="A179" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B179" s="24" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="C179" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D179" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E179" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F179" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G179" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H179" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="10" customHeight="1">
       <c r="A180" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B180" s="24" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="C180" s="24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D180" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E180" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F180" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G180" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H180" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="10" customHeight="1">
       <c r="A181" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B181" s="24" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="C181" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D181" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E181" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F181" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G181" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H181" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="10" customHeight="1">
       <c r="A182" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B182" s="24" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="C182" s="24" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="D182" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E182" s="37">
-        <v>5</v>
+      <c r="E182" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F182" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G182" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H182" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="10" customHeight="1">
       <c r="A183" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B183" s="24" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="C183" s="24" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="D183" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E183" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F183" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G183" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H183" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="10" customHeight="1">
       <c r="A184" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B184" s="24" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C184" s="24" t="s">
         <v>29</v>
       </c>
       <c r="D184" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E184" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F184" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G184" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H184" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="10" customHeight="1">
       <c r="A185" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B185" s="24" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C185" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D185" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E185" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F185" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G185" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H185" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="10" customHeight="1">
       <c r="A186" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B186" s="24" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C186" s="24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D186" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E186" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F186" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G186" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H186" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="10" customHeight="1">
       <c r="A187" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B187" s="24" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C187" s="24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D187" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E187" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F187" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G187" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H187" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="10" customHeight="1">
       <c r="A188" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B188" s="24" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C188" s="24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D188" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E188" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F188" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G188" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H188" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="10" customHeight="1">
       <c r="A189" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B189" s="24" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C189" s="24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D189" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E189" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F189" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G189" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H189" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="10" customHeight="1">
       <c r="A190" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B190" s="24" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C190" s="24" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D190" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E190" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F190" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G190" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H190" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="10" customHeight="1">
       <c r="A191" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B191" s="24" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C191" s="24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D191" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E191" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F191" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G191" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H191" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="10" customHeight="1">
       <c r="A192" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B192" s="24" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C192" s="24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D192" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E192" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F192" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G192" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H192" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="10" customHeight="1">
       <c r="A193" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B193" s="24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C193" s="24" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D193" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E193" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F193" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G193" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H193" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="10" customHeight="1">
       <c r="A194" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B194" s="24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C194" s="24" t="s">
         <v>28</v>
       </c>
       <c r="D194" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E194" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F194" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G194" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H194" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="10" customHeight="1">
       <c r="A195" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B195" s="24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C195" s="24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D195" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E195" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F195" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G195" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H195" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="10" customHeight="1">
       <c r="A196" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B196" s="24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C196" s="24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D196" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E196" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F196" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G196" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H196" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="10" customHeight="1">
       <c r="A197" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B197" s="24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C197" s="24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D197" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E197" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F197" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G197" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H197" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="10" customHeight="1">
       <c r="A198" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B198" s="24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C198" s="24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D198" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E198" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F198" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G198" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H198" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="10" customHeight="1">
       <c r="A199" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B199" s="24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C199" s="24" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D199" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E199" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F199" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G199" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H199" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="10" customHeight="1">
       <c r="A200" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B200" s="24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C200" s="24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D200" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E200" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F200" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G200" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H200" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="10" customHeight="1">
       <c r="A201" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B201" s="24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C201" s="24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D201" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E201" s="24" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="F201" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G201" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H201" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="10" customHeight="1">
       <c r="A202" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B202" s="24" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C202" s="24" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D202" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E202" s="24" t="s">
-        <v>91</v>
+      <c r="E202" s="37">
+        <v>5</v>
       </c>
       <c r="F202" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G202" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H202" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="10" customHeight="1">
       <c r="A203" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B203" s="24" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C203" s="24" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D203" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E203" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F203" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G203" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H203" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="10" customHeight="1">
       <c r="A204" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B204" s="24" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C204" s="24" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D204" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E204" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F204" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G204" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H204" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="10" customHeight="1">
       <c r="A205" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B205" s="24" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C205" s="24" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D205" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E205" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F205" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G205" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H205" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="10" customHeight="1">
       <c r="A206" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B206" s="24" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C206" s="24" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D206" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E206" s="24" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="F206" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G206" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H206" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="10" customHeight="1">
       <c r="A207" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B207" s="24" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C207" s="24" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D207" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E207" s="24" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="F207" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G207" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H207" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="10" customHeight="1">
       <c r="A208" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B208" s="24" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C208" s="24" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="D208" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E208" s="37">
-        <v>7</v>
+      <c r="E208" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F208" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G208" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H208" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="10" customHeight="1">
       <c r="A209" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B209" s="24" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C209" s="24" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D209" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E209" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F209" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G209" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H209" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="10" customHeight="1">
       <c r="A210" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B210" s="24" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C210" s="24" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D210" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E210" s="37">
-        <v>5</v>
+      <c r="E210" s="24" t="s">
+        <v>91</v>
       </c>
       <c r="F210" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G210" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H210" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="10" customHeight="1">
       <c r="A211" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B211" s="24" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C211" s="24" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D211" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E211" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F211" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G211" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H211" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="10" customHeight="1">
       <c r="A212" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B212" s="24" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C212" s="24" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D212" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E212" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F212" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G212" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H212" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="10" customHeight="1">
       <c r="A213" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B213" s="24" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C213" s="24" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D213" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E213" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F213" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G213" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H213" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="10" customHeight="1">
       <c r="A214" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B214" s="24" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C214" s="24" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D214" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E214" s="37">
-        <v>8</v>
+      <c r="E214" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F214" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G214" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H214" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="10" customHeight="1">
       <c r="A215" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B215" s="24" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C215" s="24" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D215" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E215" s="37">
-        <v>5</v>
+      <c r="E215" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F215" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G215" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H215" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="10" customHeight="1">
       <c r="A216" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B216" s="24" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C216" s="24" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D216" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E216" s="37">
-        <v>5</v>
+      <c r="E216" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F216" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G216" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H216" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="10" customHeight="1">
       <c r="A217" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B217" s="24" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C217" s="24" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D217" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E217" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F217" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G217" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H217" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="10" customHeight="1">
       <c r="A218" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B218" s="24" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C218" s="24" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D218" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E218" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F218" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G218" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H218" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="10" customHeight="1">
       <c r="A219" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B219" s="24" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C219" s="24" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D219" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E219" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F219" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G219" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H219" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="10" customHeight="1">
       <c r="A220" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B220" s="24" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C220" s="24" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D220" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E220" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F220" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G220" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H220" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="10" customHeight="1">
       <c r="A221" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B221" s="24" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C221" s="24" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D221" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E221" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F221" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G221" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H221" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="10" customHeight="1">
       <c r="A222" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B222" s="24" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C222" s="24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D222" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E222" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F222" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G222" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H222" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="10" customHeight="1">
       <c r="A223" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B223" s="24" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C223" s="24" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D223" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E223" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F223" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G223" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H223" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="10" customHeight="1">
       <c r="A224" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B224" s="24" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C224" s="24" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D224" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E224" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F224" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G224" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H224" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="10" customHeight="1">
       <c r="A225" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B225" s="24" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C225" s="24" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D225" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E225" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F225" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G225" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H225" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="10" customHeight="1">
       <c r="A226" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B226" s="24" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C226" s="24" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D226" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E226" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F226" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G226" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H226" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="10" customHeight="1">
       <c r="A227" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B227" s="24" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C227" s="24" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D227" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E227" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F227" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G227" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H227" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="10" customHeight="1">
       <c r="A228" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B228" s="24" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C228" s="24" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D228" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E228" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F228" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G228" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H228" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="10" customHeight="1">
       <c r="A229" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B229" s="24" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C229" s="24" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D229" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E229" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F229" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G229" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H229" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="10" customHeight="1">
       <c r="A230" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B230" s="24" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C230" s="24" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D230" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E230" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F230" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G230" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H230" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="10" customHeight="1">
       <c r="A231" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B231" s="24" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C231" s="24" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="D231" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E231" s="24" t="s">
-        <v>91</v>
+      <c r="E231" s="37">
+        <v>7</v>
       </c>
       <c r="F231" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G231" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H231" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="10" customHeight="1">
       <c r="A232" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B232" s="24" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C232" s="24" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="D232" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E232" s="24" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="F232" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G232" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H232" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="10" customHeight="1">
       <c r="A233" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B233" s="24" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C233" s="24" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D233" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E233" s="24" t="s">
-        <v>91</v>
+      <c r="E233" s="37">
+        <v>5</v>
       </c>
       <c r="F233" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G233" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H233" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="10" customHeight="1">
       <c r="A234" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B234" s="24" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C234" s="24" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D234" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E234" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F234" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G234" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H234" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="10" customHeight="1">
       <c r="A235" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B235" s="24" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C235" s="24" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D235" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E235" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F235" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G235" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H235" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="10" customHeight="1">
       <c r="A236" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B236" s="24" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C236" s="24" t="s">
         <v>32</v>
       </c>
       <c r="D236" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E236" s="24" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="F236" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G236" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H236" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="10" customHeight="1">
       <c r="A237" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B237" s="24" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C237" s="24" t="s">
         <v>33</v>
       </c>
       <c r="D237" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E237" s="24" t="s">
-        <v>66</v>
+      <c r="E237" s="37">
+        <v>8</v>
       </c>
       <c r="F237" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G237" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H237" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="10" customHeight="1">
       <c r="A238" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B238" s="24" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C238" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D238" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E238" s="24" t="s">
-        <v>66</v>
+      <c r="E238" s="37">
+        <v>5</v>
       </c>
       <c r="F238" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G238" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H238" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="239" spans="1:8" ht="10" customHeight="1">
       <c r="A239" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B239" s="24" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C239" s="24" t="s">
         <v>35</v>
       </c>
       <c r="D239" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E239" s="24" t="s">
-        <v>91</v>
+      <c r="E239" s="37">
+        <v>5</v>
       </c>
       <c r="F239" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G239" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H239" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="10" customHeight="1">
       <c r="A240" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B240" s="24" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C240" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D240" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E240" s="24" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="F240" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G240" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H240" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="10" customHeight="1">
       <c r="A241" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B241" s="24" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C241" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D241" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E241" s="24" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="F241" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G241" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H241" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="10" customHeight="1">
       <c r="A242" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B242" s="24" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C242" s="24" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="D242" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E242" s="37">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F242" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G242" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H242" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="10" customHeight="1">
       <c r="A243" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B243" s="24" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="C243" s="24" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D243" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E243" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F243" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G243" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H243" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="10" customHeight="1">
       <c r="A244" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B244" s="24" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="C244" s="24" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D244" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E244" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F244" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G244" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H244" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="10" customHeight="1">
       <c r="A245" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B245" s="24" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="C245" s="24" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D245" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E245" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F245" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G245" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H245" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="10" customHeight="1">
       <c r="A246" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B246" s="24" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="C246" s="24" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D246" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E246" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F246" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G246" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H246" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="10" customHeight="1">
       <c r="A247" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B247" s="24" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="C247" s="24" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D247" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E247" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F247" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G247" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H247" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="10" customHeight="1">
       <c r="A248" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B248" s="24" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="C248" s="24" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D248" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E248" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F248" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G248" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H248" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="10" customHeight="1">
       <c r="A249" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B249" s="24" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="C249" s="24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D249" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E249" s="24" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="F249" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G249" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H249" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="10" customHeight="1">
       <c r="A250" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B250" s="24" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="C250" s="24" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D250" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E250" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F250" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G250" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H250" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="10" customHeight="1">
       <c r="A251" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B251" s="24" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C251" s="24" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D251" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="E251" s="37">
-        <v>0</v>
+      <c r="E251" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F251" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G251" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H251" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="10" customHeight="1">
       <c r="A252" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B252" s="24" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C252" s="24" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D252" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E252" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F252" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G252" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H252" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="10" customHeight="1">
       <c r="A253" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B253" s="24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C253" s="24" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="D253" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E253" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F253" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G253" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H253" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="10" customHeight="1">
       <c r="A254" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B254" s="24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C254" s="24" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D254" s="24" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>65</v>
+      </c>
+      <c r="E254" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F254" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G254" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H254" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="10" customHeight="1">
       <c r="A255" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B255" s="24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C255" s="24" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D255" s="24" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>65</v>
+      </c>
+      <c r="E255" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F255" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G255" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H255" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="10" customHeight="1">
       <c r="A256" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B256" s="24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C256" s="24" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D256" s="24" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>65</v>
+      </c>
+      <c r="E256" s="24" t="s">
+        <v>91</v>
       </c>
       <c r="F256" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G256" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H256" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="10" customHeight="1">
       <c r="A257" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B257" s="24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C257" s="24" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D257" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E257" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F257" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G257" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H257" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="10" customHeight="1">
       <c r="A258" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B258" s="24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C258" s="24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D258" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E258" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F258" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G258" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H258" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="10" customHeight="1">
       <c r="A259" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B259" s="24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C259" s="24" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D259" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E259" s="24" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="F259" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G259" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H259" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="10" customHeight="1">
       <c r="A260" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B260" s="24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C260" s="24" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="D260" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E260" s="24" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="F260" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G260" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H260" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="10" customHeight="1">
       <c r="A261" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B261" s="24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C261" s="24" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D261" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E261" s="24" t="s">
-        <v>91</v>
+        <v>66</v>
       </c>
       <c r="F261" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G261" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H261" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="10" customHeight="1">
       <c r="A262" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B262" s="24" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C262" s="24" t="s">
         <v>32</v>
       </c>
       <c r="D262" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E262" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F262" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G262" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H262" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="10" customHeight="1">
       <c r="A263" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B263" s="24" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C263" s="24" t="s">
         <v>33</v>
       </c>
       <c r="D263" s="24" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>65</v>
+      </c>
+      <c r="E263" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F263" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G263" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H263" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="10" customHeight="1">
       <c r="A264" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B264" s="24" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C264" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D264" s="24" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>65</v>
+      </c>
+      <c r="E264" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F264" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G264" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H264" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="10" customHeight="1">
       <c r="A265" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B265" s="24" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C265" s="24" t="s">
         <v>35</v>
       </c>
       <c r="D265" s="24" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>65</v>
+      </c>
+      <c r="E265" s="24" t="s">
+        <v>91</v>
       </c>
       <c r="F265" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G265" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H265" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="10" customHeight="1">
       <c r="A266" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B266" s="24" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C266" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D266" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E266" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F266" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G266" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H266" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="10" customHeight="1">
       <c r="A267" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B267" s="24" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C267" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D267" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E267" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F267" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G267" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H267" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="10" customHeight="1">
       <c r="A268" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B268" s="24" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C268" s="24" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="D268" s="24" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>65</v>
+      </c>
+      <c r="E268" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F268" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G268" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H268" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="10" customHeight="1">
       <c r="A269" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B269" s="24" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C269" s="24" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D269" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E269" s="37">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F269" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G269" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H269" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="10" customHeight="1">
       <c r="A270" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B270" s="24" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C270" s="24" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D270" s="24" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>65</v>
+      </c>
+      <c r="E270" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F270" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G270" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H270" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="10" customHeight="1">
       <c r="A271" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B271" s="24" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C271" s="24" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D271" s="24" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>65</v>
+      </c>
+      <c r="E271" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F271" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G271" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H271" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="10" customHeight="1">
       <c r="A272" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B272" s="24" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C272" s="24" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D272" s="24" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>65</v>
+      </c>
+      <c r="E272" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F272" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G272" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H272" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="10" customHeight="1">
       <c r="A273" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B273" s="24" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C273" s="24" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D273" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E273" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F273" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G273" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H273" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="10" customHeight="1">
       <c r="A274" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B274" s="24" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C274" s="24" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D274" s="24" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>65</v>
+      </c>
+      <c r="E274" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F274" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G274" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H274" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="10" customHeight="1">
       <c r="A275" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B275" s="24" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C275" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D275" s="24" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>65</v>
+      </c>
+      <c r="E275" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F275" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G275" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H275" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="10" customHeight="1">
       <c r="A276" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B276" s="24" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C276" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D276" s="24" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>65</v>
+      </c>
+      <c r="E276" s="24" t="s">
+        <v>91</v>
       </c>
       <c r="F276" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G276" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H276" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="277" spans="1:8" ht="10" customHeight="1">
       <c r="A277" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B277" s="24" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C277" s="24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D277" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E277" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F277" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G277" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H277" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="278" spans="1:8" ht="10" customHeight="1">
       <c r="A278" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B278" s="24" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C278" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D278" s="24" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>65</v>
+      </c>
+      <c r="E278" s="37">
+        <v>0</v>
       </c>
       <c r="F278" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G278" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H278" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="10" customHeight="1">
       <c r="A279" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B279" s="24" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="C279" s="24" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D279" s="24" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>65</v>
+      </c>
+      <c r="E279" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F279" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G279" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H279" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="280" spans="1:8" ht="10" customHeight="1">
       <c r="A280" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B280" s="24" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="C280" s="24" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D280" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E280" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F280" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G280" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H280" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="10" customHeight="1">
       <c r="A281" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B281" s="24" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C281" s="24" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D281" s="24" t="s">
         <v>94</v>
       </c>
-      <c r="E281" s="37">
-        <v>5</v>
+      <c r="E281" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F281" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G281" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H281" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="282" spans="1:8" ht="10" customHeight="1">
       <c r="A282" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B282" s="24" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C282" s="24" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D282" s="24" t="s">
         <v>94</v>
       </c>
-      <c r="E282" s="24" t="s">
-        <v>91</v>
+      <c r="E282" s="37">
+        <v>5</v>
       </c>
       <c r="F282" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G282" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H282" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="10" customHeight="1">
       <c r="A283" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B283" s="24" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C283" s="24" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D283" s="24" t="s">
         <v>94</v>
       </c>
-      <c r="E283" s="24" t="s">
-        <v>91</v>
+      <c r="E283" s="37">
+        <v>8</v>
       </c>
       <c r="F283" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G283" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H283" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="10" customHeight="1">
       <c r="A284" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B284" s="24" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C284" s="24" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D284" s="24" t="s">
         <v>94</v>
       </c>
-      <c r="E284" s="24" t="s">
-        <v>91</v>
+      <c r="E284" s="37">
+        <v>5</v>
       </c>
       <c r="F284" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G284" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H284" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="10" customHeight="1">
       <c r="A285" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B285" s="24" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C285" s="24" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D285" s="24" t="s">
         <v>94</v>
       </c>
-      <c r="E285" s="37">
-        <v>5</v>
+      <c r="E285" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F285" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G285" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H285" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="10" customHeight="1">
       <c r="A286" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B286" s="24" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C286" s="24" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D286" s="24" t="s">
         <v>94</v>
       </c>
-      <c r="E286" s="37">
-        <v>5</v>
+      <c r="E286" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F286" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G286" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H286" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="10" customHeight="1">
       <c r="A287" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B287" s="24" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C287" s="24" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D287" s="24" t="s">
         <v>94</v>
       </c>
-      <c r="E287" s="37">
-        <v>28</v>
+      <c r="E287" s="24" t="s">
+        <v>91</v>
       </c>
       <c r="F287" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G287" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H287" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="10" customHeight="1">
       <c r="A288" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B288" s="24" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C288" s="24" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D288" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E288" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F288" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G288" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H288" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="289" spans="1:8" ht="10" customHeight="1">
       <c r="A289" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B289" s="24" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C289" s="24" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D289" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E289" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F289" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G289" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H289" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="10" customHeight="1">
       <c r="A290" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B290" s="24" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C290" s="24" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D290" s="24" t="s">
         <v>94</v>
       </c>
-      <c r="E290" s="37">
-        <v>35</v>
+      <c r="E290" s="24" t="s">
+        <v>91</v>
       </c>
       <c r="F290" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G290" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H290" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="291" spans="1:8" ht="10" customHeight="1">
       <c r="A291" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B291" s="24" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C291" s="24" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D291" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E291" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F291" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G291" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H291" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="10" customHeight="1">
       <c r="A292" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B292" s="24" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C292" s="24" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D292" s="24" t="s">
         <v>94</v>
       </c>
-      <c r="E292" s="24" t="s">
-        <v>91</v>
+      <c r="E292" s="37">
+        <v>8</v>
       </c>
       <c r="F292" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G292" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H292" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="293" spans="1:8" ht="10" customHeight="1">
       <c r="A293" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B293" s="24" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C293" s="24" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D293" s="24" t="s">
         <v>94</v>
       </c>
-      <c r="E293" s="24" t="s">
-        <v>91</v>
+      <c r="E293" s="37">
+        <v>17</v>
       </c>
       <c r="F293" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G293" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H293" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="294" spans="1:8" ht="10" customHeight="1">
       <c r="A294" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B294" s="24" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C294" s="24" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D294" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E294" s="37">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F294" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G294" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H294" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="295" spans="1:8" ht="10" customHeight="1">
       <c r="A295" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B295" s="24" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C295" s="24" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="D295" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E295" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F295" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G295" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H295" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="10" customHeight="1">
       <c r="A296" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B296" s="24" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C296" s="24" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D296" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E296" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F296" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G296" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H296" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="297" spans="1:8" ht="10" customHeight="1">
       <c r="A297" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B297" s="24" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C297" s="24" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D297" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E297" s="24" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="F297" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G297" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H297" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="10" customHeight="1">
       <c r="A298" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B298" s="24" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C298" s="24" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D298" s="24" t="s">
         <v>94</v>
       </c>
-      <c r="E298" s="24" t="s">
-        <v>66</v>
+      <c r="E298" s="37">
+        <v>78</v>
       </c>
       <c r="F298" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G298" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H298" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="10" customHeight="1">
       <c r="A299" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B299" s="24" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C299" s="24" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D299" s="24" t="s">
         <v>94</v>
       </c>
-      <c r="E299" s="24" t="s">
-        <v>91</v>
+      <c r="E299" s="37">
+        <v>7</v>
       </c>
       <c r="F299" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G299" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H299" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="10" customHeight="1">
       <c r="A300" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B300" s="24" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C300" s="24" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="D300" s="24" t="s">
         <v>94</v>
       </c>
-      <c r="E300" s="24" t="s">
-        <v>91</v>
+      <c r="E300" s="37">
+        <v>11</v>
       </c>
       <c r="F300" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G300" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H300" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="10" customHeight="1">
       <c r="A301" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B301" s="24" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="C301" s="24" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D301" s="24" t="s">
         <v>94</v>
       </c>
-      <c r="E301" s="24" t="s">
-        <v>91</v>
+      <c r="E301" s="37">
+        <v>10</v>
       </c>
       <c r="F301" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G301" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H301" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="302" spans="1:8" ht="10" customHeight="1">
       <c r="A302" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B302" s="24" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C302" s="24" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D302" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E302" s="37">
         <v>11</v>
       </c>
       <c r="F302" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G302" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H302" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="303" spans="1:8" ht="10" customHeight="1">
       <c r="A303" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B303" s="24" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C303" s="24" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D303" s="24" t="s">
         <v>94</v>
       </c>
-      <c r="E303" s="37">
-        <v>19</v>
+      <c r="E303" s="24" t="s">
+        <v>66</v>
       </c>
       <c r="F303" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G303" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H303" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="304" spans="1:8" ht="10" customHeight="1">
       <c r="A304" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B304" s="24" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C304" s="24" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D304" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E304" s="37">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="F304" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G304" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H304" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="10" customHeight="1">
       <c r="A305" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B305" s="24" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C305" s="24" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D305" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E305" s="37">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="F305" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G305" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H305" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="306" spans="1:8" ht="10" customHeight="1">
       <c r="A306" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B306" s="24" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C306" s="24" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D306" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E306" s="37">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="F306" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G306" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H306" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="307" spans="1:8" ht="10" customHeight="1">
       <c r="A307" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B307" s="24" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C307" s="24" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D307" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E307" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F307" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G307" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H307" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="308" spans="1:8" ht="10" customHeight="1">
       <c r="A308" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B308" s="24" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C308" s="24" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D308" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E308" s="24" t="s">
         <v>66</v>
       </c>
       <c r="F308" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G308" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H308" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="10" customHeight="1">
       <c r="A309" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B309" s="24" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C309" s="24" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D309" s="24" t="s">
         <v>94</v>
       </c>
-      <c r="E309" s="24" t="s">
-        <v>91</v>
+      <c r="E309" s="37">
+        <v>26</v>
       </c>
       <c r="F309" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G309" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H309" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="310" spans="1:8" ht="10" customHeight="1">
       <c r="A310" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B310" s="24" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="C310" s="24" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D310" s="24" t="s">
         <v>94</v>
       </c>
-      <c r="E310" s="24" t="s">
-        <v>91</v>
+      <c r="E310" s="37">
+        <v>14</v>
       </c>
       <c r="F310" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G310" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H310" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="10" customHeight="1">
       <c r="A311" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B311" s="24" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="C311" s="24" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D311" s="24" t="s">
         <v>94</v>
       </c>
-      <c r="E311" s="37">
-        <v>0</v>
+      <c r="E311" s="24" t="s">
+        <v>91</v>
       </c>
       <c r="F311" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G311" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H311" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="312" spans="1:8" ht="10" customHeight="1">
       <c r="A312" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B312" s="24" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="C312" s="24" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D312" s="24" t="s">
         <v>94</v>
       </c>
-      <c r="E312" s="24" t="s">
+      <c r="E312" s="37">
+        <v>5</v>
+      </c>
+      <c r="F312" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G312" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H312" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8" ht="10" customHeight="1">
+      <c r="A313" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B313" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="C313" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D313" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E313" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F313" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G313" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H313" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8" ht="10" customHeight="1">
+      <c r="A314" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B314" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="C314" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D314" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E314" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F314" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G314" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H314" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8" ht="10" customHeight="1">
+      <c r="A315" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B315" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="C315" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D315" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E315" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F315" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G315" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H315" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8" ht="10" customHeight="1">
+      <c r="A316" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B316" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="C316" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D316" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E316" s="37">
+        <v>5</v>
+      </c>
+      <c r="F316" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G316" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H316" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8" ht="10" customHeight="1">
+      <c r="A317" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B317" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="C317" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D317" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E317" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F317" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G317" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H317" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8" ht="10" customHeight="1">
+      <c r="A318" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B318" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C318" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D318" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E318" s="37">
+        <v>5</v>
+      </c>
+      <c r="F318" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G318" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H318" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8" ht="10" customHeight="1">
+      <c r="A319" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B319" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C319" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D319" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E319" s="37">
+        <v>28</v>
+      </c>
+      <c r="F319" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G319" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H319" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8" ht="10" customHeight="1">
+      <c r="A320" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B320" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C320" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D320" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E320" s="24" t="s">
         <v>66</v>
       </c>
-      <c r="F312" s="24" t="s">
-[...5 lines deleted...]
-      <c r="H312" s="24" t="s">
+      <c r="F320" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G320" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H320" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8" ht="10" customHeight="1">
+      <c r="A321" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B321" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C321" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D321" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E321" s="24" t="s">
+        <v>66</v>
+      </c>
+      <c r="F321" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G321" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H321" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8" ht="10" customHeight="1">
+      <c r="A322" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B322" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C322" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D322" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E322" s="37">
+        <v>35</v>
+      </c>
+      <c r="F322" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G322" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H322" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8" ht="10" customHeight="1">
+      <c r="A323" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B323" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C323" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D323" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E323" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F323" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G323" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H323" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8" ht="10" customHeight="1">
+      <c r="A324" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B324" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C324" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D324" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E324" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F324" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G324" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H324" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8" ht="10" customHeight="1">
+      <c r="A325" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B325" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C325" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D325" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E325" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F325" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G325" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H325" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8" ht="10" customHeight="1">
+      <c r="A326" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B326" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C326" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D326" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E326" s="24" t="s">
+        <v>66</v>
+      </c>
+      <c r="F326" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G326" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H326" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8" ht="10" customHeight="1">
+      <c r="A327" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B327" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C327" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D327" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E327" s="37">
+        <v>5</v>
+      </c>
+      <c r="F327" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G327" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H327" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8" ht="10" customHeight="1">
+      <c r="A328" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B328" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C328" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D328" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E328" s="24" t="s">
+        <v>66</v>
+      </c>
+      <c r="F328" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G328" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H328" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8" ht="10" customHeight="1">
+      <c r="A329" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B329" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C329" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D329" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E329" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F329" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G329" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H329" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8" ht="10" customHeight="1">
+      <c r="A330" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B330" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C330" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D330" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E330" s="24" t="s">
+        <v>66</v>
+      </c>
+      <c r="F330" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G330" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H330" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8" ht="10" customHeight="1">
+      <c r="A331" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B331" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C331" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D331" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E331" s="24" t="s">
+        <v>66</v>
+      </c>
+      <c r="F331" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G331" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H331" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8" ht="10" customHeight="1">
+      <c r="A332" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B332" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C332" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D332" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E332" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F332" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G332" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H332" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8" ht="10" customHeight="1">
+      <c r="A333" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B333" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C333" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D333" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E333" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F333" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G333" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H333" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8" ht="10" customHeight="1">
+      <c r="A334" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B334" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C334" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D334" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E334" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F334" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G334" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H334" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8" ht="10" customHeight="1">
+      <c r="A335" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B335" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C335" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D335" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E335" s="24" t="s">
+        <v>66</v>
+      </c>
+      <c r="F335" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G335" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H335" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8" ht="10" customHeight="1">
+      <c r="A336" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B336" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C336" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="D336" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E336" s="37">
+        <v>11</v>
+      </c>
+      <c r="F336" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G336" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H336" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8" ht="10" customHeight="1">
+      <c r="A337" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B337" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C337" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D337" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E337" s="37">
+        <v>19</v>
+      </c>
+      <c r="F337" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G337" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H337" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8" ht="10" customHeight="1">
+      <c r="A338" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B338" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C338" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D338" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E338" s="37">
+        <v>12</v>
+      </c>
+      <c r="F338" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G338" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H338" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8" ht="10" customHeight="1">
+      <c r="A339" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B339" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C339" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D339" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E339" s="37">
+        <v>5</v>
+      </c>
+      <c r="F339" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G339" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H339" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8" ht="10" customHeight="1">
+      <c r="A340" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B340" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C340" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D340" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E340" s="37">
+        <v>7</v>
+      </c>
+      <c r="F340" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G340" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H340" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8" ht="10" customHeight="1">
+      <c r="A341" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B341" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C341" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D341" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E341" s="24" t="s">
+        <v>66</v>
+      </c>
+      <c r="F341" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G341" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H341" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8" ht="10" customHeight="1">
+      <c r="A342" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B342" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C342" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D342" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E342" s="24" t="s">
+        <v>66</v>
+      </c>
+      <c r="F342" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G342" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H342" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8" ht="10" customHeight="1">
+      <c r="A343" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B343" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C343" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D343" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E343" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F343" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G343" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H343" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8" ht="10" customHeight="1">
+      <c r="A344" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B344" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C344" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D344" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E344" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F344" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G344" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H344" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8" ht="10" customHeight="1">
+      <c r="A345" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B345" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C345" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D345" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E345" s="37">
+        <v>0</v>
+      </c>
+      <c r="F345" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G345" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H345" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8" ht="10" customHeight="1">
+      <c r="A346" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B346" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C346" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D346" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E346" s="24" t="s">
+        <v>66</v>
+      </c>
+      <c r="F346" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G346" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H346" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8" ht="10" customHeight="1">
+      <c r="A347" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B347" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C347" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D347" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E347" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F347" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G347" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H347" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA3EC812-DDBD-46A2-BF2C-688B3DAEB9A9}">
-  <dimension ref="A1:H212"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB5B6322-E5A9-45C3-AB94-663EC02DB9A9}">
+  <dimension ref="A1:H247"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -19336,5110 +20746,6020 @@
       </c>
       <c r="C18" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F18" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H18" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="10" customHeight="1">
       <c r="A19" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B19" s="24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D19" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F19" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H19" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="10" customHeight="1">
       <c r="A20" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>108</v>
       </c>
       <c r="C20" s="24" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D20" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F20" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H20" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="10" customHeight="1">
       <c r="A21" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B21" s="24" t="s">
         <v>108</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D21" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E21" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F21" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H21" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="10" customHeight="1">
       <c r="A22" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>108</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D22" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F22" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H22" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="10" customHeight="1">
       <c r="A23" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B23" s="24" t="s">
         <v>108</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E23" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F23" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H23" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="10" customHeight="1">
       <c r="A24" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B24" s="24" t="s">
         <v>108</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D24" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E24" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H24" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="10" customHeight="1">
       <c r="A25" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B25" s="24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C25" s="24" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D25" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E25" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F25" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H25" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="10" customHeight="1">
       <c r="A26" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B26" s="24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C26" s="24" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D26" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E26" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F26" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G26" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H26" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="10" customHeight="1">
       <c r="A27" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B27" s="24" t="s">
         <v>107</v>
       </c>
       <c r="C27" s="24" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D27" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E27" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F27" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H27" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="10" customHeight="1">
       <c r="A28" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="24" t="s">
         <v>107</v>
       </c>
       <c r="C28" s="24" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D28" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E28" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F28" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G28" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H28" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="10" customHeight="1">
       <c r="A29" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B29" s="24" t="s">
         <v>107</v>
       </c>
       <c r="C29" s="24" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D29" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E29" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F29" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G29" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H29" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="10" customHeight="1">
       <c r="A30" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B30" s="24" t="s">
         <v>107</v>
       </c>
       <c r="C30" s="24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D30" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E30" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F30" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G30" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H30" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="10" customHeight="1">
       <c r="A31" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B31" s="24" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C31" s="24" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D31" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E31" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F31" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H31" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="10" customHeight="1">
       <c r="A32" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B32" s="24" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C32" s="24" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D32" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E32" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F32" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H32" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="10" customHeight="1">
       <c r="A33" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B33" s="24" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C33" s="24" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D33" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E33" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F33" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H33" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="10" customHeight="1">
       <c r="A34" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="24" t="s">
         <v>105</v>
       </c>
       <c r="C34" s="24" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D34" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E34" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F34" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G34" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H34" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="10" customHeight="1">
       <c r="A35" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B35" s="24" t="s">
         <v>105</v>
       </c>
       <c r="C35" s="24" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D35" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E35" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F35" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H35" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="10" customHeight="1">
       <c r="A36" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B36" s="24" t="s">
         <v>105</v>
       </c>
       <c r="C36" s="24" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D36" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E36" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F36" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G36" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H36" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="10" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B37" s="24" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="C37" s="24" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D37" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E37" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F37" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G37" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H37" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="10" customHeight="1">
       <c r="A38" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B38" s="24" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="C38" s="24" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D38" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E38" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F38" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G38" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H38" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="10" customHeight="1">
       <c r="A39" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B39" s="24" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="C39" s="24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D39" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E39" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F39" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G39" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H39" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="10" customHeight="1">
       <c r="A40" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B40" s="24" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="C40" s="24" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D40" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E40" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F40" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G40" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H40" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="10" customHeight="1">
       <c r="A41" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B41" s="24" t="s">
         <v>110</v>
       </c>
       <c r="C41" s="24" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D41" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E41" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F41" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G41" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H41" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="10" customHeight="1">
       <c r="A42" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B42" s="24" t="s">
         <v>110</v>
       </c>
       <c r="C42" s="24" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D42" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E42" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F42" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H42" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="10" customHeight="1">
       <c r="A43" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B43" s="24" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C43" s="24" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D43" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E43" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F43" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H43" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="10" customHeight="1">
       <c r="A44" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B44" s="24" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C44" s="24" t="s">
         <v>35</v>
       </c>
       <c r="D44" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E44" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F44" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G44" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H44" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="10" customHeight="1">
       <c r="A45" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B45" s="24" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C45" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D45" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E45" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F45" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G45" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H45" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="10" customHeight="1">
       <c r="A46" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B46" s="24" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C46" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D46" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E46" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F46" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G46" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H46" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="10" customHeight="1">
       <c r="A47" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B47" s="24" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C47" s="24" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D47" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E47" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F47" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G47" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H47" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="10" customHeight="1">
       <c r="A48" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B48" s="24" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C48" s="24" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D48" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E48" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F48" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G48" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H48" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="10" customHeight="1">
       <c r="A49" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B49" s="24" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C49" s="24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D49" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E49" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F49" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H49" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="10" customHeight="1">
       <c r="A50" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B50" s="24" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C50" s="24" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D50" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E50" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F50" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G50" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H50" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="10" customHeight="1">
       <c r="A51" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B51" s="24" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C51" s="24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D51" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E51" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F51" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G51" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H51" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="10" customHeight="1">
       <c r="A52" s="24" t="s">
         <v>85</v>
       </c>
       <c r="B52" s="24" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C52" s="24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D52" s="24" t="s">
         <v>43</v>
       </c>
       <c r="E52" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F52" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G52" s="24" t="s">
         <v>46</v>
       </c>
       <c r="H52" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="10" customHeight="1">
       <c r="A53" s="24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B53" s="24" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C53" s="24" t="s">
         <v>32</v>
       </c>
       <c r="D53" s="24" t="s">
-        <v>89</v>
+        <v>43</v>
       </c>
       <c r="E53" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F53" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G53" s="24" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="H53" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="10" customHeight="1">
       <c r="A54" s="24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B54" s="24" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C54" s="24" t="s">
         <v>33</v>
       </c>
       <c r="D54" s="24" t="s">
-        <v>89</v>
+        <v>43</v>
       </c>
       <c r="E54" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F54" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G54" s="24" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="H54" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="10" customHeight="1">
       <c r="A55" s="24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B55" s="24" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C55" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D55" s="24" t="s">
-        <v>89</v>
+        <v>43</v>
       </c>
       <c r="E55" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F55" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G55" s="24" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="H55" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="10" customHeight="1">
       <c r="A56" s="24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B56" s="24" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C56" s="24" t="s">
         <v>35</v>
       </c>
       <c r="D56" s="24" t="s">
-        <v>89</v>
+        <v>43</v>
       </c>
       <c r="E56" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F56" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G56" s="24" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="H56" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="10" customHeight="1">
       <c r="A57" s="24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B57" s="24" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C57" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D57" s="24" t="s">
-        <v>89</v>
+        <v>43</v>
       </c>
       <c r="E57" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F57" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G57" s="24" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="H57" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="10" customHeight="1">
       <c r="A58" s="24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B58" s="24" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C58" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D58" s="24" t="s">
-        <v>89</v>
+        <v>43</v>
       </c>
       <c r="E58" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F58" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G58" s="24" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="H58" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="10" customHeight="1">
       <c r="A59" s="24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B59" s="24" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C59" s="24" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D59" s="24" t="s">
-        <v>89</v>
+        <v>43</v>
       </c>
       <c r="E59" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F59" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G59" s="24" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="H59" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="10" customHeight="1">
       <c r="A60" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B60" s="24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C60" s="24" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D60" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E60" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F60" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G60" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H60" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="10" customHeight="1">
       <c r="A61" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B61" s="24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C61" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D61" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E61" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F61" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G61" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H61" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="10" customHeight="1">
       <c r="A62" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B62" s="24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C62" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D62" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E62" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F62" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G62" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H62" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="10" customHeight="1">
       <c r="A63" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B63" s="24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C63" s="24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D63" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E63" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F63" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G63" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H63" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="10" customHeight="1">
       <c r="A64" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B64" s="24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C64" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D64" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E64" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F64" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G64" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H64" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="10" customHeight="1">
       <c r="A65" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B65" s="24" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C65" s="24" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D65" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E65" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F65" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G65" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H65" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="10" customHeight="1">
       <c r="A66" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B66" s="24" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C66" s="24" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D66" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E66" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F66" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G66" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H66" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="10" customHeight="1">
       <c r="A67" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B67" s="24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C67" s="24" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D67" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E67" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F67" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G67" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H67" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="10" customHeight="1">
       <c r="A68" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B68" s="24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C68" s="24" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D68" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E68" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F68" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G68" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H68" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="10" customHeight="1">
       <c r="A69" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B69" s="24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C69" s="24" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D69" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E69" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F69" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G69" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H69" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="10" customHeight="1">
       <c r="A70" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B70" s="24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C70" s="24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D70" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E70" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F70" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G70" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H70" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="10" customHeight="1">
       <c r="A71" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B71" s="24" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C71" s="24" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D71" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E71" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F71" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G71" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H71" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="10" customHeight="1">
       <c r="A72" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B72" s="24" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C72" s="24" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D72" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E72" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F72" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G72" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H72" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="10" customHeight="1">
       <c r="A73" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B73" s="24" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C73" s="24" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D73" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E73" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F73" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G73" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H73" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="10" customHeight="1">
       <c r="A74" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B74" s="24" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C74" s="24" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D74" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E74" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F74" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G74" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H74" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="10" customHeight="1">
       <c r="A75" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B75" s="24" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C75" s="24" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D75" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E75" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F75" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G75" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H75" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="10" customHeight="1">
       <c r="A76" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B76" s="24" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C76" s="24" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D76" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E76" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F76" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G76" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H76" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="10" customHeight="1">
       <c r="A77" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B77" s="24" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C77" s="24" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D77" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E77" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F77" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G77" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H77" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="10" customHeight="1">
       <c r="A78" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B78" s="24" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C78" s="24" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D78" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E78" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F78" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G78" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H78" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="10" customHeight="1">
       <c r="A79" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B79" s="24" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C79" s="24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D79" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E79" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F79" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G79" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H79" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="10" customHeight="1">
       <c r="A80" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B80" s="24" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C80" s="24" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D80" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E80" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F80" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G80" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H80" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="10" customHeight="1">
       <c r="A81" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B81" s="24" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="C81" s="24" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D81" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E81" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F81" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G81" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H81" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="10" customHeight="1">
       <c r="A82" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B82" s="24" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="C82" s="24" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D82" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E82" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F82" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G82" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H82" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="10" customHeight="1">
       <c r="A83" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B83" s="24" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="C83" s="24" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D83" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E83" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F83" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G83" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H83" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="10" customHeight="1">
       <c r="A84" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B84" s="24" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="C84" s="24" t="s">
         <v>35</v>
       </c>
       <c r="D84" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E84" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F84" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G84" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H84" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="10" customHeight="1">
       <c r="A85" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B85" s="24" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="C85" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D85" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E85" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F85" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G85" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H85" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="10" customHeight="1">
       <c r="A86" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B86" s="24" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="C86" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D86" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E86" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F86" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G86" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H86" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="10" customHeight="1">
       <c r="A87" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B87" s="24" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="C87" s="24" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D87" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E87" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F87" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G87" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H87" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="10" customHeight="1">
       <c r="A88" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B88" s="24" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C88" s="24" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D88" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E88" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F88" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G88" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H88" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="10" customHeight="1">
       <c r="A89" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B89" s="24" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C89" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D89" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E89" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F89" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G89" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H89" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="10" customHeight="1">
       <c r="A90" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B90" s="24" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C90" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D90" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E90" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F90" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G90" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H90" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="10" customHeight="1">
       <c r="A91" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B91" s="24" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C91" s="24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D91" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E91" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F91" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G91" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H91" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="10" customHeight="1">
       <c r="A92" s="24" t="s">
         <v>88</v>
       </c>
       <c r="B92" s="24" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C92" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D92" s="24" t="s">
         <v>89</v>
       </c>
       <c r="E92" s="24" t="s">
         <v>86</v>
       </c>
       <c r="F92" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G92" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H92" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="10" customHeight="1">
       <c r="A93" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B93" s="24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C93" s="24" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D93" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E93" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F93" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G93" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H93" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="10" customHeight="1">
       <c r="A94" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B94" s="24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C94" s="24" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D94" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E94" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F94" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G94" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H94" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="10" customHeight="1">
       <c r="A95" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B95" s="24" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C95" s="24" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D95" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E95" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F95" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G95" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H95" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="10" customHeight="1">
       <c r="A96" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B96" s="24" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C96" s="24" t="s">
         <v>35</v>
       </c>
       <c r="D96" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E96" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F96" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G96" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H96" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="10" customHeight="1">
       <c r="A97" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B97" s="24" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C97" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D97" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E97" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F97" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G97" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H97" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="10" customHeight="1">
       <c r="A98" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B98" s="24" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C98" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D98" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E98" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F98" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G98" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H98" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="10" customHeight="1">
       <c r="A99" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B99" s="24" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C99" s="24" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D99" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E99" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F99" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G99" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H99" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="10" customHeight="1">
       <c r="A100" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B100" s="24" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C100" s="24" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D100" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E100" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F100" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G100" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H100" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="10" customHeight="1">
       <c r="A101" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B101" s="24" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C101" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D101" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E101" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F101" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G101" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H101" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="10" customHeight="1">
       <c r="A102" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B102" s="24" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C102" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D102" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E102" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F102" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G102" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H102" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="10" customHeight="1">
       <c r="A103" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B103" s="24" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C103" s="24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D103" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E103" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F103" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G103" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H103" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="10" customHeight="1">
       <c r="A104" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B104" s="24" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C104" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D104" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E104" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F104" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G104" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H104" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="10" customHeight="1">
       <c r="A105" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B105" s="24" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="C105" s="24" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D105" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E105" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F105" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G105" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H105" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="10" customHeight="1">
       <c r="A106" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B106" s="24" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="C106" s="24" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D106" s="24" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="E106" s="24" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="F106" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G106" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H106" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="10" customHeight="1">
       <c r="A107" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B107" s="24" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C107" s="24" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D107" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E107" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F107" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G107" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H107" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="10" customHeight="1">
       <c r="A108" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B108" s="24" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C108" s="24" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D108" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E108" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F108" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G108" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H108" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="10" customHeight="1">
       <c r="A109" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B109" s="24" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C109" s="24" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D109" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E109" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F109" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G109" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H109" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="10" customHeight="1">
       <c r="A110" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B110" s="24" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C110" s="24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D110" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E110" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F110" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G110" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H110" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="10" customHeight="1">
       <c r="A111" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B111" s="24" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C111" s="24" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D111" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E111" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F111" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G111" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H111" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="10" customHeight="1">
       <c r="A112" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B112" s="24" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C112" s="24" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D112" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E112" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F112" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G112" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H112" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="10" customHeight="1">
       <c r="A113" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B113" s="24" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C113" s="24" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D113" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E113" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F113" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G113" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H113" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="10" customHeight="1">
       <c r="A114" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B114" s="24" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C114" s="24" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D114" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E114" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F114" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G114" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H114" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="10" customHeight="1">
       <c r="A115" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B115" s="24" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C115" s="24" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D115" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E115" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F115" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G115" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H115" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="10" customHeight="1">
       <c r="A116" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B116" s="24" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C116" s="24" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D116" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E116" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F116" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G116" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H116" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="10" customHeight="1">
       <c r="A117" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B117" s="24" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C117" s="24" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D117" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E117" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F117" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G117" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H117" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="10" customHeight="1">
       <c r="A118" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B118" s="24" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C118" s="24" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D118" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E118" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F118" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G118" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H118" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="10" customHeight="1">
       <c r="A119" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B119" s="24" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C119" s="24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D119" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E119" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F119" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G119" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H119" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="10" customHeight="1">
       <c r="A120" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B120" s="24" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C120" s="24" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D120" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E120" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F120" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G120" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H120" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="10" customHeight="1">
       <c r="A121" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B121" s="24" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C121" s="24" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D121" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E121" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F121" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G121" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H121" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="10" customHeight="1">
       <c r="A122" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B122" s="24" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C122" s="24" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D122" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E122" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F122" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G122" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H122" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="10" customHeight="1">
       <c r="A123" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B123" s="24" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C123" s="24" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D123" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E123" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F123" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G123" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H123" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="10" customHeight="1">
       <c r="A124" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B124" s="24" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C124" s="24" t="s">
         <v>35</v>
       </c>
       <c r="D124" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E124" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F124" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G124" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H124" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="10" customHeight="1">
       <c r="A125" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B125" s="24" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C125" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D125" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E125" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F125" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G125" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H125" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="10" customHeight="1">
       <c r="A126" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B126" s="24" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C126" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D126" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E126" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F126" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G126" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H126" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="10" customHeight="1">
       <c r="A127" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B127" s="24" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="C127" s="24" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D127" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E127" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F127" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G127" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H127" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="10" customHeight="1">
       <c r="A128" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B128" s="24" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="C128" s="24" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D128" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E128" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F128" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G128" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H128" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="10" customHeight="1">
       <c r="A129" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B129" s="24" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="C129" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D129" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E129" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F129" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G129" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H129" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="10" customHeight="1">
       <c r="A130" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B130" s="24" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="C130" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D130" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E130" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F130" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G130" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H130" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="10" customHeight="1">
       <c r="A131" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B131" s="24" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="C131" s="24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D131" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E131" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F131" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G131" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H131" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="10" customHeight="1">
       <c r="A132" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B132" s="24" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="C132" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D132" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E132" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F132" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G132" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H132" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="10" customHeight="1">
       <c r="A133" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B133" s="24" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="C133" s="24" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D133" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E133" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F133" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G133" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H133" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="10" customHeight="1">
       <c r="A134" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B134" s="24" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="C134" s="24" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D134" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E134" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F134" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G134" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H134" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="10" customHeight="1">
       <c r="A135" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B135" s="24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C135" s="24" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D135" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E135" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F135" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G135" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H135" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="10" customHeight="1">
       <c r="A136" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B136" s="24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C136" s="24" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D136" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E136" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F136" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G136" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H136" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="10" customHeight="1">
       <c r="A137" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B137" s="24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C137" s="24" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D137" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E137" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F137" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G137" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H137" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="10" customHeight="1">
       <c r="A138" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B138" s="24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C138" s="24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D138" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E138" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F138" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G138" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H138" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="10" customHeight="1">
       <c r="A139" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B139" s="24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C139" s="24" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D139" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E139" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F139" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G139" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H139" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="10" customHeight="1">
       <c r="A140" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B140" s="24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C140" s="24" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D140" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E140" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F140" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G140" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H140" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="10" customHeight="1">
       <c r="A141" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B141" s="24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C141" s="24" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D141" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E141" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F141" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G141" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H141" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="10" customHeight="1">
       <c r="A142" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B142" s="24" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C142" s="24" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D142" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E142" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F142" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G142" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H142" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="10" customHeight="1">
       <c r="A143" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B143" s="24" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C143" s="24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D143" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E143" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F143" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G143" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H143" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="10" customHeight="1">
       <c r="A144" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B144" s="24" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C144" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D144" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E144" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F144" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G144" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H144" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="10" customHeight="1">
       <c r="A145" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B145" s="24" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="C145" s="24" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D145" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E145" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F145" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G145" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H145" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="10" customHeight="1">
       <c r="A146" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B146" s="24" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="C146" s="24" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D146" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E146" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F146" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G146" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H146" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="10" customHeight="1">
       <c r="A147" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B147" s="24" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="C147" s="24" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D147" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E147" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F147" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G147" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H147" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="10" customHeight="1">
       <c r="A148" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B148" s="24" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="C148" s="24" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D148" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E148" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F148" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G148" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H148" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="10" customHeight="1">
       <c r="A149" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B149" s="24" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="C149" s="24" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D149" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E149" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F149" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G149" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H149" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="10" customHeight="1">
       <c r="A150" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B150" s="24" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="C150" s="24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D150" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E150" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F150" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G150" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H150" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="10" customHeight="1">
       <c r="A151" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B151" s="24" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="C151" s="24" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D151" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E151" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F151" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G151" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H151" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="10" customHeight="1">
       <c r="A152" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B152" s="24" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="C152" s="24" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D152" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E152" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F152" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G152" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H152" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="10" customHeight="1">
       <c r="A153" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B153" s="24" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="C153" s="24" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D153" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E153" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F153" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G153" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H153" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="10" customHeight="1">
       <c r="A154" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B154" s="24" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C154" s="24" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D154" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E154" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F154" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G154" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H154" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="10" customHeight="1">
       <c r="A155" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B155" s="24" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C155" s="24" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D155" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E155" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F155" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G155" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H155" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="10" customHeight="1">
       <c r="A156" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B156" s="24" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C156" s="24" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D156" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E156" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F156" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G156" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H156" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="10" customHeight="1">
       <c r="A157" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B157" s="24" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C157" s="24" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D157" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E157" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F157" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G157" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H157" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="10" customHeight="1">
       <c r="A158" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B158" s="24" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C158" s="24" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D158" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E158" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F158" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G158" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H158" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="10" customHeight="1">
       <c r="A159" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B159" s="24" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C159" s="24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D159" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E159" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F159" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G159" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H159" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="10" customHeight="1">
       <c r="A160" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B160" s="24" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C160" s="24" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D160" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E160" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F160" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G160" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H160" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="10" customHeight="1">
       <c r="A161" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B161" s="24" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C161" s="24" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D161" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E161" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F161" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G161" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H161" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="10" customHeight="1">
       <c r="A162" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B162" s="24" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C162" s="24" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D162" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E162" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F162" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G162" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H162" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="10" customHeight="1">
       <c r="A163" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B163" s="24" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C163" s="24" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D163" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E163" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F163" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G163" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H163" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="10" customHeight="1">
       <c r="A164" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B164" s="24" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C164" s="24" t="s">
         <v>35</v>
       </c>
       <c r="D164" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E164" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F164" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G164" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H164" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="10" customHeight="1">
       <c r="A165" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B165" s="24" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C165" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D165" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E165" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F165" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G165" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H165" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="10" customHeight="1">
       <c r="A166" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B166" s="24" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C166" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D166" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E166" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F166" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G166" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H166" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="10" customHeight="1">
       <c r="A167" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B167" s="24" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C167" s="24" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D167" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E167" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F167" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G167" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H167" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="10" customHeight="1">
       <c r="A168" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B168" s="24" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="C168" s="24" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D168" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E168" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F168" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G168" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H168" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="10" customHeight="1">
       <c r="A169" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B169" s="24" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="C169" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D169" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E169" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F169" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G169" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H169" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="10" customHeight="1">
       <c r="A170" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B170" s="24" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="C170" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D170" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E170" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F170" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G170" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H170" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="10" customHeight="1">
       <c r="A171" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B171" s="24" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="C171" s="24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D171" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E171" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F171" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G171" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H171" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="10" customHeight="1">
       <c r="A172" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B172" s="24" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="C172" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D172" s="24" t="s">
         <v>65</v>
       </c>
       <c r="E172" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F172" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G172" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H172" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="10" customHeight="1">
       <c r="A173" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B173" s="24" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C173" s="24" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D173" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E173" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F173" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G173" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H173" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="10" customHeight="1">
       <c r="A174" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B174" s="24" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C174" s="24" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D174" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E174" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F174" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G174" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H174" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="10" customHeight="1">
       <c r="A175" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B175" s="24" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="C175" s="24" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D175" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E175" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F175" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G175" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H175" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="10" customHeight="1">
       <c r="A176" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B176" s="24" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="C176" s="24" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D176" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E176" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F176" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G176" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H176" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="10" customHeight="1">
       <c r="A177" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B177" s="24" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="C177" s="24" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D177" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E177" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F177" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G177" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H177" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="10" customHeight="1">
       <c r="A178" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B178" s="24" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="C178" s="24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D178" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E178" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F178" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G178" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H178" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="10" customHeight="1">
       <c r="A179" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B179" s="24" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C179" s="24" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D179" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E179" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F179" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G179" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H179" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="10" customHeight="1">
       <c r="A180" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B180" s="24" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C180" s="24" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D180" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E180" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F180" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G180" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H180" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="10" customHeight="1">
       <c r="A181" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B181" s="24" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C181" s="24" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D181" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E181" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F181" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G181" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H181" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="10" customHeight="1">
       <c r="A182" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B182" s="24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C182" s="24" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D182" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E182" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F182" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G182" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H182" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="10" customHeight="1">
       <c r="A183" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B183" s="24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C183" s="24" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D183" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E183" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F183" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G183" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H183" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="10" customHeight="1">
       <c r="A184" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B184" s="24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C184" s="24" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D184" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E184" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F184" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G184" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H184" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="10" customHeight="1">
       <c r="A185" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B185" s="24" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C185" s="24" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D185" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E185" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F185" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G185" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H185" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="10" customHeight="1">
       <c r="A186" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B186" s="24" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C186" s="24" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D186" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E186" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F186" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G186" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H186" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="10" customHeight="1">
       <c r="A187" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B187" s="24" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C187" s="24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D187" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E187" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F187" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G187" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H187" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="10" customHeight="1">
       <c r="A188" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B188" s="24" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C188" s="24" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D188" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E188" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F188" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G188" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H188" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="10" customHeight="1">
       <c r="A189" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B189" s="24" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="C189" s="24" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D189" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E189" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F189" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G189" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H189" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="10" customHeight="1">
       <c r="A190" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B190" s="24" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="C190" s="24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D190" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E190" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F190" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G190" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H190" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="10" customHeight="1">
       <c r="A191" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B191" s="24" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="C191" s="24" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D191" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E191" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F191" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G191" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H191" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="10" customHeight="1">
       <c r="A192" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B192" s="24" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="C192" s="24" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D192" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E192" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F192" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G192" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H192" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="10" customHeight="1">
       <c r="A193" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B193" s="24" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="C193" s="24" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D193" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E193" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F193" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G193" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H193" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="10" customHeight="1">
       <c r="A194" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B194" s="24" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="C194" s="24" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D194" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E194" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F194" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G194" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H194" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="10" customHeight="1">
       <c r="A195" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B195" s="24" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="C195" s="24" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D195" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E195" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F195" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G195" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H195" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="10" customHeight="1">
       <c r="A196" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B196" s="24" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="C196" s="24" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D196" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E196" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F196" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G196" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H196" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="10" customHeight="1">
       <c r="A197" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B197" s="24" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C197" s="24" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D197" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E197" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F197" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G197" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H197" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="10" customHeight="1">
       <c r="A198" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B198" s="24" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C198" s="24" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D198" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E198" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F198" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G198" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H198" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="10" customHeight="1">
       <c r="A199" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B199" s="24" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C199" s="24" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D199" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E199" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F199" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G199" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H199" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="10" customHeight="1">
       <c r="A200" s="24" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B200" s="24" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C200" s="24" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D200" s="24" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E200" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F200" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G200" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H200" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="10" customHeight="1">
       <c r="A201" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B201" s="24" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C201" s="24" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D201" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E201" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F201" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G201" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H201" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="10" customHeight="1">
       <c r="A202" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B202" s="24" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C202" s="24" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D202" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E202" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F202" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G202" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H202" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="10" customHeight="1">
       <c r="A203" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B203" s="24" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C203" s="24" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D203" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E203" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F203" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G203" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H203" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="10" customHeight="1">
       <c r="A204" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B204" s="24" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C204" s="24" t="s">
         <v>35</v>
       </c>
       <c r="D204" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E204" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F204" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G204" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H204" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="10" customHeight="1">
       <c r="A205" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B205" s="24" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C205" s="24" t="s">
         <v>37</v>
       </c>
       <c r="D205" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E205" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F205" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G205" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H205" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="10" customHeight="1">
       <c r="A206" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B206" s="24" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C206" s="24" t="s">
         <v>38</v>
       </c>
       <c r="D206" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E206" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F206" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G206" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H206" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="10" customHeight="1">
       <c r="A207" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B207" s="24" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C207" s="24" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="D207" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E207" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F207" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G207" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H207" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="10" customHeight="1">
       <c r="A208" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B208" s="24" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C208" s="24" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D208" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E208" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F208" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G208" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H208" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="10" customHeight="1">
       <c r="A209" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B209" s="24" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C209" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D209" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E209" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F209" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G209" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H209" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="10" customHeight="1">
       <c r="A210" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B210" s="24" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C210" s="24" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D210" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E210" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F210" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G210" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H210" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="10" customHeight="1">
       <c r="A211" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B211" s="24" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C211" s="24" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D211" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E211" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F211" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G211" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H211" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="10" customHeight="1">
       <c r="A212" s="24" t="s">
         <v>93</v>
       </c>
       <c r="B212" s="24" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C212" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D212" s="24" t="s">
         <v>94</v>
       </c>
       <c r="E212" s="24" t="s">
         <v>91</v>
       </c>
       <c r="F212" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G212" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H212" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8" ht="10" customHeight="1">
+      <c r="A213" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B213" s="24" t="s">
+        <v>108</v>
+      </c>
+      <c r="C213" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D213" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E213" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F213" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G213" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H213" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8" ht="10" customHeight="1">
+      <c r="A214" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B214" s="24" t="s">
+        <v>108</v>
+      </c>
+      <c r="C214" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D214" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E214" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F214" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G214" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H214" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8" ht="10" customHeight="1">
+      <c r="A215" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B215" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C215" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D215" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E215" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F215" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G215" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H215" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8" ht="10" customHeight="1">
+      <c r="A216" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B216" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C216" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D216" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E216" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F216" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G216" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H216" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8" ht="10" customHeight="1">
+      <c r="A217" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B217" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C217" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D217" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E217" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F217" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G217" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H217" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8" ht="10" customHeight="1">
+      <c r="A218" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B218" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C218" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D218" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E218" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F218" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G218" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H218" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8" ht="10" customHeight="1">
+      <c r="A219" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B219" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C219" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D219" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E219" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F219" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G219" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H219" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8" ht="10" customHeight="1">
+      <c r="A220" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B220" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C220" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D220" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E220" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F220" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G220" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H220" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8" ht="10" customHeight="1">
+      <c r="A221" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B221" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C221" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D221" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E221" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F221" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G221" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H221" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8" ht="10" customHeight="1">
+      <c r="A222" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B222" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C222" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D222" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E222" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F222" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G222" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H222" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8" ht="10" customHeight="1">
+      <c r="A223" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B223" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C223" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D223" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E223" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F223" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G223" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H223" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8" ht="10" customHeight="1">
+      <c r="A224" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B224" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C224" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D224" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E224" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F224" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G224" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H224" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8" ht="10" customHeight="1">
+      <c r="A225" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B225" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C225" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D225" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E225" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F225" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G225" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H225" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8" ht="10" customHeight="1">
+      <c r="A226" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B226" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C226" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D226" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E226" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F226" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G226" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H226" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8" ht="10" customHeight="1">
+      <c r="A227" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B227" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C227" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D227" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E227" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F227" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G227" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H227" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8" ht="10" customHeight="1">
+      <c r="A228" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B228" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C228" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D228" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E228" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F228" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G228" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H228" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8" ht="10" customHeight="1">
+      <c r="A229" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B229" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C229" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D229" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E229" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F229" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G229" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H229" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8" ht="10" customHeight="1">
+      <c r="A230" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B230" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C230" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D230" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E230" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F230" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G230" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H230" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8" ht="10" customHeight="1">
+      <c r="A231" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B231" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C231" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D231" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E231" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F231" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G231" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H231" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8" ht="10" customHeight="1">
+      <c r="A232" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B232" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C232" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D232" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E232" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F232" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G232" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H232" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8" ht="10" customHeight="1">
+      <c r="A233" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B233" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C233" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D233" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E233" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F233" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G233" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H233" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8" ht="10" customHeight="1">
+      <c r="A234" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B234" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C234" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D234" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E234" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F234" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G234" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H234" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8" ht="10" customHeight="1">
+      <c r="A235" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B235" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C235" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D235" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E235" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F235" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G235" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H235" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8" ht="10" customHeight="1">
+      <c r="A236" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B236" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="C236" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D236" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E236" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F236" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G236" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H236" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8" ht="10" customHeight="1">
+      <c r="A237" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B237" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="C237" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D237" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E237" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F237" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G237" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H237" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8" ht="10" customHeight="1">
+      <c r="A238" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B238" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="C238" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D238" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E238" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F238" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G238" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H238" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8" ht="10" customHeight="1">
+      <c r="A239" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B239" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="C239" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D239" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E239" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F239" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G239" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H239" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8" ht="10" customHeight="1">
+      <c r="A240" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B240" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="C240" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D240" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E240" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F240" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G240" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H240" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8" ht="10" customHeight="1">
+      <c r="A241" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B241" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C241" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="D241" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E241" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F241" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G241" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H241" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8" ht="10" customHeight="1">
+      <c r="A242" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B242" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C242" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D242" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E242" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F242" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G242" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H242" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8" ht="10" customHeight="1">
+      <c r="A243" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B243" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C243" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D243" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E243" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F243" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G243" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H243" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8" ht="10" customHeight="1">
+      <c r="A244" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B244" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C244" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D244" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E244" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F244" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G244" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H244" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8" ht="10" customHeight="1">
+      <c r="A245" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B245" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C245" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D245" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E245" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F245" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G245" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H245" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8" ht="10" customHeight="1">
+      <c r="A246" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B246" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C246" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D246" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E246" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F246" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G246" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H246" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8" ht="10" customHeight="1">
+      <c r="A247" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B247" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C247" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D247" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="E247" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="F247" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G247" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H247" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DAA1A3F2-334D-46D8-A632-14C72E70B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CE549416-C5B8-4102-8444-01B95179B9A9}">
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
       <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">