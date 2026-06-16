--- v0 (2026-04-04)
+++ v1 (2026-06-16)
@@ -10,142 +10,142 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
     <sheet name="Tab 8" sheetId="9" r:id="rId11"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$11:$I$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Tab 2'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tab 2'!$A$11:$H$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Tab 3'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Tab 3'!$A$13:$H$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Tab 4'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Tab 4'!$A$13:$H$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'Tab 5'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Tab 5'!$A$20:$F$20</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'Tab 6'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Tab 6'!$A$12:$H$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'Tab 7'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'Tab 7'!$A$12:$H$12</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="8">'Tab 8'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'Tab 8'!$A$12:$H$12</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5759" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6454" uniqueCount="179">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>www.aihw.gov.au</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Hospital: St Vincent's On the Park</t>
   </si>
   <si>
-    <t>Data as of: Tuesday, March 17, 2026, version: 2026031701</t>
+    <t>Data as of: Thursday, May 28, 2026, version: 2026052802</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Tab 1</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Healthcare-associated </t>
     </r>
     <r>
@@ -1379,1517 +1379,1517 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dd036b86-f419-46f9-a2a4-e052383c5539}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2d44ff64-622e-4516-8000-ac4613c9ec8d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7acc68b9-eddf-444b-8edf-7fb8a9bf97b3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bb8ba2ec-d6ce-4a6e-b9df-5a131a7637f8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f7285329-0b69-47b1-b342-fc92d60fb988}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e49a95a8-d98b-43f6-afad-bfe2dcedb91c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c5c4f42d-fe91-4299-a480-9571ddfbe91c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b2ebbbd3-f3a3-45ff-97d6-fd475f15bbb0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8a2aea2a-4908-4e60-86aa-6a32fa485ac8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bc40e1cf-997c-4cfb-88be-837e7826f58e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1a81ce72-9710-46da-8fda-742b6880599a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2addddb1-688f-4686-8a8f-6e9e573c5ebf}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ba4dfa21-56cd-4b6c-8582-e00a77d1f2a1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a2248493-ccf2-4c7a-8f90-e53f42c10bd9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7f862782-4493-43c2-93dc-6fedcb6c2b11}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5320f011-46be-4861-88e6-1848d1d66dc1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cf42b5d0-6a9b-4b30-9b0c-53420df617b1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c61e9e0a-5c5e-4f1c-8685-36b121656463}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95602510-0d7f-4e81-9715-a51320b471e4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ac14b6a-c95c-4d63-a02d-502eb851743b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b8af0bff-78f0-437c-b0fe-0568a5200fbe}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cc684431-6592-4d4f-8302-774d2e8da2a4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{edc910a4-f121-4a89-bab7-7a976b073eaf}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{397f1e3a-7c6b-4508-beaa-52da54be0eb9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f84f1cbe-08c3-4bab-b885-90cb11b77ad7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5072cb17-1b94-407c-9163-61cd9f326ca3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c588e49b-2794-4972-92c7-9e22c60fc6e1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4765b453-e561-4581-a807-7193fdb3891e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5d2981c7-647e-4549-90b7-b5f3f4989ac0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6b232d3c-4d43-43df-8c40-d19f22bc106c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66f7875f-ad79-4b89-8394-3f5601e29479}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{438ece83-b88b-4471-876b-23801c9c7f16}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{de29fd79-6d5f-4c3c-81a8-a28195984bda}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1f874c68-a3d2-47d9-9254-87a988f48d65}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b5ecdec7-d40d-4485-ba7b-68ad70b213e9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0006dbe5-0310-455d-a812-438acbb693b7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bc41538e-8fb7-48fa-bcc4-cfba7e4911dd}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8efa26a0-a582-40b0-8801-f0548bfaf98c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8f28b22a-f886-4fb0-b3d5-4cae4a6e0fc0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{329ffb22-85f2-454a-9c3c-25b0bc58475a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{261ae066-2b13-483a-8b5a-90340d91882f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fb06609f-64a4-4be8-b6b7-fff898574653}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6aa281ff-4b84-4906-8870-23c4f40c97fe}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6ae1e8cc-9c36-494c-85bf-660a8bf0b569}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8209e48f-ac9d-4f94-851b-32caec41f92f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a5398477-7d5d-43da-9edb-87abdf966bd7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1523ced4-3474-4dd8-99dc-622f774786e8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67143c12-0bb9-4a3d-8a0d-f7fe6b17aa12}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b5f1885c-11ee-47cd-b376-362ee193b26e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{584f6675-b544-4408-bfe2-ef8f464b1ff4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49b38934-72e7-4fbb-b657-06417f2b8e05}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8faa2e2b-3dcb-4231-8fdb-1df92c3c1569}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63ba3df1-b910-494e-b0d0-6eddd47bec32}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9366d8a0-28df-447c-8e9f-d14411e4bfbf}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2ac19301-6cb8-4cec-b43b-a2af5d04db13}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b8e20893-3b5f-42a8-baab-32427b8d6bc9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f14a77d2-3105-41f8-af45-2a5bc421c578}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{317721d7-8499-453b-8c0e-32028651394d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d7e82787-f5da-43b6-afd8-8f2e21159eaa}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e12ec77b-625d-4205-af86-bcc434d34b91}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69a940f8-8081-43c1-a1b1-bcc3a771c364}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{720b8d97-6eb5-46c2-8040-a278c864144b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ef54e176-814b-4b37-8cda-d06418fd6c83}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2f06b890-ccef-4c6c-a742-c35412983d5c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3199,51 +3199,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{41961BCB-94C1-43FE-A520-7FBFEB64B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1C28EF3-F72F-4068-B5B5-42D29669B9A9}">
   <dimension ref="A1:B15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3707,51 +3707,51 @@
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Elective surgery waiting times: by urgency category"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Elective surgery waiting times: specialty of surgeon"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Elective surgery waiting times: by intended procedure"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Number of stays"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Length of stay for selected surgical procedures"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F90AEA88-2B96-461C-86F9-7C77EE5FB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E4018BE-590A-49BD-9919-9D258EE2B9A9}">
   <dimension ref="A1:O20"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -4168,51 +4168,51 @@
         <v>33</v>
       </c>
       <c r="I20" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A11:I11"/>
   <mergeCells count="7">
     <mergeCell ref="A9:I9"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF928E4C-3C57-45A0-8173-E1AF3CB7B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{763E68D0-3724-46A0-B0ED-4092E394B9A9}">
   <dimension ref="A1:H38"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A8" sqref="A7:H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -5049,51 +5049,51 @@
         <v>33</v>
       </c>
       <c r="H38" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A11:H11"/>
   <mergeCells count="7">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{633F281D-B980-42C8-B56D-103BDDB9B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1BCC4D3-B107-48EA-9EE4-CD054E41B9A9}">
   <dimension ref="A1:H73"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -6815,51 +6815,51 @@
       <c r="H73" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A13:H13"/>
   <mergeCells count="9">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A10:H10"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5583ECF6-B358-4184-941F-8B6B4FCDB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{101F990E-F147-4447-8E3C-B0B40A43B9A9}">
   <dimension ref="A1:H295"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -14353,52 +14353,52 @@
       <c r="H295" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A13:H13"/>
   <mergeCells count="9">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A10:H10"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4ED1DC1D-D5C4-4FF8-A10B-68683992B9A9}">
-  <dimension ref="A1:F68"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{739A8DA6-6508-4C3B-86DD-8673775FB9A9}">
+  <dimension ref="A1:F80"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
@@ -14658,955 +14658,1195 @@
     <row r="24" spans="1:6" ht="10" customHeight="1">
       <c r="A24" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B24" s="24" t="s">
         <v>132</v>
       </c>
       <c r="C24" s="24" t="s">
         <v>44</v>
       </c>
       <c r="D24" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E24" s="29">
         <v>0</v>
       </c>
       <c r="F24" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="10" customHeight="1">
       <c r="A25" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B25" s="24" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C25" s="24" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="D25" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E25" s="29">
         <v>0</v>
       </c>
       <c r="F25" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="10" customHeight="1">
       <c r="A26" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B26" s="24" t="s">
         <v>135</v>
       </c>
       <c r="C26" s="24" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="D26" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E26" s="24" t="s">
-        <v>59</v>
+      <c r="E26" s="29">
+        <v>0</v>
       </c>
       <c r="F26" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="10" customHeight="1">
       <c r="A27" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B27" s="24" t="s">
         <v>135</v>
       </c>
       <c r="C27" s="24" t="s">
-        <v>34</v>
+        <v>134</v>
       </c>
       <c r="D27" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E27" s="29">
-        <v>0</v>
+      <c r="E27" s="24" t="s">
+        <v>59</v>
       </c>
       <c r="F27" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="10" customHeight="1">
       <c r="A28" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B28" s="24" t="s">
         <v>135</v>
       </c>
       <c r="C28" s="24" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D28" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E28" s="29">
         <v>0</v>
       </c>
       <c r="F28" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="10" customHeight="1">
       <c r="A29" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B29" s="24" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C29" s="24" t="s">
-        <v>120</v>
+        <v>44</v>
       </c>
       <c r="D29" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E29" s="29">
-        <v>3780</v>
+        <v>0</v>
       </c>
       <c r="F29" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="10" customHeight="1">
       <c r="A30" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B30" s="24" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C30" s="24" t="s">
-        <v>134</v>
+        <v>23</v>
       </c>
       <c r="D30" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E30" s="29">
-        <v>4770</v>
+      <c r="E30" s="24" t="s">
+        <v>59</v>
       </c>
       <c r="F30" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="10" customHeight="1">
       <c r="A31" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B31" s="24" t="s">
         <v>136</v>
       </c>
       <c r="C31" s="24" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
       <c r="D31" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E31" s="29">
-        <v>52</v>
+        <v>3780</v>
       </c>
       <c r="F31" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="10" customHeight="1">
       <c r="A32" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B32" s="24" t="s">
         <v>136</v>
       </c>
       <c r="C32" s="24" t="s">
-        <v>44</v>
+        <v>134</v>
       </c>
       <c r="D32" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E32" s="29">
-        <v>362</v>
+        <v>4770</v>
       </c>
       <c r="F32" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="10" customHeight="1">
       <c r="A33" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B33" s="24" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C33" s="24" t="s">
-        <v>120</v>
+        <v>34</v>
       </c>
       <c r="D33" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E33" s="29">
-        <v>0</v>
+        <v>52</v>
       </c>
       <c r="F33" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="10" customHeight="1">
       <c r="A34" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B34" s="24" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C34" s="24" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="D34" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E34" s="29">
-        <v>0</v>
+        <v>362</v>
       </c>
       <c r="F34" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="10" customHeight="1">
       <c r="A35" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B35" s="24" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C35" s="24" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D35" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E35" s="29">
-        <v>0</v>
+        <v>1036</v>
       </c>
       <c r="F35" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="10" customHeight="1">
       <c r="A36" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B36" s="24" t="s">
         <v>137</v>
       </c>
       <c r="C36" s="24" t="s">
-        <v>44</v>
+        <v>120</v>
       </c>
       <c r="D36" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="29">
         <v>0</v>
       </c>
       <c r="F36" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="10" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B37" s="24" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C37" s="24" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="D37" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="29">
         <v>0</v>
       </c>
       <c r="F37" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="10" customHeight="1">
       <c r="A38" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B38" s="24" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C38" s="24" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="D38" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E38" s="29">
         <v>0</v>
       </c>
       <c r="F38" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="10" customHeight="1">
       <c r="A39" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B39" s="24" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C39" s="24" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D39" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="29">
         <v>0</v>
       </c>
       <c r="F39" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="10" customHeight="1">
       <c r="A40" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B40" s="24" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C40" s="24" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="D40" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E40" s="29">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F40" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="10" customHeight="1">
       <c r="A41" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B41" s="24" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C41" s="24" t="s">
         <v>120</v>
       </c>
       <c r="D41" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="29">
         <v>0</v>
       </c>
       <c r="F41" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="10" customHeight="1">
       <c r="A42" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B42" s="24" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C42" s="24" t="s">
         <v>134</v>
       </c>
       <c r="D42" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E42" s="24" t="s">
-        <v>59</v>
+      <c r="E42" s="29">
+        <v>0</v>
       </c>
       <c r="F42" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="10" customHeight="1">
       <c r="A43" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B43" s="24" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C43" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D43" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E43" s="29">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F43" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:6" ht="10" customHeight="1">
       <c r="A44" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B44" s="24" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C44" s="24" t="s">
         <v>44</v>
       </c>
       <c r="D44" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E44" s="29">
-        <v>3649</v>
+        <v>7</v>
       </c>
       <c r="F44" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:6" ht="10" customHeight="1">
       <c r="A45" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B45" s="24" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C45" s="24" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="D45" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E45" s="29">
-        <v>331</v>
+      <c r="E45" s="24" t="s">
+        <v>59</v>
       </c>
       <c r="F45" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:6" ht="10" customHeight="1">
       <c r="A46" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B46" s="24" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C46" s="24" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="D46" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E46" s="29">
-        <v>313</v>
+        <v>0</v>
       </c>
       <c r="F46" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:6" ht="10" customHeight="1">
       <c r="A47" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B47" s="24" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C47" s="24" t="s">
-        <v>34</v>
+        <v>134</v>
       </c>
       <c r="D47" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E47" s="29">
-        <v>30</v>
+      <c r="E47" s="24" t="s">
+        <v>59</v>
       </c>
       <c r="F47" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:6" ht="10" customHeight="1">
       <c r="A48" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B48" s="24" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C48" s="24" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D48" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E48" s="29">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="F48" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:6" ht="10" customHeight="1">
       <c r="A49" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B49" s="24" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C49" s="24" t="s">
-        <v>120</v>
+        <v>44</v>
       </c>
       <c r="D49" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E49" s="29">
-        <v>264</v>
+        <v>3649</v>
       </c>
       <c r="F49" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:6" ht="10" customHeight="1">
       <c r="A50" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B50" s="24" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="C50" s="24" t="s">
-        <v>134</v>
+        <v>23</v>
       </c>
       <c r="D50" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E50" s="29">
-        <v>65</v>
+        <v>3284</v>
       </c>
       <c r="F50" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:6" ht="10" customHeight="1">
       <c r="A51" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B51" s="24" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C51" s="24" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
       <c r="D51" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E51" s="29">
-        <v>0</v>
+        <v>331</v>
       </c>
       <c r="F51" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:6" ht="10" customHeight="1">
       <c r="A52" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B52" s="24" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C52" s="24" t="s">
-        <v>44</v>
+        <v>134</v>
       </c>
       <c r="D52" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E52" s="29">
-        <v>0</v>
+        <v>313</v>
       </c>
       <c r="F52" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:6" ht="10" customHeight="1">
       <c r="A53" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B53" s="24" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C53" s="24" t="s">
-        <v>120</v>
+        <v>34</v>
       </c>
       <c r="D53" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E53" s="29">
-        <v>264</v>
+        <v>30</v>
       </c>
       <c r="F53" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:6" ht="10" customHeight="1">
       <c r="A54" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B54" s="24" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C54" s="24" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="D54" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E54" s="29">
-        <v>356</v>
+        <v>0</v>
       </c>
       <c r="F54" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:6" ht="10" customHeight="1">
       <c r="A55" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B55" s="24" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C55" s="24" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D55" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E55" s="29">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="F55" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="10" customHeight="1">
       <c r="A56" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B56" s="24" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C56" s="24" t="s">
-        <v>44</v>
+        <v>120</v>
       </c>
       <c r="D56" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E56" s="29">
-        <v>0</v>
+        <v>264</v>
       </c>
       <c r="F56" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:6" ht="10" customHeight="1">
       <c r="A57" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B57" s="24" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C57" s="24" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="D57" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E57" s="29">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="F57" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:6" ht="10" customHeight="1">
       <c r="A58" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B58" s="24" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C58" s="24" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="D58" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E58" s="24" t="s">
-        <v>59</v>
+      <c r="E58" s="29">
+        <v>0</v>
       </c>
       <c r="F58" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:6" ht="10" customHeight="1">
       <c r="A59" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B59" s="24" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C59" s="24" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D59" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E59" s="24" t="s">
-        <v>59</v>
+      <c r="E59" s="29">
+        <v>0</v>
       </c>
       <c r="F59" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:6" ht="10" customHeight="1">
       <c r="A60" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B60" s="24" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C60" s="24" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="D60" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E60" s="24" t="s">
-        <v>59</v>
+      <c r="E60" s="29">
+        <v>0</v>
       </c>
       <c r="F60" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:6" ht="10" customHeight="1">
       <c r="A61" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B61" s="24" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C61" s="24" t="s">
         <v>120</v>
       </c>
       <c r="D61" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E61" s="29">
-        <v>0</v>
+        <v>264</v>
       </c>
       <c r="F61" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:6" ht="10" customHeight="1">
       <c r="A62" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B62" s="24" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C62" s="24" t="s">
         <v>134</v>
       </c>
       <c r="D62" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E62" s="24" t="s">
-        <v>59</v>
+      <c r="E62" s="29">
+        <v>356</v>
       </c>
       <c r="F62" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:6" ht="10" customHeight="1">
       <c r="A63" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B63" s="24" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C63" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D63" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E63" s="29">
-        <v>286</v>
+        <v>39</v>
       </c>
       <c r="F63" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:6" ht="10" customHeight="1">
       <c r="A64" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B64" s="24" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C64" s="24" t="s">
         <v>44</v>
       </c>
       <c r="D64" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E64" s="29">
-        <v>896</v>
+        <v>0</v>
       </c>
       <c r="F64" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:6" ht="10" customHeight="1">
       <c r="A65" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B65" s="24" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C65" s="24" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="D65" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E65" s="29">
-        <v>4639</v>
+        <v>0</v>
       </c>
       <c r="F65" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:6" ht="10" customHeight="1">
       <c r="A66" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B66" s="24" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C66" s="24" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="D66" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E66" s="29">
-        <v>5511</v>
+        <v>0</v>
       </c>
       <c r="F66" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:6" ht="10" customHeight="1">
       <c r="A67" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B67" s="24" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C67" s="24" t="s">
-        <v>34</v>
+        <v>134</v>
       </c>
       <c r="D67" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E67" s="29">
-        <v>418</v>
+      <c r="E67" s="24" t="s">
+        <v>59</v>
       </c>
       <c r="F67" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:6" ht="10" customHeight="1">
       <c r="A68" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B68" s="24" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C68" s="24" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D68" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E68" s="29">
+      <c r="E68" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F68" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="10" customHeight="1">
+      <c r="A69" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B69" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C69" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="D69" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="E69" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F69" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="10" customHeight="1">
+      <c r="A70" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B70" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C70" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D70" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="E70" s="29">
+        <v>0</v>
+      </c>
+      <c r="F70" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="10" customHeight="1">
+      <c r="A71" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B71" s="24" t="s">
+        <v>144</v>
+      </c>
+      <c r="C71" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="D71" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="E71" s="29">
+        <v>0</v>
+      </c>
+      <c r="F71" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="10" customHeight="1">
+      <c r="A72" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B72" s="24" t="s">
+        <v>144</v>
+      </c>
+      <c r="C72" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="D72" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="E72" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F72" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="10" customHeight="1">
+      <c r="A73" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B73" s="24" t="s">
+        <v>144</v>
+      </c>
+      <c r="C73" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D73" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="E73" s="29">
+        <v>286</v>
+      </c>
+      <c r="F73" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="10" customHeight="1">
+      <c r="A74" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B74" s="24" t="s">
+        <v>144</v>
+      </c>
+      <c r="C74" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="D74" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="E74" s="29">
+        <v>896</v>
+      </c>
+      <c r="F74" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="10" customHeight="1">
+      <c r="A75" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B75" s="24" t="s">
+        <v>144</v>
+      </c>
+      <c r="C75" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D75" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="E75" s="29">
+        <v>1278</v>
+      </c>
+      <c r="F75" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" ht="10" customHeight="1">
+      <c r="A76" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B76" s="24" t="s">
+        <v>145</v>
+      </c>
+      <c r="C76" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="D76" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="E76" s="29">
+        <v>4639</v>
+      </c>
+      <c r="F76" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="10" customHeight="1">
+      <c r="A77" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B77" s="24" t="s">
+        <v>145</v>
+      </c>
+      <c r="C77" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="D77" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="E77" s="29">
+        <v>5511</v>
+      </c>
+      <c r="F77" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="10" customHeight="1">
+      <c r="A78" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B78" s="24" t="s">
+        <v>145</v>
+      </c>
+      <c r="C78" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D78" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="E78" s="29">
+        <v>418</v>
+      </c>
+      <c r="F78" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="10" customHeight="1">
+      <c r="A79" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B79" s="24" t="s">
+        <v>145</v>
+      </c>
+      <c r="C79" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="D79" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="E79" s="29">
         <v>4915</v>
       </c>
-      <c r="F68" s="24" t="s">
+      <c r="F79" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="10" customHeight="1">
+      <c r="A80" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="B80" s="24" t="s">
+        <v>145</v>
+      </c>
+      <c r="C80" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D80" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="E80" s="29">
+        <v>5602</v>
+      </c>
+      <c r="F80" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A20:F20"/>
   <mergeCells count="16">
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5B420AF8-39C6-4AB3-B7AB-DA9BEEEDB9A9}">
-  <dimension ref="A1:H52"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{064CBFA9-03DE-4051-8E82-D6D827D5B9A9}">
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -15843,1003 +16083,1263 @@
       </c>
       <c r="C16" s="24" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E16" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G16" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H16" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="10" customHeight="1">
       <c r="A17" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B17" s="24" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="C17" s="24" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="D17" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E17" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F17" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G17" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H17" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="10" customHeight="1">
       <c r="A18" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>154</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="D18" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E18" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F18" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H18" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="10" customHeight="1">
       <c r="A19" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>154</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>34</v>
+        <v>134</v>
       </c>
       <c r="D19" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E19" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F19" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H19" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="10" customHeight="1">
       <c r="A20" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>154</v>
       </c>
       <c r="C20" s="24" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D20" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E20" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F20" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H20" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="10" customHeight="1">
       <c r="A21" s="24" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B21" s="24" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>120</v>
+        <v>44</v>
       </c>
       <c r="D21" s="24" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="E21" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F21" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="24" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="H21" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="10" customHeight="1">
       <c r="A22" s="24" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B22" s="24" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>134</v>
+        <v>23</v>
       </c>
       <c r="D22" s="24" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="E22" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F22" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="24" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="H22" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="10" customHeight="1">
       <c r="A23" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B23" s="24" t="s">
         <v>149</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F23" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H23" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="10" customHeight="1">
       <c r="A24" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B24" s="24" t="s">
         <v>149</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>44</v>
+        <v>134</v>
       </c>
       <c r="D24" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E24" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F24" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H24" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="10" customHeight="1">
       <c r="A25" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B25" s="24" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="C25" s="24" t="s">
-        <v>120</v>
+        <v>34</v>
       </c>
       <c r="D25" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E25" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F25" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H25" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="10" customHeight="1">
       <c r="A26" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B26" s="24" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="C26" s="24" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="D26" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F26" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G26" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H26" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="10" customHeight="1">
       <c r="A27" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="24" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="C27" s="24" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D27" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E27" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F27" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H27" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="10" customHeight="1">
       <c r="A28" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B28" s="24" t="s">
         <v>154</v>
       </c>
       <c r="C28" s="24" t="s">
-        <v>44</v>
+        <v>120</v>
       </c>
       <c r="D28" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E28" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F28" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G28" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H28" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="10" customHeight="1">
       <c r="A29" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B29" s="24" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="C29" s="24" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="D29" s="24" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="E29" s="24" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="F29" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G29" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H29" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="10" customHeight="1">
       <c r="A30" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B30" s="24" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="C30" s="24" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="D30" s="24" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="E30" s="24" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="F30" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G30" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H30" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="10" customHeight="1">
       <c r="A31" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B31" s="24" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="C31" s="24" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D31" s="24" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="E31" s="24" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="F31" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H31" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="10" customHeight="1">
       <c r="A32" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B32" s="24" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="C32" s="24" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="D32" s="24" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="E32" s="24" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="F32" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H32" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="10" customHeight="1">
       <c r="A33" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B33" s="24" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="C33" s="24" t="s">
         <v>120</v>
       </c>
       <c r="D33" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E33" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F33" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H33" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="10" customHeight="1">
       <c r="A34" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B34" s="24" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="C34" s="24" t="s">
         <v>134</v>
       </c>
       <c r="D34" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F34" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G34" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H34" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="10" customHeight="1">
       <c r="A35" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B35" s="24" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="C35" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D35" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E35" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F35" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H35" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="10" customHeight="1">
       <c r="A36" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B36" s="24" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="C36" s="24" t="s">
         <v>44</v>
       </c>
       <c r="D36" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E36" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F36" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G36" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H36" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="10" customHeight="1">
       <c r="A37" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B37" s="24" t="s">
         <v>149</v>
       </c>
       <c r="C37" s="24" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="D37" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E37" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F37" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G37" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H37" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="10" customHeight="1">
       <c r="A38" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B38" s="24" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="C38" s="24" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="D38" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E38" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F38" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G38" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H38" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="10" customHeight="1">
       <c r="A39" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B39" s="24" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="C39" s="24" t="s">
-        <v>34</v>
+        <v>134</v>
       </c>
       <c r="D39" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F39" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G39" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H39" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="10" customHeight="1">
       <c r="A40" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B40" s="24" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="C40" s="24" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D40" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E40" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F40" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G40" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H40" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="10" customHeight="1">
       <c r="A41" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B41" s="24" t="s">
         <v>154</v>
       </c>
       <c r="C41" s="24" t="s">
-        <v>120</v>
+        <v>44</v>
       </c>
       <c r="D41" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E41" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F41" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G41" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H41" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="10" customHeight="1">
       <c r="A42" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B42" s="24" t="s">
         <v>154</v>
       </c>
       <c r="C42" s="24" t="s">
-        <v>134</v>
+        <v>23</v>
       </c>
       <c r="D42" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E42" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F42" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H42" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="10" customHeight="1">
       <c r="A43" s="24" t="s">
         <v>157</v>
       </c>
       <c r="B43" s="24" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="C43" s="24" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
       <c r="D43" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E43" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F43" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H43" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="10" customHeight="1">
       <c r="A44" s="24" t="s">
         <v>157</v>
       </c>
       <c r="B44" s="24" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="C44" s="24" t="s">
-        <v>44</v>
+        <v>134</v>
       </c>
       <c r="D44" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E44" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F44" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G44" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H44" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="10" customHeight="1">
       <c r="A45" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B45" s="24" t="s">
         <v>149</v>
       </c>
       <c r="C45" s="24" t="s">
-        <v>120</v>
+        <v>34</v>
       </c>
       <c r="D45" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E45" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F45" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G45" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H45" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="10" customHeight="1">
       <c r="A46" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B46" s="24" t="s">
         <v>149</v>
       </c>
       <c r="C46" s="24" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="D46" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E46" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F46" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G46" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H46" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="10" customHeight="1">
       <c r="A47" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B47" s="24" t="s">
         <v>149</v>
       </c>
       <c r="C47" s="24" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D47" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E47" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F47" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G47" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H47" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="10" customHeight="1">
       <c r="A48" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B48" s="24" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="C48" s="24" t="s">
-        <v>44</v>
+        <v>120</v>
       </c>
       <c r="D48" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E48" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F48" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G48" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H48" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="10" customHeight="1">
       <c r="A49" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B49" s="24" t="s">
         <v>154</v>
       </c>
       <c r="C49" s="24" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="D49" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E49" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F49" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H49" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="10" customHeight="1">
       <c r="A50" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B50" s="24" t="s">
         <v>154</v>
       </c>
       <c r="C50" s="24" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="D50" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E50" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F50" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G50" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H50" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="10" customHeight="1">
       <c r="A51" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B51" s="24" t="s">
         <v>154</v>
       </c>
       <c r="C51" s="24" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D51" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E51" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F51" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G51" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H51" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="10" customHeight="1">
       <c r="A52" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B52" s="24" t="s">
         <v>154</v>
       </c>
       <c r="C52" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D52" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="E52" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F52" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G52" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H52" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="10" customHeight="1">
+      <c r="A53" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B53" s="24" t="s">
+        <v>149</v>
+      </c>
+      <c r="C53" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="D53" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E53" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F53" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G53" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H53" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="10" customHeight="1">
+      <c r="A54" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B54" s="24" t="s">
+        <v>149</v>
+      </c>
+      <c r="C54" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="D54" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E54" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F54" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G54" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H54" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="10" customHeight="1">
+      <c r="A55" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B55" s="24" t="s">
+        <v>149</v>
+      </c>
+      <c r="C55" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D55" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E55" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F55" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G55" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H55" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="10" customHeight="1">
+      <c r="A56" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B56" s="24" t="s">
+        <v>149</v>
+      </c>
+      <c r="C56" s="24" t="s">
         <v>44</v>
       </c>
-      <c r="D52" s="24" t="s">
+      <c r="D56" s="24" t="s">
         <v>159</v>
       </c>
-      <c r="E52" s="24" t="s">
-[...8 lines deleted...]
-      <c r="H52" s="24" t="s">
+      <c r="E56" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F56" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G56" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H56" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="10" customHeight="1">
+      <c r="A57" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B57" s="24" t="s">
+        <v>149</v>
+      </c>
+      <c r="C57" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D57" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E57" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F57" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G57" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H57" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="10" customHeight="1">
+      <c r="A58" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B58" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="C58" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="D58" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E58" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F58" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G58" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H58" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="10" customHeight="1">
+      <c r="A59" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B59" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="C59" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="D59" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E59" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F59" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G59" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H59" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="10" customHeight="1">
+      <c r="A60" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B60" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="C60" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D60" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E60" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F60" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G60" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H60" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="10" customHeight="1">
+      <c r="A61" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B61" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="C61" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="D61" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E61" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F61" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G61" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H61" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="10" customHeight="1">
+      <c r="A62" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B62" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="C62" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D62" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E62" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F62" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G62" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H62" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2A238B83-C9D0-48E0-9138-78A0039AB9A9}">
-  <dimension ref="A1:H152"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3939C5C6-2828-49FF-B1DA-A5696AD2B9A9}">
+  <dimension ref="A1:H187"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -17076,3603 +17576,4513 @@
       </c>
       <c r="C16" s="24" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E16" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G16" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H16" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="10" customHeight="1">
       <c r="A17" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B17" s="24" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C17" s="24" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="D17" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E17" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F17" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G17" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H17" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="10" customHeight="1">
       <c r="A18" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>164</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="D18" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E18" s="24" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="F18" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H18" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="10" customHeight="1">
       <c r="A19" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>164</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>34</v>
+        <v>134</v>
       </c>
       <c r="D19" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E19" s="24" t="s">
-        <v>147</v>
+        <v>32</v>
       </c>
       <c r="F19" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H19" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="10" customHeight="1">
       <c r="A20" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>164</v>
       </c>
       <c r="C20" s="24" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D20" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E20" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F20" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H20" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="10" customHeight="1">
       <c r="A21" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B21" s="24" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>120</v>
+        <v>44</v>
       </c>
       <c r="D21" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E21" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F21" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H21" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="10" customHeight="1">
       <c r="A22" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B22" s="24" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>134</v>
+        <v>23</v>
       </c>
       <c r="D22" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E22" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F22" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H22" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="10" customHeight="1">
       <c r="A23" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B23" s="24" t="s">
         <v>163</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E23" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F23" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H23" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="10" customHeight="1">
       <c r="A24" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B24" s="24" t="s">
         <v>163</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>44</v>
+        <v>134</v>
       </c>
       <c r="D24" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E24" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F24" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H24" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="10" customHeight="1">
       <c r="A25" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B25" s="24" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C25" s="24" t="s">
-        <v>120</v>
+        <v>34</v>
       </c>
       <c r="D25" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E25" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F25" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H25" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="10" customHeight="1">
       <c r="A26" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B26" s="24" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C26" s="24" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="D26" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E26" s="24" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="F26" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G26" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H26" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="10" customHeight="1">
       <c r="A27" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B27" s="24" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C27" s="24" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D27" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E27" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F27" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H27" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="10" customHeight="1">
       <c r="A28" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B28" s="24" t="s">
         <v>161</v>
       </c>
       <c r="C28" s="24" t="s">
-        <v>44</v>
+        <v>120</v>
       </c>
       <c r="D28" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E28" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F28" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G28" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H28" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="10" customHeight="1">
       <c r="A29" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B29" s="24" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="C29" s="24" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="D29" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E29" s="24" t="s">
-        <v>147</v>
+        <v>32</v>
       </c>
       <c r="F29" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G29" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H29" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="10" customHeight="1">
       <c r="A30" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B30" s="24" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="C30" s="24" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="D30" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E30" s="24" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="F30" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G30" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H30" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="10" customHeight="1">
       <c r="A31" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B31" s="24" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="C31" s="24" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D31" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E31" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F31" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H31" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="10" customHeight="1">
       <c r="A32" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B32" s="24" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="C32" s="24" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="D32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E32" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F32" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H32" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="10" customHeight="1">
       <c r="A33" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B33" s="24" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C33" s="24" t="s">
         <v>120</v>
       </c>
       <c r="D33" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E33" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F33" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H33" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="10" customHeight="1">
       <c r="A34" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B34" s="24" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C34" s="24" t="s">
         <v>134</v>
       </c>
       <c r="D34" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E34" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F34" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G34" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H34" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="10" customHeight="1">
       <c r="A35" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B35" s="24" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C35" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D35" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E35" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F35" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H35" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="10" customHeight="1">
       <c r="A36" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B36" s="24" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C36" s="24" t="s">
         <v>44</v>
       </c>
       <c r="D36" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E36" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F36" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G36" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H36" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="10" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B37" s="24" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C37" s="24" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="D37" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E37" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F37" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G37" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H37" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="10" customHeight="1">
       <c r="A38" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B38" s="24" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C38" s="24" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="D38" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E38" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F38" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G38" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H38" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="10" customHeight="1">
       <c r="A39" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B39" s="24" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C39" s="24" t="s">
-        <v>34</v>
+        <v>134</v>
       </c>
       <c r="D39" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E39" s="24" t="s">
-        <v>147</v>
+        <v>32</v>
       </c>
       <c r="F39" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G39" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H39" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="10" customHeight="1">
       <c r="A40" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B40" s="24" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C40" s="24" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D40" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E40" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F40" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G40" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H40" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="10" customHeight="1">
       <c r="A41" s="24" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B41" s="24" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C41" s="24" t="s">
-        <v>120</v>
+        <v>44</v>
       </c>
       <c r="D41" s="24" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>28</v>
+      </c>
+      <c r="E41" s="24" t="s">
+        <v>147</v>
       </c>
       <c r="F41" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G41" s="24" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="H41" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="10" customHeight="1">
       <c r="A42" s="24" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B42" s="24" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C42" s="24" t="s">
-        <v>134</v>
+        <v>23</v>
       </c>
       <c r="D42" s="24" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>28</v>
+      </c>
+      <c r="E42" s="24" t="s">
+        <v>147</v>
       </c>
       <c r="F42" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="24" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="H42" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="10" customHeight="1">
       <c r="A43" s="24" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B43" s="24" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C43" s="24" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
       <c r="D43" s="24" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>28</v>
+      </c>
+      <c r="E43" s="24" t="s">
+        <v>147</v>
       </c>
       <c r="F43" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="24" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="H43" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="10" customHeight="1">
       <c r="A44" s="24" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B44" s="24" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C44" s="24" t="s">
-        <v>44</v>
+        <v>134</v>
       </c>
       <c r="D44" s="24" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>28</v>
+      </c>
+      <c r="E44" s="24" t="s">
+        <v>147</v>
       </c>
       <c r="F44" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G44" s="24" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="H44" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="10" customHeight="1">
       <c r="A45" s="24" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B45" s="24" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="C45" s="24" t="s">
-        <v>120</v>
+        <v>34</v>
       </c>
       <c r="D45" s="24" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="E45" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F45" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G45" s="24" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="H45" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="10" customHeight="1">
       <c r="A46" s="24" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B46" s="24" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="C46" s="24" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="D46" s="24" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="E46" s="24" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="F46" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G46" s="24" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="H46" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="10" customHeight="1">
       <c r="A47" s="24" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B47" s="24" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="C47" s="24" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D47" s="24" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="E47" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F47" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G47" s="24" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="H47" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="10" customHeight="1">
       <c r="A48" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B48" s="24" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C48" s="24" t="s">
-        <v>44</v>
+        <v>120</v>
       </c>
       <c r="D48" s="24" t="s">
         <v>48</v>
       </c>
-      <c r="E48" s="24" t="s">
-        <v>147</v>
+      <c r="E48" s="29">
+        <v>0</v>
       </c>
       <c r="F48" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G48" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H48" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="10" customHeight="1">
       <c r="A49" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B49" s="24" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C49" s="24" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="D49" s="24" t="s">
         <v>48</v>
       </c>
-      <c r="E49" s="24" t="s">
-        <v>147</v>
+      <c r="E49" s="29">
+        <v>0</v>
       </c>
       <c r="F49" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H49" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="10" customHeight="1">
       <c r="A50" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B50" s="24" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C50" s="24" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="D50" s="24" t="s">
         <v>48</v>
       </c>
-      <c r="E50" s="24" t="s">
-        <v>147</v>
+      <c r="E50" s="29">
+        <v>0</v>
       </c>
       <c r="F50" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G50" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H50" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="10" customHeight="1">
       <c r="A51" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B51" s="24" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C51" s="24" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D51" s="24" t="s">
         <v>48</v>
       </c>
-      <c r="E51" s="24" t="s">
-        <v>147</v>
+      <c r="E51" s="29">
+        <v>0</v>
       </c>
       <c r="F51" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G51" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H51" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="10" customHeight="1">
       <c r="A52" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B52" s="24" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C52" s="24" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="D52" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E52" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G52" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H52" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="10" customHeight="1">
       <c r="A53" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B53" s="24" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C53" s="24" t="s">
         <v>120</v>
       </c>
       <c r="D53" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E53" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F53" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G53" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H53" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="10" customHeight="1">
       <c r="A54" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B54" s="24" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C54" s="24" t="s">
         <v>134</v>
       </c>
       <c r="D54" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E54" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F54" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G54" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H54" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="10" customHeight="1">
       <c r="A55" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B55" s="24" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C55" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D55" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E55" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F55" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G55" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H55" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="10" customHeight="1">
       <c r="A56" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B56" s="24" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C56" s="24" t="s">
         <v>44</v>
       </c>
       <c r="D56" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E56" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F56" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G56" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H56" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="10" customHeight="1">
       <c r="A57" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B57" s="24" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C57" s="24" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="D57" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E57" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F57" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G57" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H57" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="10" customHeight="1">
       <c r="A58" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B58" s="24" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C58" s="24" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="D58" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E58" s="24" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="F58" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G58" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H58" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="10" customHeight="1">
       <c r="A59" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B59" s="24" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C59" s="24" t="s">
-        <v>34</v>
+        <v>134</v>
       </c>
       <c r="D59" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E59" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F59" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G59" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H59" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="10" customHeight="1">
       <c r="A60" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B60" s="24" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C60" s="24" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D60" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E60" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F60" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G60" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H60" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="10" customHeight="1">
       <c r="A61" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B61" s="24" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="C61" s="24" t="s">
-        <v>120</v>
+        <v>44</v>
       </c>
       <c r="D61" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E61" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F61" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G61" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H61" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="10" customHeight="1">
       <c r="A62" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B62" s="24" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="C62" s="24" t="s">
-        <v>134</v>
+        <v>23</v>
       </c>
       <c r="D62" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E62" s="24" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="F62" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G62" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H62" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="10" customHeight="1">
       <c r="A63" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B63" s="24" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="C63" s="24" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
       <c r="D63" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E63" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F63" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G63" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H63" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="10" customHeight="1">
       <c r="A64" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B64" s="24" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="C64" s="24" t="s">
-        <v>44</v>
+        <v>134</v>
       </c>
       <c r="D64" s="24" t="s">
         <v>48</v>
       </c>
-      <c r="E64" s="29">
-        <v>0</v>
+      <c r="E64" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="F64" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G64" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H64" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="10" customHeight="1">
       <c r="A65" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B65" s="24" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="C65" s="24" t="s">
-        <v>120</v>
+        <v>34</v>
       </c>
       <c r="D65" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E65" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F65" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G65" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H65" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="10" customHeight="1">
       <c r="A66" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B66" s="24" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="C66" s="24" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="D66" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E66" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F66" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G66" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H66" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="10" customHeight="1">
       <c r="A67" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B67" s="24" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="C67" s="24" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D67" s="24" t="s">
         <v>48</v>
       </c>
-      <c r="E67" s="29">
-        <v>0</v>
+      <c r="E67" s="24" t="s">
+        <v>147</v>
       </c>
       <c r="F67" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G67" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H67" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="10" customHeight="1">
       <c r="A68" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B68" s="24" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C68" s="24" t="s">
-        <v>44</v>
+        <v>120</v>
       </c>
       <c r="D68" s="24" t="s">
         <v>48</v>
       </c>
-      <c r="E68" s="29">
-        <v>0</v>
+      <c r="E68" s="24" t="s">
+        <v>147</v>
       </c>
       <c r="F68" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G68" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H68" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="10" customHeight="1">
       <c r="A69" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B69" s="24" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C69" s="24" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="D69" s="24" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>48</v>
+      </c>
+      <c r="E69" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="F69" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G69" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H69" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="10" customHeight="1">
       <c r="A70" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B70" s="24" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C70" s="24" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="D70" s="24" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>48</v>
+      </c>
+      <c r="E70" s="24" t="s">
+        <v>147</v>
       </c>
       <c r="F70" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G70" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H70" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="10" customHeight="1">
       <c r="A71" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B71" s="24" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C71" s="24" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D71" s="24" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="E71" s="24" t="s">
-        <v>59</v>
+        <v>147</v>
       </c>
       <c r="F71" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G71" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H71" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="10" customHeight="1">
       <c r="A72" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B72" s="24" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C72" s="24" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="D72" s="24" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="E72" s="24" t="s">
-        <v>59</v>
+        <v>147</v>
       </c>
       <c r="F72" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G72" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H72" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="10" customHeight="1">
       <c r="A73" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B73" s="24" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C73" s="24" t="s">
         <v>120</v>
       </c>
       <c r="D73" s="24" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="E73" s="24" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="F73" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G73" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H73" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="10" customHeight="1">
       <c r="A74" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B74" s="24" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C74" s="24" t="s">
         <v>134</v>
       </c>
       <c r="D74" s="24" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="E74" s="24" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="F74" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G74" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H74" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="10" customHeight="1">
       <c r="A75" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B75" s="24" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C75" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D75" s="24" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="E75" s="24" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="F75" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G75" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H75" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="10" customHeight="1">
       <c r="A76" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B76" s="24" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C76" s="24" t="s">
         <v>44</v>
       </c>
       <c r="D76" s="24" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>48</v>
+      </c>
+      <c r="E76" s="29">
+        <v>0</v>
       </c>
       <c r="F76" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G76" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H76" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="10" customHeight="1">
       <c r="A77" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B77" s="24" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="C77" s="24" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="D77" s="24" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>48</v>
+      </c>
+      <c r="E77" s="29">
+        <v>0</v>
       </c>
       <c r="F77" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G77" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H77" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="10" customHeight="1">
       <c r="A78" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B78" s="24" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="C78" s="24" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="D78" s="24" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="E78" s="24" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="F78" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G78" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H78" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="10" customHeight="1">
       <c r="A79" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B79" s="24" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="C79" s="24" t="s">
-        <v>34</v>
+        <v>134</v>
       </c>
       <c r="D79" s="24" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="E79" s="24" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="F79" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G79" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H79" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="10" customHeight="1">
       <c r="A80" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B80" s="24" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="C80" s="24" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D80" s="24" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>48</v>
+      </c>
+      <c r="E80" s="29">
+        <v>0</v>
       </c>
       <c r="F80" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G80" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H80" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="10" customHeight="1">
       <c r="A81" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B81" s="24" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="C81" s="24" t="s">
-        <v>120</v>
+        <v>44</v>
       </c>
       <c r="D81" s="24" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>48</v>
+      </c>
+      <c r="E81" s="29">
+        <v>0</v>
       </c>
       <c r="F81" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G81" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H81" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="10" customHeight="1">
       <c r="A82" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B82" s="24" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="C82" s="24" t="s">
-        <v>134</v>
+        <v>23</v>
       </c>
       <c r="D82" s="24" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>48</v>
+      </c>
+      <c r="E82" s="29">
+        <v>0</v>
       </c>
       <c r="F82" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G82" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H82" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="10" customHeight="1">
       <c r="A83" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B83" s="24" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="C83" s="24" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
       <c r="D83" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E83" s="24" t="s">
-        <v>32</v>
+      <c r="E83" s="29">
+        <v>7</v>
       </c>
       <c r="F83" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G83" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H83" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="10" customHeight="1">
       <c r="A84" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B84" s="24" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="C84" s="24" t="s">
-        <v>44</v>
+        <v>134</v>
       </c>
       <c r="D84" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E84" s="24" t="s">
-        <v>32</v>
+      <c r="E84" s="29">
+        <v>38</v>
       </c>
       <c r="F84" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G84" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H84" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="10" customHeight="1">
       <c r="A85" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B85" s="24" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C85" s="24" t="s">
-        <v>120</v>
+        <v>34</v>
       </c>
       <c r="D85" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E85" s="24" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="F85" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G85" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H85" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="10" customHeight="1">
       <c r="A86" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B86" s="24" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C86" s="24" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="D86" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E86" s="24" t="s">
         <v>59</v>
       </c>
       <c r="F86" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G86" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H86" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="10" customHeight="1">
       <c r="A87" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B87" s="24" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C87" s="24" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D87" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E87" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F87" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G87" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H87" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="10" customHeight="1">
       <c r="A88" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B88" s="24" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C88" s="24" t="s">
-        <v>44</v>
+        <v>120</v>
       </c>
       <c r="D88" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E88" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F88" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G88" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H88" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="10" customHeight="1">
       <c r="A89" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B89" s="24" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C89" s="24" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="D89" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E89" s="24" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="F89" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G89" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H89" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="10" customHeight="1">
       <c r="A90" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B90" s="24" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C90" s="24" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="D90" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E90" s="24" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="F90" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G90" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H90" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="10" customHeight="1">
       <c r="A91" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B91" s="24" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C91" s="24" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D91" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E91" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F91" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G91" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H91" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="10" customHeight="1">
       <c r="A92" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B92" s="24" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C92" s="24" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="D92" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E92" s="24" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="F92" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G92" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H92" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="10" customHeight="1">
       <c r="A93" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B93" s="24" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="C93" s="24" t="s">
         <v>120</v>
       </c>
       <c r="D93" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E93" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F93" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G93" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H93" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="10" customHeight="1">
       <c r="A94" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B94" s="24" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="C94" s="24" t="s">
         <v>134</v>
       </c>
       <c r="D94" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E94" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F94" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G94" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H94" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="10" customHeight="1">
       <c r="A95" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B95" s="24" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="C95" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D95" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E95" s="29">
-        <v>5</v>
+      <c r="E95" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="F95" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G95" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H95" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="10" customHeight="1">
       <c r="A96" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B96" s="24" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="C96" s="24" t="s">
         <v>44</v>
       </c>
       <c r="D96" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E96" s="29">
-        <v>24</v>
+      <c r="E96" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="F96" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G96" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H96" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="10" customHeight="1">
       <c r="A97" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B97" s="24" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C97" s="24" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="D97" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E97" s="29">
-        <v>0</v>
+      <c r="E97" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="F97" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G97" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H97" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="10" customHeight="1">
       <c r="A98" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B98" s="24" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="C98" s="24" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="D98" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E98" s="29">
-        <v>0</v>
+      <c r="E98" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="F98" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G98" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H98" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="10" customHeight="1">
       <c r="A99" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B99" s="24" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="C99" s="24" t="s">
-        <v>34</v>
+        <v>134</v>
       </c>
       <c r="D99" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E99" s="29">
-        <v>0</v>
+      <c r="E99" s="24" t="s">
+        <v>59</v>
       </c>
       <c r="F99" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G99" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H99" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="10" customHeight="1">
       <c r="A100" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B100" s="24" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="C100" s="24" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D100" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E100" s="29">
-        <v>0</v>
+      <c r="E100" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="F100" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G100" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H100" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="10" customHeight="1">
       <c r="A101" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B101" s="24" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="C101" s="24" t="s">
-        <v>120</v>
+        <v>44</v>
       </c>
       <c r="D101" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E101" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F101" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G101" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H101" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="10" customHeight="1">
       <c r="A102" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B102" s="24" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="C102" s="24" t="s">
-        <v>134</v>
+        <v>23</v>
       </c>
       <c r="D102" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E102" s="24" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="F102" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G102" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H102" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="10" customHeight="1">
       <c r="A103" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B103" s="24" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C103" s="24" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
       <c r="D103" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E103" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F103" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G103" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H103" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="10" customHeight="1">
       <c r="A104" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B104" s="24" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C104" s="24" t="s">
-        <v>44</v>
+        <v>134</v>
       </c>
       <c r="D104" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E104" s="24" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="F104" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G104" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H104" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="10" customHeight="1">
       <c r="A105" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B105" s="24" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C105" s="24" t="s">
-        <v>120</v>
+        <v>34</v>
       </c>
       <c r="D105" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E105" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F105" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G105" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H105" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="10" customHeight="1">
       <c r="A106" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B106" s="24" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C106" s="24" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="D106" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E106" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F106" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G106" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H106" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="10" customHeight="1">
       <c r="A107" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B107" s="24" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C107" s="24" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D107" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E107" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F107" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G107" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H107" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="10" customHeight="1">
       <c r="A108" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B108" s="24" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="C108" s="24" t="s">
-        <v>44</v>
+        <v>120</v>
       </c>
       <c r="D108" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E108" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F108" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G108" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H108" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="10" customHeight="1">
       <c r="A109" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B109" s="24" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="C109" s="24" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="D109" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E109" s="24" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="F109" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G109" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H109" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="10" customHeight="1">
       <c r="A110" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B110" s="24" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="C110" s="24" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="D110" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E110" s="24" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="F110" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G110" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H110" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="10" customHeight="1">
       <c r="A111" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B111" s="24" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="C111" s="24" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D111" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E111" s="24" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="F111" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G111" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H111" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="10" customHeight="1">
       <c r="A112" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B112" s="24" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="C112" s="24" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="D112" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E112" s="24" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="F112" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G112" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H112" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="10" customHeight="1">
       <c r="A113" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B113" s="24" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C113" s="24" t="s">
         <v>120</v>
       </c>
       <c r="D113" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E113" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F113" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G113" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H113" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="10" customHeight="1">
       <c r="A114" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B114" s="24" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C114" s="24" t="s">
         <v>134</v>
       </c>
       <c r="D114" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E114" s="24" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="F114" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G114" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H114" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="10" customHeight="1">
       <c r="A115" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B115" s="24" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C115" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D115" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E115" s="24" t="s">
-        <v>32</v>
+      <c r="E115" s="29">
+        <v>5</v>
       </c>
       <c r="F115" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G115" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H115" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="10" customHeight="1">
       <c r="A116" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B116" s="24" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C116" s="24" t="s">
         <v>44</v>
       </c>
       <c r="D116" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E116" s="24" t="s">
-        <v>32</v>
+      <c r="E116" s="29">
+        <v>24</v>
       </c>
       <c r="F116" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G116" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H116" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="10" customHeight="1">
       <c r="A117" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B117" s="24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C117" s="24" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="D117" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E117" s="24" t="s">
-        <v>32</v>
+      <c r="E117" s="29">
+        <v>7</v>
       </c>
       <c r="F117" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G117" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H117" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="10" customHeight="1">
       <c r="A118" s="24" t="s">
         <v>157</v>
       </c>
       <c r="B118" s="24" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C118" s="24" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="D118" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E118" s="24" t="s">
-        <v>59</v>
+      <c r="E118" s="29">
+        <v>0</v>
       </c>
       <c r="F118" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G118" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H118" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="10" customHeight="1">
       <c r="A119" s="24" t="s">
         <v>157</v>
       </c>
       <c r="B119" s="24" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C119" s="24" t="s">
-        <v>34</v>
+        <v>134</v>
       </c>
       <c r="D119" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E119" s="24" t="s">
-        <v>32</v>
+      <c r="E119" s="29">
+        <v>0</v>
       </c>
       <c r="F119" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G119" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H119" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="10" customHeight="1">
       <c r="A120" s="24" t="s">
         <v>157</v>
       </c>
       <c r="B120" s="24" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C120" s="24" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D120" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E120" s="29">
         <v>0</v>
       </c>
       <c r="F120" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G120" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H120" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="10" customHeight="1">
       <c r="A121" s="24" t="s">
         <v>157</v>
       </c>
       <c r="B121" s="24" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C121" s="24" t="s">
-        <v>120</v>
+        <v>44</v>
       </c>
       <c r="D121" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E121" s="24" t="s">
-        <v>32</v>
+      <c r="E121" s="29">
+        <v>0</v>
       </c>
       <c r="F121" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G121" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H121" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="10" customHeight="1">
       <c r="A122" s="24" t="s">
         <v>157</v>
       </c>
       <c r="B122" s="24" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C122" s="24" t="s">
-        <v>134</v>
+        <v>23</v>
       </c>
       <c r="D122" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E122" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F122" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G122" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H122" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="10" customHeight="1">
       <c r="A123" s="24" t="s">
         <v>157</v>
       </c>
       <c r="B123" s="24" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="C123" s="24" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
       <c r="D123" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E123" s="29">
-        <v>0</v>
+      <c r="E123" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="F123" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G123" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H123" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="10" customHeight="1">
       <c r="A124" s="24" t="s">
         <v>157</v>
       </c>
       <c r="B124" s="24" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="C124" s="24" t="s">
-        <v>44</v>
+        <v>134</v>
       </c>
       <c r="D124" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E124" s="29">
-        <v>0</v>
+      <c r="E124" s="24" t="s">
+        <v>59</v>
       </c>
       <c r="F124" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G124" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H124" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="10" customHeight="1">
       <c r="A125" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B125" s="24" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C125" s="24" t="s">
-        <v>120</v>
+        <v>34</v>
       </c>
       <c r="D125" s="24" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>118</v>
+      </c>
+      <c r="E125" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="F125" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G125" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H125" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="10" customHeight="1">
       <c r="A126" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B126" s="24" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C126" s="24" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="D126" s="24" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>118</v>
+      </c>
+      <c r="E126" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="F126" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G126" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H126" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="10" customHeight="1">
       <c r="A127" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B127" s="24" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C127" s="24" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D127" s="24" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>118</v>
+      </c>
+      <c r="E127" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="F127" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G127" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H127" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="10" customHeight="1">
       <c r="A128" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B128" s="24" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C128" s="24" t="s">
-        <v>44</v>
+        <v>120</v>
       </c>
       <c r="D128" s="24" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>118</v>
+      </c>
+      <c r="E128" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="F128" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G128" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H128" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="10" customHeight="1">
       <c r="A129" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B129" s="24" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C129" s="24" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="D129" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E129" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F129" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G129" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H129" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="10" customHeight="1">
       <c r="A130" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B130" s="24" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C130" s="24" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="D130" s="24" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>118</v>
+      </c>
+      <c r="E130" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="F130" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G130" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H130" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="10" customHeight="1">
       <c r="A131" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B131" s="24" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C131" s="24" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D131" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E131" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F131" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G131" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H131" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="10" customHeight="1">
       <c r="A132" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B132" s="24" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C132" s="24" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="D132" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E132" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F132" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G132" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H132" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="10" customHeight="1">
       <c r="A133" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B133" s="24" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C133" s="24" t="s">
         <v>120</v>
       </c>
       <c r="D133" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E133" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F133" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G133" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H133" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="10" customHeight="1">
       <c r="A134" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B134" s="24" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C134" s="24" t="s">
         <v>134</v>
       </c>
       <c r="D134" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E134" s="24" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="F134" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G134" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H134" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="10" customHeight="1">
       <c r="A135" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B135" s="24" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C135" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D135" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E135" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F135" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G135" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H135" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="10" customHeight="1">
       <c r="A136" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B136" s="24" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C136" s="24" t="s">
         <v>44</v>
       </c>
       <c r="D136" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E136" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F136" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G136" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H136" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="10" customHeight="1">
       <c r="A137" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B137" s="24" t="s">
         <v>161</v>
       </c>
       <c r="C137" s="24" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="D137" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E137" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F137" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G137" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H137" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="10" customHeight="1">
       <c r="A138" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B138" s="24" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C138" s="24" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="D138" s="24" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>118</v>
+      </c>
+      <c r="E138" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="F138" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G138" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H138" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="10" customHeight="1">
       <c r="A139" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B139" s="24" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C139" s="24" t="s">
-        <v>34</v>
+        <v>134</v>
       </c>
       <c r="D139" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E139" s="24" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="F139" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G139" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H139" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="10" customHeight="1">
       <c r="A140" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B140" s="24" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C140" s="24" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D140" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E140" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F140" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G140" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H140" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="10" customHeight="1">
       <c r="A141" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B141" s="24" t="s">
         <v>166</v>
       </c>
       <c r="C141" s="24" t="s">
-        <v>120</v>
+        <v>44</v>
       </c>
       <c r="D141" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E141" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F141" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G141" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H141" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="10" customHeight="1">
       <c r="A142" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B142" s="24" t="s">
         <v>166</v>
       </c>
       <c r="C142" s="24" t="s">
-        <v>134</v>
+        <v>23</v>
       </c>
       <c r="D142" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E142" s="24" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="F142" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G142" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H142" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="10" customHeight="1">
       <c r="A143" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B143" s="24" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C143" s="24" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
       <c r="D143" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E143" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F143" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G143" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H143" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="10" customHeight="1">
       <c r="A144" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B144" s="24" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C144" s="24" t="s">
-        <v>44</v>
+        <v>134</v>
       </c>
       <c r="D144" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E144" s="24" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="F144" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G144" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H144" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="10" customHeight="1">
       <c r="A145" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B145" s="24" t="s">
         <v>167</v>
       </c>
       <c r="C145" s="24" t="s">
-        <v>120</v>
+        <v>34</v>
       </c>
       <c r="D145" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E145" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F145" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G145" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H145" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="10" customHeight="1">
       <c r="A146" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B146" s="24" t="s">
         <v>167</v>
       </c>
       <c r="C146" s="24" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="D146" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E146" s="29">
-        <v>41</v>
+        <v>0</v>
       </c>
       <c r="F146" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G146" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H146" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="10" customHeight="1">
       <c r="A147" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B147" s="24" t="s">
         <v>167</v>
       </c>
       <c r="C147" s="24" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D147" s="24" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>118</v>
+      </c>
+      <c r="E147" s="29">
+        <v>0</v>
       </c>
       <c r="F147" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G147" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H147" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="10" customHeight="1">
       <c r="A148" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B148" s="24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C148" s="24" t="s">
-        <v>44</v>
+        <v>120</v>
       </c>
       <c r="D148" s="24" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>118</v>
+      </c>
+      <c r="E148" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="F148" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G148" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H148" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="10" customHeight="1">
       <c r="A149" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B149" s="24" t="s">
         <v>168</v>
       </c>
       <c r="C149" s="24" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="D149" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E149" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F149" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G149" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H149" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="10" customHeight="1">
       <c r="A150" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B150" s="24" t="s">
         <v>168</v>
       </c>
       <c r="C150" s="24" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="D150" s="24" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>118</v>
+      </c>
+      <c r="E150" s="29">
+        <v>0</v>
       </c>
       <c r="F150" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G150" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H150" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="10" customHeight="1">
       <c r="A151" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B151" s="24" t="s">
         <v>168</v>
       </c>
       <c r="C151" s="24" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D151" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E151" s="29">
         <v>0</v>
       </c>
       <c r="F151" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G151" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H151" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="10" customHeight="1">
       <c r="A152" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B152" s="24" t="s">
         <v>168</v>
       </c>
       <c r="C152" s="24" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="D152" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E152" s="29">
         <v>0</v>
       </c>
       <c r="F152" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G152" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H152" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" ht="10" customHeight="1">
+      <c r="A153" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B153" s="24" t="s">
+        <v>165</v>
+      </c>
+      <c r="C153" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="D153" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E153" s="29">
+        <v>0</v>
+      </c>
+      <c r="F153" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G153" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H153" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" ht="10" customHeight="1">
+      <c r="A154" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B154" s="24" t="s">
+        <v>165</v>
+      </c>
+      <c r="C154" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="D154" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E154" s="29">
+        <v>0</v>
+      </c>
+      <c r="F154" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G154" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H154" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" ht="10" customHeight="1">
+      <c r="A155" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B155" s="24" t="s">
+        <v>165</v>
+      </c>
+      <c r="C155" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D155" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E155" s="29">
+        <v>0</v>
+      </c>
+      <c r="F155" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G155" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H155" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" ht="10" customHeight="1">
+      <c r="A156" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B156" s="24" t="s">
+        <v>165</v>
+      </c>
+      <c r="C156" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="D156" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E156" s="29">
+        <v>0</v>
+      </c>
+      <c r="F156" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G156" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H156" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" ht="10" customHeight="1">
+      <c r="A157" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B157" s="24" t="s">
+        <v>165</v>
+      </c>
+      <c r="C157" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D157" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E157" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F157" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G157" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H157" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" ht="10" customHeight="1">
+      <c r="A158" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B158" s="24" t="s">
+        <v>164</v>
+      </c>
+      <c r="C158" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="D158" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E158" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F158" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G158" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H158" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" ht="10" customHeight="1">
+      <c r="A159" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B159" s="24" t="s">
+        <v>164</v>
+      </c>
+      <c r="C159" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="D159" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E159" s="29">
+        <v>21</v>
+      </c>
+      <c r="F159" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G159" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H159" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" ht="10" customHeight="1">
+      <c r="A160" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B160" s="24" t="s">
+        <v>164</v>
+      </c>
+      <c r="C160" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D160" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E160" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F160" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G160" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H160" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" ht="10" customHeight="1">
+      <c r="A161" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B161" s="24" t="s">
+        <v>164</v>
+      </c>
+      <c r="C161" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="D161" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E161" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F161" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G161" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H161" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" ht="10" customHeight="1">
+      <c r="A162" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B162" s="24" t="s">
+        <v>164</v>
+      </c>
+      <c r="C162" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D162" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E162" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F162" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G162" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H162" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="10" customHeight="1">
+      <c r="A163" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B163" s="24" t="s">
+        <v>163</v>
+      </c>
+      <c r="C163" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="D163" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E163" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F163" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G163" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H163" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" ht="10" customHeight="1">
+      <c r="A164" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B164" s="24" t="s">
+        <v>163</v>
+      </c>
+      <c r="C164" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="D164" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E164" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F164" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G164" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H164" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" ht="10" customHeight="1">
+      <c r="A165" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B165" s="24" t="s">
+        <v>163</v>
+      </c>
+      <c r="C165" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D165" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E165" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F165" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G165" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H165" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" ht="10" customHeight="1">
+      <c r="A166" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B166" s="24" t="s">
+        <v>163</v>
+      </c>
+      <c r="C166" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="D166" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E166" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F166" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G166" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H166" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" ht="10" customHeight="1">
+      <c r="A167" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B167" s="24" t="s">
+        <v>163</v>
+      </c>
+      <c r="C167" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D167" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E167" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F167" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G167" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H167" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" ht="10" customHeight="1">
+      <c r="A168" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B168" s="24" t="s">
+        <v>161</v>
+      </c>
+      <c r="C168" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="D168" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E168" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F168" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G168" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H168" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" ht="10" customHeight="1">
+      <c r="A169" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B169" s="24" t="s">
+        <v>161</v>
+      </c>
+      <c r="C169" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="D169" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E169" s="29">
+        <v>40</v>
+      </c>
+      <c r="F169" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G169" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H169" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" ht="10" customHeight="1">
+      <c r="A170" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B170" s="24" t="s">
+        <v>161</v>
+      </c>
+      <c r="C170" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D170" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E170" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F170" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G170" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H170" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" ht="10" customHeight="1">
+      <c r="A171" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B171" s="24" t="s">
+        <v>161</v>
+      </c>
+      <c r="C171" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="D171" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E171" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F171" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G171" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H171" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" ht="10" customHeight="1">
+      <c r="A172" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B172" s="24" t="s">
+        <v>161</v>
+      </c>
+      <c r="C172" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D172" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E172" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F172" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G172" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H172" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8" ht="10" customHeight="1">
+      <c r="A173" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B173" s="24" t="s">
+        <v>166</v>
+      </c>
+      <c r="C173" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="D173" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E173" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F173" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G173" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H173" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8" ht="10" customHeight="1">
+      <c r="A174" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B174" s="24" t="s">
+        <v>166</v>
+      </c>
+      <c r="C174" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="D174" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E174" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F174" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G174" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H174" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8" ht="10" customHeight="1">
+      <c r="A175" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B175" s="24" t="s">
+        <v>166</v>
+      </c>
+      <c r="C175" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D175" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E175" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F175" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G175" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H175" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8" ht="10" customHeight="1">
+      <c r="A176" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B176" s="24" t="s">
+        <v>166</v>
+      </c>
+      <c r="C176" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="D176" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E176" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F176" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G176" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H176" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8" ht="10" customHeight="1">
+      <c r="A177" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B177" s="24" t="s">
+        <v>166</v>
+      </c>
+      <c r="C177" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D177" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E177" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F177" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G177" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H177" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" ht="10" customHeight="1">
+      <c r="A178" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B178" s="24" t="s">
+        <v>167</v>
+      </c>
+      <c r="C178" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="D178" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E178" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F178" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G178" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H178" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8" ht="10" customHeight="1">
+      <c r="A179" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B179" s="24" t="s">
+        <v>167</v>
+      </c>
+      <c r="C179" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="D179" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E179" s="29">
+        <v>41</v>
+      </c>
+      <c r="F179" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G179" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H179" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8" ht="10" customHeight="1">
+      <c r="A180" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B180" s="24" t="s">
+        <v>167</v>
+      </c>
+      <c r="C180" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D180" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E180" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F180" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G180" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H180" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8" ht="10" customHeight="1">
+      <c r="A181" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B181" s="24" t="s">
+        <v>167</v>
+      </c>
+      <c r="C181" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="D181" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E181" s="29">
+        <v>0</v>
+      </c>
+      <c r="F181" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G181" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H181" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8" ht="10" customHeight="1">
+      <c r="A182" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B182" s="24" t="s">
+        <v>167</v>
+      </c>
+      <c r="C182" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D182" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E182" s="29">
+        <v>0</v>
+      </c>
+      <c r="F182" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G182" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H182" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8" ht="10" customHeight="1">
+      <c r="A183" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B183" s="24" t="s">
+        <v>168</v>
+      </c>
+      <c r="C183" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="D183" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E183" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F183" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G183" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H183" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8" ht="10" customHeight="1">
+      <c r="A184" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B184" s="24" t="s">
+        <v>168</v>
+      </c>
+      <c r="C184" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="D184" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E184" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F184" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G184" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H184" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8" ht="10" customHeight="1">
+      <c r="A185" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B185" s="24" t="s">
+        <v>168</v>
+      </c>
+      <c r="C185" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D185" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E185" s="29">
+        <v>0</v>
+      </c>
+      <c r="F185" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G185" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H185" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8" ht="10" customHeight="1">
+      <c r="A186" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B186" s="24" t="s">
+        <v>168</v>
+      </c>
+      <c r="C186" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="D186" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E186" s="29">
+        <v>0</v>
+      </c>
+      <c r="F186" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G186" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H186" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8" ht="10" customHeight="1">
+      <c r="A187" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B187" s="24" t="s">
+        <v>168</v>
+      </c>
+      <c r="C187" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D187" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E187" s="29">
+        <v>0</v>
+      </c>
+      <c r="F187" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G187" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H187" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A17C14F0-7558-4965-B825-2958267FB9A9}">
-  <dimension ref="A1:H152"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8CC500BE-5A0C-4D9F-9F5C-D9685847B9A9}">
+  <dimension ref="A1:H187"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -20909,3578 +22319,4488 @@
       </c>
       <c r="C16" s="24" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E16" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F16" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G16" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H16" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="10" customHeight="1">
       <c r="A17" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B17" s="24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C17" s="24" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="D17" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E17" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F17" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G17" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H17" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="10" customHeight="1">
       <c r="A18" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="24" t="s">
         <v>173</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="D18" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E18" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F18" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H18" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="10" customHeight="1">
       <c r="A19" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B19" s="24" t="s">
         <v>173</v>
       </c>
       <c r="C19" s="24" t="s">
-        <v>34</v>
+        <v>134</v>
       </c>
       <c r="D19" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E19" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F19" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H19" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="10" customHeight="1">
       <c r="A20" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>173</v>
       </c>
       <c r="C20" s="24" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D20" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E20" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F20" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H20" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="10" customHeight="1">
       <c r="A21" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B21" s="24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>120</v>
+        <v>44</v>
       </c>
       <c r="D21" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E21" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F21" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H21" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="10" customHeight="1">
       <c r="A22" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B22" s="24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C22" s="24" t="s">
-        <v>134</v>
+        <v>23</v>
       </c>
       <c r="D22" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E22" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F22" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H22" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="10" customHeight="1">
       <c r="A23" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B23" s="24" t="s">
         <v>172</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E23" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F23" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H23" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="10" customHeight="1">
       <c r="A24" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B24" s="24" t="s">
         <v>172</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>44</v>
+        <v>134</v>
       </c>
       <c r="D24" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E24" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F24" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H24" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="10" customHeight="1">
       <c r="A25" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B25" s="24" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C25" s="24" t="s">
-        <v>120</v>
+        <v>34</v>
       </c>
       <c r="D25" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E25" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F25" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H25" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="10" customHeight="1">
       <c r="A26" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B26" s="24" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C26" s="24" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="D26" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E26" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F26" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G26" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H26" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="10" customHeight="1">
       <c r="A27" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B27" s="24" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C27" s="24" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D27" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E27" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F27" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H27" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="10" customHeight="1">
       <c r="A28" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B28" s="24" t="s">
         <v>170</v>
       </c>
       <c r="C28" s="24" t="s">
-        <v>44</v>
+        <v>120</v>
       </c>
       <c r="D28" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E28" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F28" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G28" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H28" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="10" customHeight="1">
       <c r="A29" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B29" s="24" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="C29" s="24" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="D29" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E29" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F29" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G29" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H29" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="10" customHeight="1">
       <c r="A30" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B30" s="24" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="C30" s="24" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="D30" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E30" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F30" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G30" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H30" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="10" customHeight="1">
       <c r="A31" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B31" s="24" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="C31" s="24" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D31" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E31" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F31" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H31" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="10" customHeight="1">
       <c r="A32" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B32" s="24" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="C32" s="24" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="D32" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E32" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F32" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H32" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="10" customHeight="1">
       <c r="A33" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B33" s="24" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C33" s="24" t="s">
         <v>120</v>
       </c>
       <c r="D33" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E33" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F33" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H33" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="10" customHeight="1">
       <c r="A34" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B34" s="24" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C34" s="24" t="s">
         <v>134</v>
       </c>
       <c r="D34" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E34" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F34" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G34" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H34" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="10" customHeight="1">
       <c r="A35" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B35" s="24" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C35" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D35" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E35" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F35" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H35" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="10" customHeight="1">
       <c r="A36" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B36" s="24" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C36" s="24" t="s">
         <v>44</v>
       </c>
       <c r="D36" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E36" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F36" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G36" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H36" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="10" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B37" s="24" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C37" s="24" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="D37" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E37" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F37" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G37" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H37" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="10" customHeight="1">
       <c r="A38" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B38" s="24" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C38" s="24" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="D38" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E38" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F38" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G38" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H38" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="10" customHeight="1">
       <c r="A39" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B39" s="24" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C39" s="24" t="s">
-        <v>34</v>
+        <v>134</v>
       </c>
       <c r="D39" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E39" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F39" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G39" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H39" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="10" customHeight="1">
       <c r="A40" s="24" t="s">
         <v>153</v>
       </c>
       <c r="B40" s="24" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C40" s="24" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D40" s="24" t="s">
         <v>28</v>
       </c>
       <c r="E40" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F40" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G40" s="24" t="s">
         <v>33</v>
       </c>
       <c r="H40" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="10" customHeight="1">
       <c r="A41" s="24" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B41" s="24" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C41" s="24" t="s">
-        <v>120</v>
+        <v>44</v>
       </c>
       <c r="D41" s="24" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="E41" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F41" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G41" s="24" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="H41" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="10" customHeight="1">
       <c r="A42" s="24" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B42" s="24" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C42" s="24" t="s">
-        <v>134</v>
+        <v>23</v>
       </c>
       <c r="D42" s="24" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="E42" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F42" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="24" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="H42" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="10" customHeight="1">
       <c r="A43" s="24" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B43" s="24" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C43" s="24" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
       <c r="D43" s="24" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="E43" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F43" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="24" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="H43" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="10" customHeight="1">
       <c r="A44" s="24" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B44" s="24" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C44" s="24" t="s">
-        <v>44</v>
+        <v>134</v>
       </c>
       <c r="D44" s="24" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>28</v>
+      </c>
+      <c r="E44" s="24" t="s">
+        <v>147</v>
       </c>
       <c r="F44" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G44" s="24" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="H44" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="10" customHeight="1">
       <c r="A45" s="24" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B45" s="24" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C45" s="24" t="s">
-        <v>120</v>
+        <v>34</v>
       </c>
       <c r="D45" s="24" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="E45" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F45" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G45" s="24" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="H45" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="10" customHeight="1">
       <c r="A46" s="24" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B46" s="24" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C46" s="24" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="D46" s="24" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="E46" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F46" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G46" s="24" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="H46" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="10" customHeight="1">
       <c r="A47" s="24" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B47" s="24" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C47" s="24" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D47" s="24" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="E47" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F47" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G47" s="24" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="H47" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="10" customHeight="1">
       <c r="A48" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B48" s="24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C48" s="24" t="s">
-        <v>44</v>
+        <v>120</v>
       </c>
       <c r="D48" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E48" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F48" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G48" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H48" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="10" customHeight="1">
       <c r="A49" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B49" s="24" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C49" s="24" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="D49" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E49" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F49" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H49" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="10" customHeight="1">
       <c r="A50" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B50" s="24" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C50" s="24" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="D50" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E50" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F50" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G50" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H50" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="10" customHeight="1">
       <c r="A51" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B51" s="24" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C51" s="24" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D51" s="24" t="s">
         <v>48</v>
       </c>
-      <c r="E51" s="24" t="s">
-        <v>147</v>
+      <c r="E51" s="29">
+        <v>0</v>
       </c>
       <c r="F51" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G51" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H51" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="10" customHeight="1">
       <c r="A52" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B52" s="24" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C52" s="24" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="D52" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E52" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F52" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G52" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H52" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="10" customHeight="1">
       <c r="A53" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B53" s="24" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C53" s="24" t="s">
         <v>120</v>
       </c>
       <c r="D53" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E53" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F53" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G53" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H53" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="10" customHeight="1">
       <c r="A54" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B54" s="24" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C54" s="24" t="s">
         <v>134</v>
       </c>
       <c r="D54" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E54" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F54" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G54" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H54" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="10" customHeight="1">
       <c r="A55" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B55" s="24" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C55" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D55" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E55" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F55" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G55" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H55" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="10" customHeight="1">
       <c r="A56" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B56" s="24" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C56" s="24" t="s">
         <v>44</v>
       </c>
       <c r="D56" s="24" t="s">
         <v>48</v>
       </c>
-      <c r="E56" s="29">
-        <v>0</v>
+      <c r="E56" s="24" t="s">
+        <v>147</v>
       </c>
       <c r="F56" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G56" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H56" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="10" customHeight="1">
       <c r="A57" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B57" s="24" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C57" s="24" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="D57" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E57" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F57" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G57" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H57" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="10" customHeight="1">
       <c r="A58" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B58" s="24" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C58" s="24" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="D58" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E58" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F58" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G58" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H58" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="10" customHeight="1">
       <c r="A59" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B59" s="24" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C59" s="24" t="s">
-        <v>34</v>
+        <v>134</v>
       </c>
       <c r="D59" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E59" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F59" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G59" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H59" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="10" customHeight="1">
       <c r="A60" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B60" s="24" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C60" s="24" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D60" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E60" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F60" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G60" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H60" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="10" customHeight="1">
       <c r="A61" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B61" s="24" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C61" s="24" t="s">
-        <v>120</v>
+        <v>44</v>
       </c>
       <c r="D61" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E61" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F61" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G61" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H61" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="10" customHeight="1">
       <c r="A62" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B62" s="24" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C62" s="24" t="s">
-        <v>134</v>
+        <v>23</v>
       </c>
       <c r="D62" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E62" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F62" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G62" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H62" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="10" customHeight="1">
       <c r="A63" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B63" s="24" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="C63" s="24" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
       <c r="D63" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E63" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F63" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G63" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H63" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="10" customHeight="1">
       <c r="A64" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B64" s="24" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="C64" s="24" t="s">
-        <v>44</v>
+        <v>134</v>
       </c>
       <c r="D64" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E64" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F64" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G64" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H64" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="10" customHeight="1">
       <c r="A65" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B65" s="24" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="C65" s="24" t="s">
-        <v>120</v>
+        <v>34</v>
       </c>
       <c r="D65" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E65" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F65" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G65" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H65" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="10" customHeight="1">
       <c r="A66" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B66" s="24" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="C66" s="24" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="D66" s="24" t="s">
         <v>48</v>
       </c>
-      <c r="E66" s="24" t="s">
-        <v>147</v>
+      <c r="E66" s="29">
+        <v>0</v>
       </c>
       <c r="F66" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G66" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H66" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="10" customHeight="1">
       <c r="A67" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B67" s="24" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="C67" s="24" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D67" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E67" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F67" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G67" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H67" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="10" customHeight="1">
       <c r="A68" s="24" t="s">
         <v>155</v>
       </c>
       <c r="B68" s="24" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C68" s="24" t="s">
-        <v>44</v>
+        <v>120</v>
       </c>
       <c r="D68" s="24" t="s">
         <v>48</v>
       </c>
       <c r="E68" s="24" t="s">
         <v>147</v>
       </c>
       <c r="F68" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G68" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H68" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="10" customHeight="1">
       <c r="A69" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B69" s="24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C69" s="24" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="D69" s="24" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="E69" s="24" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="F69" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G69" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H69" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="10" customHeight="1">
       <c r="A70" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B70" s="24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C70" s="24" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="D70" s="24" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="E70" s="24" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="F70" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G70" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H70" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="10" customHeight="1">
       <c r="A71" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B71" s="24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C71" s="24" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D71" s="24" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="E71" s="24" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="F71" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G71" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H71" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="10" customHeight="1">
       <c r="A72" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B72" s="24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C72" s="24" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="D72" s="24" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="E72" s="24" t="s">
-        <v>59</v>
+        <v>147</v>
       </c>
       <c r="F72" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G72" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H72" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="10" customHeight="1">
       <c r="A73" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B73" s="24" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C73" s="24" t="s">
         <v>120</v>
       </c>
       <c r="D73" s="24" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="E73" s="24" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="F73" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G73" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H73" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="10" customHeight="1">
       <c r="A74" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B74" s="24" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C74" s="24" t="s">
         <v>134</v>
       </c>
       <c r="D74" s="24" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="E74" s="24" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="F74" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G74" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H74" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="10" customHeight="1">
       <c r="A75" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B75" s="24" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C75" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D75" s="24" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="E75" s="24" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="F75" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G75" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H75" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="10" customHeight="1">
       <c r="A76" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B76" s="24" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C76" s="24" t="s">
         <v>44</v>
       </c>
       <c r="D76" s="24" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="E76" s="24" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="F76" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G76" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H76" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="10" customHeight="1">
       <c r="A77" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B77" s="24" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C77" s="24" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="D77" s="24" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="E77" s="24" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="F77" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G77" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H77" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="10" customHeight="1">
       <c r="A78" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B78" s="24" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C78" s="24" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="D78" s="24" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="E78" s="24" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="F78" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G78" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H78" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="10" customHeight="1">
       <c r="A79" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B79" s="24" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C79" s="24" t="s">
-        <v>34</v>
+        <v>134</v>
       </c>
       <c r="D79" s="24" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="E79" s="24" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="F79" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G79" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H79" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="10" customHeight="1">
       <c r="A80" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B80" s="24" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C80" s="24" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D80" s="24" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="E80" s="24" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="F80" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G80" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H80" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="10" customHeight="1">
       <c r="A81" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B81" s="24" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="C81" s="24" t="s">
-        <v>120</v>
+        <v>44</v>
       </c>
       <c r="D81" s="24" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="E81" s="24" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="F81" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G81" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H81" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="10" customHeight="1">
       <c r="A82" s="24" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B82" s="24" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="C82" s="24" t="s">
-        <v>134</v>
+        <v>23</v>
       </c>
       <c r="D82" s="24" t="s">
-        <v>118</v>
+        <v>48</v>
       </c>
       <c r="E82" s="24" t="s">
-        <v>32</v>
+        <v>147</v>
       </c>
       <c r="F82" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G82" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H82" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="10" customHeight="1">
       <c r="A83" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B83" s="24" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="C83" s="24" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
       <c r="D83" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E83" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F83" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G83" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H83" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="10" customHeight="1">
       <c r="A84" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B84" s="24" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="C84" s="24" t="s">
-        <v>44</v>
+        <v>134</v>
       </c>
       <c r="D84" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E84" s="29">
-        <v>5</v>
+      <c r="E84" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="F84" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G84" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H84" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="10" customHeight="1">
       <c r="A85" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B85" s="24" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C85" s="24" t="s">
-        <v>120</v>
+        <v>34</v>
       </c>
       <c r="D85" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E85" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F85" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G85" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H85" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="10" customHeight="1">
       <c r="A86" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B86" s="24" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C86" s="24" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="D86" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E86" s="24" t="s">
-        <v>32</v>
+        <v>59</v>
       </c>
       <c r="F86" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G86" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H86" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="10" customHeight="1">
       <c r="A87" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B87" s="24" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C87" s="24" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D87" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E87" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F87" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G87" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H87" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="10" customHeight="1">
       <c r="A88" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B88" s="24" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C88" s="24" t="s">
-        <v>44</v>
+        <v>120</v>
       </c>
       <c r="D88" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E88" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F88" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G88" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H88" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="10" customHeight="1">
       <c r="A89" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B89" s="24" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="C89" s="24" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="D89" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E89" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F89" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G89" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H89" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="10" customHeight="1">
       <c r="A90" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B90" s="24" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="C90" s="24" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="D90" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E90" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F90" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G90" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H90" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="10" customHeight="1">
       <c r="A91" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B91" s="24" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="C91" s="24" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D91" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E91" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F91" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G91" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H91" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="10" customHeight="1">
       <c r="A92" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B92" s="24" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="C92" s="24" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="D92" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E92" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F92" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G92" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H92" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="10" customHeight="1">
       <c r="A93" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B93" s="24" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="C93" s="24" t="s">
         <v>120</v>
       </c>
       <c r="D93" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E93" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F93" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G93" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H93" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="10" customHeight="1">
       <c r="A94" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B94" s="24" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="C94" s="24" t="s">
         <v>134</v>
       </c>
       <c r="D94" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E94" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F94" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G94" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H94" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="10" customHeight="1">
       <c r="A95" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B95" s="24" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="C95" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D95" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E95" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F95" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G95" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H95" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="10" customHeight="1">
       <c r="A96" s="24" t="s">
         <v>156</v>
       </c>
       <c r="B96" s="24" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="C96" s="24" t="s">
         <v>44</v>
       </c>
       <c r="D96" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E96" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F96" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G96" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H96" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="10" customHeight="1">
       <c r="A97" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B97" s="24" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C97" s="24" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="D97" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E97" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F97" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G97" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H97" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="10" customHeight="1">
       <c r="A98" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B98" s="24" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C98" s="24" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="D98" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E98" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F98" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G98" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H98" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="10" customHeight="1">
       <c r="A99" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B99" s="24" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C99" s="24" t="s">
-        <v>34</v>
+        <v>134</v>
       </c>
       <c r="D99" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E99" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F99" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G99" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H99" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="10" customHeight="1">
       <c r="A100" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B100" s="24" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C100" s="24" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D100" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E100" s="29">
-        <v>0</v>
+      <c r="E100" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="F100" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G100" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H100" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="10" customHeight="1">
       <c r="A101" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B101" s="24" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C101" s="24" t="s">
-        <v>120</v>
+        <v>44</v>
       </c>
       <c r="D101" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E101" s="24" t="s">
-        <v>32</v>
+      <c r="E101" s="29">
+        <v>5</v>
       </c>
       <c r="F101" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G101" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H101" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="10" customHeight="1">
       <c r="A102" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B102" s="24" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C102" s="24" t="s">
-        <v>134</v>
+        <v>23</v>
       </c>
       <c r="D102" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E102" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F102" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G102" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H102" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="10" customHeight="1">
       <c r="A103" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B103" s="24" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C103" s="24" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
       <c r="D103" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E103" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F103" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G103" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H103" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="10" customHeight="1">
       <c r="A104" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B104" s="24" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C104" s="24" t="s">
-        <v>44</v>
+        <v>134</v>
       </c>
       <c r="D104" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E104" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F104" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G104" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H104" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="10" customHeight="1">
       <c r="A105" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B105" s="24" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C105" s="24" t="s">
-        <v>120</v>
+        <v>34</v>
       </c>
       <c r="D105" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E105" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F105" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G105" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H105" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="10" customHeight="1">
       <c r="A106" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B106" s="24" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C106" s="24" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="D106" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E106" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F106" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G106" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H106" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="10" customHeight="1">
       <c r="A107" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B107" s="24" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C107" s="24" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D107" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E107" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F107" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G107" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H107" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="10" customHeight="1">
       <c r="A108" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B108" s="24" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C108" s="24" t="s">
-        <v>44</v>
+        <v>120</v>
       </c>
       <c r="D108" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E108" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F108" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G108" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H108" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="10" customHeight="1">
       <c r="A109" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B109" s="24" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="C109" s="24" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="D109" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E109" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F109" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G109" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H109" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="10" customHeight="1">
       <c r="A110" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B110" s="24" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="C110" s="24" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="D110" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E110" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F110" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G110" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H110" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="10" customHeight="1">
       <c r="A111" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B111" s="24" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="C111" s="24" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D111" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E111" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F111" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G111" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H111" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="10" customHeight="1">
       <c r="A112" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B112" s="24" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="C112" s="24" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="D112" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E112" s="29">
-        <v>0</v>
+      <c r="E112" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="F112" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G112" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H112" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="10" customHeight="1">
       <c r="A113" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B113" s="24" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C113" s="24" t="s">
         <v>120</v>
       </c>
       <c r="D113" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E113" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F113" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G113" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H113" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="10" customHeight="1">
       <c r="A114" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B114" s="24" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C114" s="24" t="s">
         <v>134</v>
       </c>
       <c r="D114" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E114" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F114" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G114" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H114" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="10" customHeight="1">
       <c r="A115" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B115" s="24" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C115" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D115" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E115" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F115" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G115" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H115" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="10" customHeight="1">
       <c r="A116" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B116" s="24" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C116" s="24" t="s">
         <v>44</v>
       </c>
       <c r="D116" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E116" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F116" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G116" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H116" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="10" customHeight="1">
       <c r="A117" s="24" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B117" s="24" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C117" s="24" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="D117" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E117" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F117" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G117" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H117" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="10" customHeight="1">
       <c r="A118" s="24" t="s">
         <v>157</v>
       </c>
       <c r="B118" s="24" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C118" s="24" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="D118" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E118" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F118" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G118" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H118" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="10" customHeight="1">
       <c r="A119" s="24" t="s">
         <v>157</v>
       </c>
       <c r="B119" s="24" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C119" s="24" t="s">
-        <v>34</v>
+        <v>134</v>
       </c>
       <c r="D119" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E119" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F119" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G119" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H119" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="10" customHeight="1">
       <c r="A120" s="24" t="s">
         <v>157</v>
       </c>
       <c r="B120" s="24" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C120" s="24" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D120" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E120" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F120" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G120" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H120" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="10" customHeight="1">
       <c r="A121" s="24" t="s">
         <v>157</v>
       </c>
       <c r="B121" s="24" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C121" s="24" t="s">
-        <v>120</v>
+        <v>44</v>
       </c>
       <c r="D121" s="24" t="s">
         <v>118</v>
       </c>
-      <c r="E121" s="24" t="s">
-        <v>32</v>
+      <c r="E121" s="29">
+        <v>0</v>
       </c>
       <c r="F121" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G121" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H121" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="10" customHeight="1">
       <c r="A122" s="24" t="s">
         <v>157</v>
       </c>
       <c r="B122" s="24" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C122" s="24" t="s">
-        <v>134</v>
+        <v>23</v>
       </c>
       <c r="D122" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E122" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F122" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G122" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H122" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="10" customHeight="1">
       <c r="A123" s="24" t="s">
         <v>157</v>
       </c>
       <c r="B123" s="24" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C123" s="24" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
       <c r="D123" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E123" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F123" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G123" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H123" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="10" customHeight="1">
       <c r="A124" s="24" t="s">
         <v>157</v>
       </c>
       <c r="B124" s="24" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C124" s="24" t="s">
-        <v>44</v>
+        <v>134</v>
       </c>
       <c r="D124" s="24" t="s">
         <v>118</v>
       </c>
       <c r="E124" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F124" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G124" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H124" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="10" customHeight="1">
       <c r="A125" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B125" s="24" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C125" s="24" t="s">
-        <v>120</v>
+        <v>34</v>
       </c>
       <c r="D125" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E125" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F125" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G125" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H125" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="10" customHeight="1">
       <c r="A126" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B126" s="24" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C126" s="24" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="D126" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E126" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F126" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G126" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H126" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="10" customHeight="1">
       <c r="A127" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B127" s="24" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C127" s="24" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D127" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E127" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F127" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G127" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H127" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="10" customHeight="1">
       <c r="A128" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B128" s="24" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C128" s="24" t="s">
-        <v>44</v>
+        <v>120</v>
       </c>
       <c r="D128" s="24" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>118</v>
+      </c>
+      <c r="E128" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="F128" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G128" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H128" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="10" customHeight="1">
       <c r="A129" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B129" s="24" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C129" s="24" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="D129" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E129" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F129" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G129" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H129" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="10" customHeight="1">
       <c r="A130" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B130" s="24" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C130" s="24" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="D130" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E130" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F130" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G130" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H130" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="10" customHeight="1">
       <c r="A131" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B131" s="24" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C131" s="24" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D131" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E131" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F131" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G131" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H131" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="10" customHeight="1">
       <c r="A132" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B132" s="24" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C132" s="24" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="D132" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E132" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F132" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G132" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H132" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="10" customHeight="1">
       <c r="A133" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B133" s="24" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C133" s="24" t="s">
         <v>120</v>
       </c>
       <c r="D133" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E133" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F133" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G133" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H133" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="10" customHeight="1">
       <c r="A134" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B134" s="24" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C134" s="24" t="s">
         <v>134</v>
       </c>
       <c r="D134" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E134" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F134" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G134" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H134" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="10" customHeight="1">
       <c r="A135" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B135" s="24" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C135" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D135" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E135" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F135" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G135" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H135" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="10" customHeight="1">
       <c r="A136" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B136" s="24" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C136" s="24" t="s">
         <v>44</v>
       </c>
       <c r="D136" s="24" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>118</v>
+      </c>
+      <c r="E136" s="29">
+        <v>0</v>
       </c>
       <c r="F136" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G136" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H136" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="10" customHeight="1">
       <c r="A137" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B137" s="24" t="s">
         <v>170</v>
       </c>
       <c r="C137" s="24" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="D137" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E137" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F137" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G137" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H137" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="10" customHeight="1">
       <c r="A138" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B138" s="24" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="C138" s="24" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
       <c r="D138" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E138" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F138" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G138" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H138" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="10" customHeight="1">
       <c r="A139" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B139" s="24" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="C139" s="24" t="s">
-        <v>34</v>
+        <v>134</v>
       </c>
       <c r="D139" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E139" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F139" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G139" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H139" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="10" customHeight="1">
       <c r="A140" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B140" s="24" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="C140" s="24" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D140" s="24" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>118</v>
+      </c>
+      <c r="E140" s="24" t="s">
+        <v>32</v>
       </c>
       <c r="F140" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G140" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H140" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="10" customHeight="1">
       <c r="A141" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B141" s="24" t="s">
         <v>175</v>
       </c>
       <c r="C141" s="24" t="s">
-        <v>120</v>
+        <v>44</v>
       </c>
       <c r="D141" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E141" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F141" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G141" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H141" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="10" customHeight="1">
       <c r="A142" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B142" s="24" t="s">
         <v>175</v>
       </c>
       <c r="C142" s="24" t="s">
-        <v>134</v>
+        <v>23</v>
       </c>
       <c r="D142" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E142" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F142" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G142" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H142" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="10" customHeight="1">
       <c r="A143" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B143" s="24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C143" s="24" t="s">
-        <v>34</v>
+        <v>120</v>
       </c>
       <c r="D143" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E143" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F143" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G143" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H143" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="10" customHeight="1">
       <c r="A144" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B144" s="24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C144" s="24" t="s">
-        <v>44</v>
+        <v>134</v>
       </c>
       <c r="D144" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E144" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F144" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G144" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H144" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="10" customHeight="1">
       <c r="A145" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B145" s="24" t="s">
         <v>176</v>
       </c>
       <c r="C145" s="24" t="s">
-        <v>120</v>
+        <v>34</v>
       </c>
       <c r="D145" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E145" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F145" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G145" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H145" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="10" customHeight="1">
       <c r="A146" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B146" s="24" t="s">
         <v>176</v>
       </c>
       <c r="C146" s="24" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="D146" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E146" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F146" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G146" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H146" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="10" customHeight="1">
       <c r="A147" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B147" s="24" t="s">
         <v>176</v>
       </c>
       <c r="C147" s="24" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D147" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E147" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F147" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G147" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H147" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="10" customHeight="1">
       <c r="A148" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B148" s="24" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C148" s="24" t="s">
-        <v>44</v>
+        <v>120</v>
       </c>
       <c r="D148" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E148" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F148" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G148" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H148" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="10" customHeight="1">
       <c r="A149" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B149" s="24" t="s">
         <v>177</v>
       </c>
       <c r="C149" s="24" t="s">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="D149" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E149" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F149" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G149" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H149" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="10" customHeight="1">
       <c r="A150" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B150" s="24" t="s">
         <v>177</v>
       </c>
       <c r="C150" s="24" t="s">
-        <v>134</v>
+        <v>34</v>
       </c>
       <c r="D150" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E150" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F150" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G150" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H150" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="10" customHeight="1">
       <c r="A151" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B151" s="24" t="s">
         <v>177</v>
       </c>
       <c r="C151" s="24" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D151" s="24" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="E151" s="24" t="s">
         <v>32</v>
       </c>
       <c r="F151" s="24" t="s">
         <v>18</v>
       </c>
       <c r="G151" s="24" t="s">
         <v>18</v>
       </c>
       <c r="H151" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="10" customHeight="1">
       <c r="A152" s="24" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B152" s="24" t="s">
         <v>177</v>
       </c>
       <c r="C152" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D152" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="E152" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F152" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G152" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H152" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" ht="10" customHeight="1">
+      <c r="A153" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B153" s="24" t="s">
+        <v>174</v>
+      </c>
+      <c r="C153" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="D153" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E153" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F153" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G153" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H153" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" ht="10" customHeight="1">
+      <c r="A154" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B154" s="24" t="s">
+        <v>174</v>
+      </c>
+      <c r="C154" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="D154" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E154" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F154" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G154" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H154" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" ht="10" customHeight="1">
+      <c r="A155" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B155" s="24" t="s">
+        <v>174</v>
+      </c>
+      <c r="C155" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D155" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E155" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F155" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G155" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H155" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" ht="10" customHeight="1">
+      <c r="A156" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B156" s="24" t="s">
+        <v>174</v>
+      </c>
+      <c r="C156" s="24" t="s">
         <v>44</v>
       </c>
-      <c r="D152" s="24" t="s">
+      <c r="D156" s="24" t="s">
         <v>159</v>
       </c>
-      <c r="E152" s="24" t="s">
-[...8 lines deleted...]
-      <c r="H152" s="24" t="s">
+      <c r="E156" s="29">
+        <v>0</v>
+      </c>
+      <c r="F156" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G156" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H156" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" ht="10" customHeight="1">
+      <c r="A157" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B157" s="24" t="s">
+        <v>174</v>
+      </c>
+      <c r="C157" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D157" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E157" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F157" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G157" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H157" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" ht="10" customHeight="1">
+      <c r="A158" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B158" s="24" t="s">
+        <v>173</v>
+      </c>
+      <c r="C158" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="D158" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E158" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F158" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G158" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H158" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" ht="10" customHeight="1">
+      <c r="A159" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B159" s="24" t="s">
+        <v>173</v>
+      </c>
+      <c r="C159" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="D159" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E159" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F159" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G159" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H159" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" ht="10" customHeight="1">
+      <c r="A160" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B160" s="24" t="s">
+        <v>173</v>
+      </c>
+      <c r="C160" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D160" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E160" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F160" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G160" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H160" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" ht="10" customHeight="1">
+      <c r="A161" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B161" s="24" t="s">
+        <v>173</v>
+      </c>
+      <c r="C161" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="D161" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E161" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F161" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G161" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H161" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" ht="10" customHeight="1">
+      <c r="A162" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B162" s="24" t="s">
+        <v>173</v>
+      </c>
+      <c r="C162" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D162" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E162" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F162" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G162" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H162" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="10" customHeight="1">
+      <c r="A163" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B163" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="C163" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="D163" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E163" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F163" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G163" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H163" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" ht="10" customHeight="1">
+      <c r="A164" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B164" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="C164" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="D164" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E164" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F164" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G164" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H164" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" ht="10" customHeight="1">
+      <c r="A165" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B165" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="C165" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D165" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E165" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F165" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G165" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H165" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" ht="10" customHeight="1">
+      <c r="A166" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B166" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="C166" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="D166" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E166" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F166" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G166" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H166" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" ht="10" customHeight="1">
+      <c r="A167" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B167" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="C167" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D167" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E167" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F167" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G167" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H167" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" ht="10" customHeight="1">
+      <c r="A168" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B168" s="24" t="s">
+        <v>170</v>
+      </c>
+      <c r="C168" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="D168" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E168" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F168" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G168" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H168" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" ht="10" customHeight="1">
+      <c r="A169" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B169" s="24" t="s">
+        <v>170</v>
+      </c>
+      <c r="C169" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="D169" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E169" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F169" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G169" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H169" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" ht="10" customHeight="1">
+      <c r="A170" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B170" s="24" t="s">
+        <v>170</v>
+      </c>
+      <c r="C170" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D170" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E170" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F170" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G170" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H170" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" ht="10" customHeight="1">
+      <c r="A171" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B171" s="24" t="s">
+        <v>170</v>
+      </c>
+      <c r="C171" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="D171" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E171" s="29">
+        <v>0</v>
+      </c>
+      <c r="F171" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G171" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H171" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" ht="10" customHeight="1">
+      <c r="A172" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B172" s="24" t="s">
+        <v>170</v>
+      </c>
+      <c r="C172" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D172" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E172" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F172" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G172" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H172" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8" ht="10" customHeight="1">
+      <c r="A173" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B173" s="24" t="s">
+        <v>175</v>
+      </c>
+      <c r="C173" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="D173" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E173" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F173" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G173" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H173" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8" ht="10" customHeight="1">
+      <c r="A174" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B174" s="24" t="s">
+        <v>175</v>
+      </c>
+      <c r="C174" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="D174" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E174" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F174" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G174" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H174" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8" ht="10" customHeight="1">
+      <c r="A175" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B175" s="24" t="s">
+        <v>175</v>
+      </c>
+      <c r="C175" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D175" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E175" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F175" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G175" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H175" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8" ht="10" customHeight="1">
+      <c r="A176" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B176" s="24" t="s">
+        <v>175</v>
+      </c>
+      <c r="C176" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="D176" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E176" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F176" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G176" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H176" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8" ht="10" customHeight="1">
+      <c r="A177" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B177" s="24" t="s">
+        <v>175</v>
+      </c>
+      <c r="C177" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D177" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E177" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F177" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G177" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H177" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" ht="10" customHeight="1">
+      <c r="A178" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B178" s="24" t="s">
+        <v>176</v>
+      </c>
+      <c r="C178" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="D178" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E178" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F178" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G178" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H178" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8" ht="10" customHeight="1">
+      <c r="A179" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B179" s="24" t="s">
+        <v>176</v>
+      </c>
+      <c r="C179" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="D179" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E179" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F179" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G179" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H179" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8" ht="10" customHeight="1">
+      <c r="A180" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B180" s="24" t="s">
+        <v>176</v>
+      </c>
+      <c r="C180" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D180" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E180" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F180" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G180" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H180" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8" ht="10" customHeight="1">
+      <c r="A181" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B181" s="24" t="s">
+        <v>176</v>
+      </c>
+      <c r="C181" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="D181" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E181" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F181" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G181" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H181" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8" ht="10" customHeight="1">
+      <c r="A182" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B182" s="24" t="s">
+        <v>176</v>
+      </c>
+      <c r="C182" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D182" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E182" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F182" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G182" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H182" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8" ht="10" customHeight="1">
+      <c r="A183" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B183" s="24" t="s">
+        <v>177</v>
+      </c>
+      <c r="C183" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="D183" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E183" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F183" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G183" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H183" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8" ht="10" customHeight="1">
+      <c r="A184" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B184" s="24" t="s">
+        <v>177</v>
+      </c>
+      <c r="C184" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="D184" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E184" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F184" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G184" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H184" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8" ht="10" customHeight="1">
+      <c r="A185" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B185" s="24" t="s">
+        <v>177</v>
+      </c>
+      <c r="C185" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D185" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E185" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F185" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G185" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H185" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8" ht="10" customHeight="1">
+      <c r="A186" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B186" s="24" t="s">
+        <v>177</v>
+      </c>
+      <c r="C186" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="D186" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E186" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F186" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G186" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H186" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8" ht="10" customHeight="1">
+      <c r="A187" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="B187" s="24" t="s">
+        <v>177</v>
+      </c>
+      <c r="C187" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D187" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="E187" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F187" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G187" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H187" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A12:H12"/>
   <mergeCells count="8">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>