--- v2 (2026-08-24)
+++ v3 (2026-10-22)
@@ -2,130 +2,130 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$11:$I$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Tab 2'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tab 2'!$A$9:$K$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Tab 3'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Tab 3'!$A$20:$F$20</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Tab 4'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Tab 4'!$A$9:$E$9</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1110" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1131" uniqueCount="87">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>www.aihw.gov.au</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Hospital: James Nash House</t>
   </si>
   <si>
-    <t>Data as of: Thursday, May 28, 2026, version: 2026052802</t>
+    <t>Data as of: Wednesday, August 19, 2026, version: 2026081901</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Tab 1</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Healthcare-associated </t>
     </r>
     <r>
@@ -406,50 +406,53 @@
     <t>Hand hygiene</t>
   </si>
   <si>
     <t>95% CI upper</t>
   </si>
   <si>
     <t>Hand hygiene in hospitals is measured through an audit process, in which trained observers watch for opportunities (called ‘moments’) when hand washing or cleaning ought to occur. The hand hygiene compliance rate is calculated as the number of moments in which healthcare workers correctly cleaned their hands, divided by the number of observed moments.</t>
   </si>
   <si>
     <t>95% CI lower</t>
   </si>
   <si>
     <t>Audit period</t>
   </si>
   <si>
     <t>Hand hygiene rate</t>
   </si>
   <si>
     <t>All audited moments</t>
   </si>
   <si>
     <t>Audit Period 3, ending October 2020</t>
   </si>
   <si>
     <t>%</t>
+  </si>
+  <si>
+    <t>Audit Period 1, ending March 2025</t>
   </si>
   <si>
     <t>Observed hand hygiene moments</t>
   </si>
   <si>
     <t>moments</t>
   </si>
   <si>
     <t>Tab 2</t>
   </si>
   <si>
     <t>Medical (emergency)</t>
   </si>
   <si>
     <t>Number of stays</t>
   </si>
   <si>
     <t>stays</t>
   </si>
   <si>
     <t>A stay in hospital, termed patient admission, represents a new episode of care.</t>
   </si>
   <si>
     <t>Admissions are presented in the following categories:</t>
   </si>
@@ -851,51 +854,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment/>
       <protection/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0">
       <alignment/>
       <protection/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0">
       <alignment/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -945,50 +948,53 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
       <protection/>
     </xf>
     <xf numFmtId="178" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
       <protection/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -1091,677 +1097,677 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9595cb3f-9348-4b88-a0a6-1bfda524f80a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b6540e94-169c-4125-b28c-8e7f54ebfea4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46c084cf-6e3f-4613-97d2-8c5d00edd4b3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4847275f-fb1e-4b91-b05d-ee0dfd722b66}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e4bcc5a9-0e7d-4a08-b788-e00af86cbf74}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c1fe00cf-26e2-44c6-b131-22aa6bcdf08f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{296c4873-2ae9-4784-8c1e-74c8e6ae0789}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13c164bb-f656-4698-a18f-80a000a12ade}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b9a3ef37-f0da-47c9-8ccc-ece48c86014d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40e7f025-fc17-4f9d-b215-e7f8b2cd50ec}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{875059ea-2ff1-4229-b3c7-bef71f5fba11}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f61ceea6-ca69-4e47-98b8-cd0984fd4fac}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4e648bd3-8fda-42dd-ae9a-c868919faf1c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68a78629-956e-4daa-8438-291bdb5f94ce}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5f4db1f1-e984-4690-b3ca-8e82fe5c1a7c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1f2e4fdb-35c9-4277-a87e-bd0a26d3b04e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f23d7b32-d7a0-4964-8b1f-9f98cae0e7e6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fac1be3a-1834-43c2-83a8-bf285bbdd08d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3b577242-453c-4c86-846a-dc754f9f687e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dc49b573-b32f-40ed-8c0b-e51b0eb468d5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f86a50c4-5628-4d36-be20-91edf87faadc}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{398d6d06-0402-43b1-b0e5-d86c6d64b6fc}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e8233675-aa47-4353-a4b3-8531f18e4969}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20addfea-fe99-47b6-ac23-e6b2bda3a2c0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a2762d55-ed1f-4a99-981b-c6aa560d091b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0f7432ea-1483-4401-86e1-4bf8d3597e5e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c00bd65f-278b-4863-b12c-42c07c4e2b61}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5a9e6396-4f5b-436a-b7a9-2771197c8ffb}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -2059,51 +2065,51 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ADA2E7B8-F1F3-4281-A264-6C810B51B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13646E2C-28CC-4E0B-9769-E686BA20B9A9}">
   <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -2124,71 +2130,71 @@
         <v>4</v>
       </c>
       <c r="B5" s="6"/>
     </row>
     <row r="6" spans="1:2" ht="10">
       <c r="A6" s="8"/>
       <c r="B6" s="8"/>
     </row>
     <row r="7" spans="1:2" s="9" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:2" s="9" customFormat="1" ht="12.5">
       <c r="A8" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:2" s="9" customFormat="1" ht="12.5">
-      <c r="A9" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="34" t="s">
+      <c r="A9" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" s="35" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="10" spans="1:2" s="9" customFormat="1" ht="12.5">
-      <c r="A10" s="33" t="s">
-[...3 lines deleted...]
-        <v>54</v>
+      <c r="A10" s="34" t="s">
+        <v>80</v>
+      </c>
+      <c r="B10" s="35" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:2" s="9" customFormat="1" ht="12.5">
-      <c r="A11" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B11" s="34" t="s">
+      <c r="A11" s="34" t="s">
         <v>81</v>
+      </c>
+      <c r="B11" s="35" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="12" s="9" customFormat="1" ht="12.5"/>
     <row r="13" s="9" customFormat="1" ht="12.5"/>
     <row r="14" s="9" customFormat="1" ht="12.5"/>
     <row r="15" s="9" customFormat="1" ht="12.5"/>
     <row r="16" s="9" customFormat="1" ht="12.5"/>
     <row r="17" s="9" customFormat="1" ht="12.5"/>
     <row r="18" s="9" customFormat="1" ht="12.5"/>
     <row r="19" s="9" customFormat="1" ht="12.5"/>
     <row r="20" s="9" customFormat="1" ht="12.5"/>
     <row r="21" s="9" customFormat="1" ht="12.5"/>
     <row r="22" s="9" customFormat="1" ht="12.5"/>
     <row r="23" s="9" customFormat="1" ht="12.5"/>
     <row r="24" s="9" customFormat="1" ht="12.5"/>
     <row r="25" s="9" customFormat="1" ht="12.5"/>
     <row r="26" s="9" customFormat="1" ht="12.5"/>
     <row r="27" s="9" customFormat="1" ht="12.5"/>
     <row r="28" s="9" customFormat="1" ht="12.5"/>
     <row r="29" s="9" customFormat="1" ht="12.5"/>
     <row r="30" s="9" customFormat="1" ht="12.5"/>
     <row r="31" s="9" customFormat="1" ht="12.5"/>
     <row r="32" s="9" customFormat="1" ht="12.5"/>
     <row r="33" s="9" customFormat="1" ht="12.5"/>
     <row r="34" s="9" customFormat="1" ht="12.5"/>
@@ -2535,51 +2541,51 @@
     <row r="375" s="9" customFormat="1" ht="12.5"/>
     <row r="376" s="9" customFormat="1" ht="12.5"/>
     <row r="377" s="9" customFormat="1" ht="12.5"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Hand hygiene"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Number of stays"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4470617-FF83-4F32-B4A0-6161B5C0B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{32F23A7A-1782-4C34-AE7D-7D17F8F4B9A9}">
   <dimension ref="A1:O74"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -4562,52 +4568,52 @@
         <v>38</v>
       </c>
       <c r="I74" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A11:I11"/>
   <mergeCells count="7">
     <mergeCell ref="A9:I9"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5E22AD9-2DE3-47B3-87DE-60A935A0B9A9}">
-  <dimension ref="A1:K11"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1258F50C-C1D7-414A-8406-85869CF4B9A9}">
+  <dimension ref="A1:K13"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
     <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="12" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -4770,2220 +4776,2307 @@
       </c>
       <c r="E10" s="31">
         <v>93</v>
       </c>
       <c r="F10" s="27" t="s">
         <v>18</v>
       </c>
       <c r="G10" s="31">
         <v>87.60</v>
       </c>
       <c r="H10" s="31">
         <v>96.20</v>
       </c>
       <c r="I10" s="27" t="s">
         <v>18</v>
       </c>
       <c r="J10" s="31">
         <v>80</v>
       </c>
       <c r="K10" s="27" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="10" customHeight="1">
       <c r="A11" s="24" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E11" s="32">
+        <v>95.30</v>
+      </c>
+      <c r="F11" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G11" s="32">
+        <v>90.70</v>
+      </c>
+      <c r="H11" s="32">
+        <v>97.70</v>
+      </c>
+      <c r="I11" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J11" s="32">
+        <v>80</v>
+      </c>
+      <c r="K11" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="10" customHeight="1">
+      <c r="A12" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="C12" s="24" t="s">
         <v>48</v>
       </c>
-      <c r="D11" s="24" t="s">
+      <c r="D12" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="E12" s="33">
+        <v>143</v>
+      </c>
+      <c r="F12" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H12" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="I12" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J12" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="K12" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="10" customHeight="1">
+      <c r="A13" s="24" t="s">
         <v>51</v>
       </c>
-      <c r="E11" s="32">
-[...17 lines deleted...]
-      <c r="K11" s="24" t="s">
+      <c r="B13" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="D13" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="E13" s="33">
+        <v>150</v>
+      </c>
+      <c r="F13" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H13" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="I13" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J13" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="K13" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:K9"/>
   <mergeCells count="5">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A4:K4"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D1695F3F-8B1B-4995-A358-3DA299A6B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{394183BC-4D7D-43F0-B09F-423D9C96B9A9}">
   <dimension ref="A1:F104"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" ht="30" customHeight="1">
       <c r="A2" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
     </row>
     <row r="3" spans="1:6" ht="20.25" customHeight="1">
       <c r="A3" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="14" customHeight="1">
       <c r="A4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6" ht="18" customHeight="1">
       <c r="A5" s="15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B5" s="15"/>
       <c r="C5" s="15"/>
       <c r="D5" s="15"/>
       <c r="E5" s="15"/>
       <c r="F5" s="15"/>
     </row>
     <row r="6" spans="1:6" ht="18" customHeight="1">
-      <c r="A6" s="35" t="s">
+      <c r="A6" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="35"/>
-[...3 lines deleted...]
-      <c r="F6" s="35"/>
+      <c r="B6" s="36"/>
+      <c r="C6" s="36"/>
+      <c r="D6" s="36"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="36"/>
     </row>
     <row r="7" spans="1:6" ht="11.5">
-      <c r="A7" s="36" t="s">
-[...6 lines deleted...]
-      <c r="F7" s="36"/>
+      <c r="A7" s="37" t="s">
+        <v>58</v>
+      </c>
+      <c r="B7" s="37"/>
+      <c r="C7" s="37"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
     </row>
     <row r="8" spans="1:6" ht="11.5">
-      <c r="A8" s="37" t="s">
-[...6 lines deleted...]
-      <c r="F8" s="37"/>
+      <c r="A8" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="38"/>
+      <c r="C8" s="38"/>
+      <c r="D8" s="38"/>
+      <c r="E8" s="38"/>
+      <c r="F8" s="38"/>
     </row>
     <row r="9" spans="1:6" ht="11.5">
-      <c r="A9" s="37" t="s">
-[...6 lines deleted...]
-      <c r="F9" s="37"/>
+      <c r="A9" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="38"/>
+      <c r="C9" s="38"/>
+      <c r="D9" s="38"/>
+      <c r="E9" s="38"/>
+      <c r="F9" s="38"/>
     </row>
     <row r="10" spans="1:6" ht="11.5">
-      <c r="A10" s="37" t="s">
-[...6 lines deleted...]
-      <c r="F10" s="37"/>
+      <c r="A10" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="B10" s="38"/>
+      <c r="C10" s="38"/>
+      <c r="D10" s="38"/>
+      <c r="E10" s="38"/>
+      <c r="F10" s="38"/>
     </row>
     <row r="11" spans="1:6" ht="11.5">
-      <c r="A11" s="37" t="s">
-[...6 lines deleted...]
-      <c r="F11" s="37"/>
+      <c r="A11" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" s="38"/>
+      <c r="C11" s="38"/>
+      <c r="D11" s="38"/>
+      <c r="E11" s="38"/>
+      <c r="F11" s="38"/>
     </row>
     <row r="12" spans="1:6" ht="24" customHeight="1">
-      <c r="A12" s="38" t="s">
-[...6 lines deleted...]
-      <c r="F12" s="38"/>
+      <c r="A12" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" s="39"/>
+      <c r="C12" s="39"/>
+      <c r="D12" s="39"/>
+      <c r="E12" s="39"/>
+      <c r="F12" s="39"/>
     </row>
     <row r="13" spans="1:6" ht="24" customHeight="1">
-      <c r="A13" s="39" t="s">
-[...6 lines deleted...]
-      <c r="F13" s="39"/>
+      <c r="A13" s="40" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="40"/>
+      <c r="C13" s="40"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="40"/>
+      <c r="F13" s="40"/>
     </row>
     <row r="14" spans="1:6" ht="11.5">
-      <c r="A14" s="37" t="s">
-[...6 lines deleted...]
-      <c r="F14" s="37"/>
+      <c r="A14" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="38"/>
+      <c r="C14" s="38"/>
+      <c r="D14" s="38"/>
+      <c r="E14" s="38"/>
+      <c r="F14" s="38"/>
     </row>
     <row r="15" spans="1:6" ht="11.5">
-      <c r="A15" s="37" t="s">
-[...6 lines deleted...]
-      <c r="F15" s="37"/>
+      <c r="A15" s="38" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="38"/>
+      <c r="C15" s="38"/>
+      <c r="D15" s="38"/>
+      <c r="E15" s="38"/>
+      <c r="F15" s="38"/>
     </row>
     <row r="16" spans="1:6" ht="11.5">
-      <c r="A16" s="37" t="s">
-[...6 lines deleted...]
-      <c r="F16" s="37"/>
+      <c r="A16" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="38"/>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="38"/>
+      <c r="F16" s="38"/>
     </row>
     <row r="17" spans="1:6" ht="11.5">
       <c r="A17" s="16"/>
       <c r="B17" s="17"/>
       <c r="C17" s="18"/>
       <c r="D17" s="18"/>
       <c r="E17" s="18"/>
       <c r="F17" s="18"/>
     </row>
     <row r="18" spans="2:6" ht="12" customHeight="1">
       <c r="B18" s="19"/>
       <c r="C18" s="19"/>
       <c r="D18" s="19"/>
       <c r="E18" s="19"/>
       <c r="F18" s="19"/>
     </row>
     <row r="19" spans="1:6" ht="12" customHeight="1">
       <c r="A19" s="17"/>
       <c r="B19" s="17"/>
       <c r="C19" s="17"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
     </row>
     <row r="20" spans="1:6" ht="25" customHeight="1">
       <c r="A20" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="26" t="s">
         <v>10</v>
       </c>
       <c r="C20" s="26" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="26" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="26" t="s">
         <v>17</v>
       </c>
       <c r="F20" s="26" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="10" customHeight="1">
       <c r="A21" s="27" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="27" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C21" s="27" t="s">
         <v>23</v>
       </c>
       <c r="D21" s="27" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E21" s="40">
+        <v>56</v>
+      </c>
+      <c r="E21" s="41">
         <v>0</v>
       </c>
       <c r="F21" s="27" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="10" customHeight="1">
       <c r="A22" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" s="24" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C22" s="24" t="s">
         <v>26</v>
       </c>
       <c r="D22" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E22" s="32">
+        <v>56</v>
+      </c>
+      <c r="E22" s="33">
         <v>0</v>
       </c>
       <c r="F22" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="10" customHeight="1">
       <c r="A23" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" s="24" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C23" s="24" t="s">
         <v>27</v>
       </c>
       <c r="D23" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E23" s="32">
+        <v>56</v>
+      </c>
+      <c r="E23" s="33">
         <v>0</v>
       </c>
       <c r="F23" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="10" customHeight="1">
       <c r="A24" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B24" s="24" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C24" s="24" t="s">
         <v>28</v>
       </c>
       <c r="D24" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E24" s="32">
+        <v>56</v>
+      </c>
+      <c r="E24" s="33">
         <v>0</v>
       </c>
       <c r="F24" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="10" customHeight="1">
       <c r="A25" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B25" s="24" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C25" s="24" t="s">
         <v>29</v>
       </c>
       <c r="D25" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E25" s="32">
+        <v>56</v>
+      </c>
+      <c r="E25" s="33">
         <v>0</v>
       </c>
       <c r="F25" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="10" customHeight="1">
       <c r="A26" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B26" s="24" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C26" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D26" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E26" s="32">
+        <v>56</v>
+      </c>
+      <c r="E26" s="33">
         <v>0</v>
       </c>
       <c r="F26" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="10" customHeight="1">
       <c r="A27" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B27" s="24" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C27" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D27" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E27" s="32">
+        <v>56</v>
+      </c>
+      <c r="E27" s="33">
         <v>0</v>
       </c>
       <c r="F27" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="10" customHeight="1">
       <c r="A28" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B28" s="24" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C28" s="24" t="s">
         <v>23</v>
       </c>
       <c r="D28" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E28" s="32">
+        <v>56</v>
+      </c>
+      <c r="E28" s="33">
         <v>0</v>
       </c>
       <c r="F28" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="10" customHeight="1">
       <c r="A29" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B29" s="24" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C29" s="24" t="s">
         <v>26</v>
       </c>
       <c r="D29" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E29" s="32">
+        <v>56</v>
+      </c>
+      <c r="E29" s="33">
         <v>0</v>
       </c>
       <c r="F29" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="10" customHeight="1">
       <c r="A30" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B30" s="24" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C30" s="24" t="s">
         <v>27</v>
       </c>
       <c r="D30" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E30" s="32">
+        <v>56</v>
+      </c>
+      <c r="E30" s="33">
         <v>0</v>
       </c>
       <c r="F30" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="10" customHeight="1">
       <c r="A31" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B31" s="24" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C31" s="24" t="s">
         <v>28</v>
       </c>
       <c r="D31" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E31" s="32">
+        <v>56</v>
+      </c>
+      <c r="E31" s="33">
         <v>0</v>
       </c>
       <c r="F31" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="10" customHeight="1">
       <c r="A32" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B32" s="24" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C32" s="24" t="s">
         <v>29</v>
       </c>
       <c r="D32" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E32" s="32">
+        <v>56</v>
+      </c>
+      <c r="E32" s="33">
         <v>0</v>
       </c>
       <c r="F32" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="10" customHeight="1">
       <c r="A33" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B33" s="24" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C33" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D33" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E33" s="32">
+        <v>56</v>
+      </c>
+      <c r="E33" s="33">
         <v>0</v>
       </c>
       <c r="F33" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="10" customHeight="1">
       <c r="A34" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B34" s="24" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C34" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D34" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E34" s="32">
+        <v>56</v>
+      </c>
+      <c r="E34" s="33">
         <v>0</v>
       </c>
       <c r="F34" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="10" customHeight="1">
       <c r="A35" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B35" s="24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C35" s="24" t="s">
         <v>23</v>
       </c>
       <c r="D35" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E35" s="32">
+        <v>56</v>
+      </c>
+      <c r="E35" s="33">
         <v>0</v>
       </c>
       <c r="F35" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="10" customHeight="1">
       <c r="A36" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B36" s="24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C36" s="24" t="s">
         <v>26</v>
       </c>
       <c r="D36" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E36" s="32">
+        <v>56</v>
+      </c>
+      <c r="E36" s="33">
         <v>0</v>
       </c>
       <c r="F36" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="10" customHeight="1">
       <c r="A37" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B37" s="24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C37" s="24" t="s">
         <v>27</v>
       </c>
       <c r="D37" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E37" s="32">
+        <v>56</v>
+      </c>
+      <c r="E37" s="33">
         <v>0</v>
       </c>
       <c r="F37" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="10" customHeight="1">
       <c r="A38" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B38" s="24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C38" s="24" t="s">
         <v>28</v>
       </c>
       <c r="D38" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E38" s="32">
+        <v>56</v>
+      </c>
+      <c r="E38" s="33">
         <v>0</v>
       </c>
       <c r="F38" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="10" customHeight="1">
       <c r="A39" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B39" s="24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C39" s="24" t="s">
         <v>29</v>
       </c>
       <c r="D39" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E39" s="32">
+        <v>56</v>
+      </c>
+      <c r="E39" s="33">
         <v>0</v>
       </c>
       <c r="F39" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="10" customHeight="1">
       <c r="A40" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B40" s="24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C40" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D40" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E40" s="32">
+        <v>56</v>
+      </c>
+      <c r="E40" s="33">
         <v>0</v>
       </c>
       <c r="F40" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="10" customHeight="1">
       <c r="A41" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B41" s="24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C41" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D41" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E41" s="32">
+        <v>56</v>
+      </c>
+      <c r="E41" s="33">
         <v>0</v>
       </c>
       <c r="F41" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="10" customHeight="1">
       <c r="A42" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B42" s="24" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C42" s="24" t="s">
         <v>23</v>
       </c>
       <c r="D42" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E42" s="32">
+        <v>56</v>
+      </c>
+      <c r="E42" s="33">
         <v>71</v>
       </c>
       <c r="F42" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="10" customHeight="1">
       <c r="A43" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B43" s="24" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C43" s="24" t="s">
         <v>26</v>
       </c>
       <c r="D43" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E43" s="32">
+        <v>56</v>
+      </c>
+      <c r="E43" s="33">
         <v>101</v>
       </c>
       <c r="F43" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:6" ht="10" customHeight="1">
       <c r="A44" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44" s="24" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C44" s="24" t="s">
         <v>27</v>
       </c>
       <c r="D44" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E44" s="32">
+        <v>56</v>
+      </c>
+      <c r="E44" s="33">
         <v>102</v>
       </c>
       <c r="F44" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:6" ht="10" customHeight="1">
       <c r="A45" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B45" s="24" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C45" s="24" t="s">
         <v>28</v>
       </c>
       <c r="D45" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E45" s="32">
+        <v>56</v>
+      </c>
+      <c r="E45" s="33">
         <v>99</v>
       </c>
       <c r="F45" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:6" ht="10" customHeight="1">
       <c r="A46" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B46" s="24" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C46" s="24" t="s">
         <v>29</v>
       </c>
       <c r="D46" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E46" s="32">
+        <v>56</v>
+      </c>
+      <c r="E46" s="33">
         <v>73</v>
       </c>
       <c r="F46" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:6" ht="10" customHeight="1">
       <c r="A47" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B47" s="24" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C47" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D47" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E47" s="32">
+        <v>56</v>
+      </c>
+      <c r="E47" s="33">
         <v>66</v>
       </c>
       <c r="F47" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:6" ht="10" customHeight="1">
       <c r="A48" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B48" s="24" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C48" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D48" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E48" s="32">
+        <v>56</v>
+      </c>
+      <c r="E48" s="33">
         <v>51</v>
       </c>
       <c r="F48" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:6" ht="10" customHeight="1">
       <c r="A49" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B49" s="24" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C49" s="24" t="s">
         <v>23</v>
       </c>
       <c r="D49" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E49" s="32">
+        <v>56</v>
+      </c>
+      <c r="E49" s="33">
         <v>0</v>
       </c>
       <c r="F49" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:6" ht="10" customHeight="1">
       <c r="A50" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B50" s="24" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C50" s="24" t="s">
         <v>26</v>
       </c>
       <c r="D50" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E50" s="32">
+        <v>56</v>
+      </c>
+      <c r="E50" s="33">
         <v>0</v>
       </c>
       <c r="F50" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:6" ht="10" customHeight="1">
       <c r="A51" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B51" s="24" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C51" s="24" t="s">
         <v>27</v>
       </c>
       <c r="D51" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E51" s="32">
+        <v>56</v>
+      </c>
+      <c r="E51" s="33">
         <v>0</v>
       </c>
       <c r="F51" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:6" ht="10" customHeight="1">
       <c r="A52" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B52" s="24" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C52" s="24" t="s">
         <v>28</v>
       </c>
       <c r="D52" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E52" s="32">
+        <v>56</v>
+      </c>
+      <c r="E52" s="33">
         <v>0</v>
       </c>
       <c r="F52" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:6" ht="10" customHeight="1">
       <c r="A53" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B53" s="24" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C53" s="24" t="s">
         <v>29</v>
       </c>
       <c r="D53" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E53" s="32">
+        <v>56</v>
+      </c>
+      <c r="E53" s="33">
         <v>0</v>
       </c>
       <c r="F53" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:6" ht="10" customHeight="1">
       <c r="A54" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B54" s="24" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C54" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D54" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E54" s="32">
+        <v>56</v>
+      </c>
+      <c r="E54" s="33">
         <v>0</v>
       </c>
       <c r="F54" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:6" ht="10" customHeight="1">
       <c r="A55" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55" s="24" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C55" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D55" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E55" s="32">
+        <v>56</v>
+      </c>
+      <c r="E55" s="33">
         <v>0</v>
       </c>
       <c r="F55" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="10" customHeight="1">
       <c r="A56" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56" s="24" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C56" s="24" t="s">
         <v>23</v>
       </c>
       <c r="D56" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E56" s="32">
+        <v>56</v>
+      </c>
+      <c r="E56" s="33">
         <v>0</v>
       </c>
       <c r="F56" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:6" ht="10" customHeight="1">
       <c r="A57" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57" s="24" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C57" s="24" t="s">
         <v>26</v>
       </c>
       <c r="D57" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E57" s="32">
+        <v>56</v>
+      </c>
+      <c r="E57" s="33">
         <v>0</v>
       </c>
       <c r="F57" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:6" ht="10" customHeight="1">
       <c r="A58" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B58" s="24" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C58" s="24" t="s">
         <v>27</v>
       </c>
       <c r="D58" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E58" s="32">
+        <v>56</v>
+      </c>
+      <c r="E58" s="33">
         <v>0</v>
       </c>
       <c r="F58" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:6" ht="10" customHeight="1">
       <c r="A59" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59" s="24" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C59" s="24" t="s">
         <v>28</v>
       </c>
       <c r="D59" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E59" s="32">
+        <v>56</v>
+      </c>
+      <c r="E59" s="33">
         <v>0</v>
       </c>
       <c r="F59" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:6" ht="10" customHeight="1">
       <c r="A60" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60" s="24" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C60" s="24" t="s">
         <v>29</v>
       </c>
       <c r="D60" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E60" s="32">
+        <v>56</v>
+      </c>
+      <c r="E60" s="33">
         <v>0</v>
       </c>
       <c r="F60" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:6" ht="10" customHeight="1">
       <c r="A61" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61" s="24" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C61" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D61" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E61" s="32">
+        <v>56</v>
+      </c>
+      <c r="E61" s="33">
         <v>0</v>
       </c>
       <c r="F61" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:6" ht="10" customHeight="1">
       <c r="A62" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62" s="24" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C62" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D62" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E62" s="32">
+        <v>56</v>
+      </c>
+      <c r="E62" s="33">
         <v>0</v>
       </c>
       <c r="F62" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:6" ht="10" customHeight="1">
       <c r="A63" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B63" s="24" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C63" s="24" t="s">
         <v>23</v>
       </c>
       <c r="D63" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E63" s="32">
+        <v>56</v>
+      </c>
+      <c r="E63" s="33">
         <v>0</v>
       </c>
       <c r="F63" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:6" ht="10" customHeight="1">
       <c r="A64" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B64" s="24" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C64" s="24" t="s">
         <v>26</v>
       </c>
       <c r="D64" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E64" s="32">
+        <v>56</v>
+      </c>
+      <c r="E64" s="33">
         <v>0</v>
       </c>
       <c r="F64" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:6" ht="10" customHeight="1">
       <c r="A65" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B65" s="24" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C65" s="24" t="s">
         <v>27</v>
       </c>
       <c r="D65" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E65" s="32">
+        <v>56</v>
+      </c>
+      <c r="E65" s="33">
         <v>0</v>
       </c>
       <c r="F65" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:6" ht="10" customHeight="1">
       <c r="A66" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B66" s="24" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C66" s="24" t="s">
         <v>28</v>
       </c>
       <c r="D66" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E66" s="32">
+        <v>56</v>
+      </c>
+      <c r="E66" s="33">
         <v>0</v>
       </c>
       <c r="F66" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:6" ht="10" customHeight="1">
       <c r="A67" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B67" s="24" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C67" s="24" t="s">
         <v>29</v>
       </c>
       <c r="D67" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E67" s="32">
+        <v>56</v>
+      </c>
+      <c r="E67" s="33">
         <v>0</v>
       </c>
       <c r="F67" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:6" ht="10" customHeight="1">
       <c r="A68" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B68" s="24" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C68" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D68" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E68" s="32">
+        <v>56</v>
+      </c>
+      <c r="E68" s="33">
         <v>0</v>
       </c>
       <c r="F68" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:6" ht="10" customHeight="1">
       <c r="A69" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B69" s="24" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C69" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D69" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E69" s="32">
+        <v>56</v>
+      </c>
+      <c r="E69" s="33">
         <v>0</v>
       </c>
       <c r="F69" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:6" ht="10" customHeight="1">
       <c r="A70" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B70" s="24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C70" s="24" t="s">
         <v>23</v>
       </c>
       <c r="D70" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E70" s="32">
+        <v>56</v>
+      </c>
+      <c r="E70" s="33">
         <v>0</v>
       </c>
       <c r="F70" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:6" ht="10" customHeight="1">
       <c r="A71" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B71" s="24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C71" s="24" t="s">
         <v>26</v>
       </c>
       <c r="D71" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E71" s="32">
+        <v>56</v>
+      </c>
+      <c r="E71" s="33">
         <v>0</v>
       </c>
       <c r="F71" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:6" ht="10" customHeight="1">
       <c r="A72" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B72" s="24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C72" s="24" t="s">
         <v>27</v>
       </c>
       <c r="D72" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E72" s="32">
+        <v>56</v>
+      </c>
+      <c r="E72" s="33">
         <v>0</v>
       </c>
       <c r="F72" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:6" ht="10" customHeight="1">
       <c r="A73" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B73" s="24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C73" s="24" t="s">
         <v>28</v>
       </c>
       <c r="D73" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E73" s="32">
+        <v>56</v>
+      </c>
+      <c r="E73" s="33">
         <v>0</v>
       </c>
       <c r="F73" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:6" ht="10" customHeight="1">
       <c r="A74" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B74" s="24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C74" s="24" t="s">
         <v>29</v>
       </c>
       <c r="D74" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E74" s="32">
+        <v>56</v>
+      </c>
+      <c r="E74" s="33">
         <v>0</v>
       </c>
       <c r="F74" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:6" ht="10" customHeight="1">
       <c r="A75" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B75" s="24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C75" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D75" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E75" s="32">
+        <v>56</v>
+      </c>
+      <c r="E75" s="33">
         <v>0</v>
       </c>
       <c r="F75" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:6" ht="10" customHeight="1">
       <c r="A76" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B76" s="24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C76" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D76" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E76" s="32">
+        <v>56</v>
+      </c>
+      <c r="E76" s="33">
         <v>0</v>
       </c>
       <c r="F76" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:6" ht="10" customHeight="1">
       <c r="A77" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B77" s="24" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C77" s="24" t="s">
         <v>23</v>
       </c>
       <c r="D77" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E77" s="32">
+        <v>56</v>
+      </c>
+      <c r="E77" s="33">
         <v>0</v>
       </c>
       <c r="F77" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:6" ht="10" customHeight="1">
       <c r="A78" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B78" s="24" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C78" s="24" t="s">
         <v>26</v>
       </c>
       <c r="D78" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E78" s="32">
+        <v>56</v>
+      </c>
+      <c r="E78" s="33">
         <v>0</v>
       </c>
       <c r="F78" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:6" ht="10" customHeight="1">
       <c r="A79" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B79" s="24" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C79" s="24" t="s">
         <v>27</v>
       </c>
       <c r="D79" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E79" s="32">
+        <v>56</v>
+      </c>
+      <c r="E79" s="33">
         <v>0</v>
       </c>
       <c r="F79" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:6" ht="10" customHeight="1">
       <c r="A80" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B80" s="24" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C80" s="24" t="s">
         <v>28</v>
       </c>
       <c r="D80" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E80" s="32">
+        <v>56</v>
+      </c>
+      <c r="E80" s="33">
         <v>0</v>
       </c>
       <c r="F80" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:6" ht="10" customHeight="1">
       <c r="A81" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B81" s="24" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C81" s="24" t="s">
         <v>29</v>
       </c>
       <c r="D81" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E81" s="32">
+        <v>56</v>
+      </c>
+      <c r="E81" s="33">
         <v>0</v>
       </c>
       <c r="F81" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:6" ht="10" customHeight="1">
       <c r="A82" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B82" s="24" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C82" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D82" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E82" s="32">
+        <v>56</v>
+      </c>
+      <c r="E82" s="33">
         <v>0</v>
       </c>
       <c r="F82" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:6" ht="10" customHeight="1">
       <c r="A83" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B83" s="24" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C83" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D83" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E83" s="32">
+        <v>56</v>
+      </c>
+      <c r="E83" s="33">
         <v>0</v>
       </c>
       <c r="F83" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:6" ht="10" customHeight="1">
       <c r="A84" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B84" s="24" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C84" s="24" t="s">
         <v>23</v>
       </c>
       <c r="D84" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E84" s="32">
+        <v>56</v>
+      </c>
+      <c r="E84" s="33">
         <v>0</v>
       </c>
       <c r="F84" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:6" ht="10" customHeight="1">
       <c r="A85" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B85" s="24" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C85" s="24" t="s">
         <v>26</v>
       </c>
       <c r="D85" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E85" s="32">
+        <v>56</v>
+      </c>
+      <c r="E85" s="33">
         <v>0</v>
       </c>
       <c r="F85" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:6" ht="10" customHeight="1">
       <c r="A86" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B86" s="24" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C86" s="24" t="s">
         <v>27</v>
       </c>
       <c r="D86" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E86" s="32">
+        <v>56</v>
+      </c>
+      <c r="E86" s="33">
         <v>0</v>
       </c>
       <c r="F86" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:6" ht="10" customHeight="1">
       <c r="A87" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B87" s="24" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C87" s="24" t="s">
         <v>28</v>
       </c>
       <c r="D87" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E87" s="32">
+        <v>56</v>
+      </c>
+      <c r="E87" s="33">
         <v>0</v>
       </c>
       <c r="F87" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:6" ht="10" customHeight="1">
       <c r="A88" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B88" s="24" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C88" s="24" t="s">
         <v>29</v>
       </c>
       <c r="D88" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E88" s="32">
+        <v>56</v>
+      </c>
+      <c r="E88" s="33">
         <v>0</v>
       </c>
       <c r="F88" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:6" ht="10" customHeight="1">
       <c r="A89" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B89" s="24" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C89" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D89" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E89" s="32">
+        <v>56</v>
+      </c>
+      <c r="E89" s="33">
         <v>0</v>
       </c>
       <c r="F89" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:6" ht="10" customHeight="1">
       <c r="A90" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B90" s="24" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C90" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D90" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E90" s="32">
+        <v>56</v>
+      </c>
+      <c r="E90" s="33">
         <v>0</v>
       </c>
       <c r="F90" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="91" spans="1:6" ht="10" customHeight="1">
       <c r="A91" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B91" s="24" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C91" s="24" t="s">
         <v>23</v>
       </c>
       <c r="D91" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E91" s="32">
+        <v>56</v>
+      </c>
+      <c r="E91" s="33">
         <v>0</v>
       </c>
       <c r="F91" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:6" ht="10" customHeight="1">
       <c r="A92" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B92" s="24" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C92" s="24" t="s">
         <v>26</v>
       </c>
       <c r="D92" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E92" s="32">
+        <v>56</v>
+      </c>
+      <c r="E92" s="33">
         <v>0</v>
       </c>
       <c r="F92" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:6" ht="10" customHeight="1">
       <c r="A93" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B93" s="24" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C93" s="24" t="s">
         <v>27</v>
       </c>
       <c r="D93" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E93" s="32">
+        <v>56</v>
+      </c>
+      <c r="E93" s="33">
         <v>0</v>
       </c>
       <c r="F93" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:6" ht="10" customHeight="1">
       <c r="A94" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B94" s="24" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C94" s="24" t="s">
         <v>28</v>
       </c>
       <c r="D94" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E94" s="32">
+        <v>56</v>
+      </c>
+      <c r="E94" s="33">
         <v>0</v>
       </c>
       <c r="F94" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:6" ht="10" customHeight="1">
       <c r="A95" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B95" s="24" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C95" s="24" t="s">
         <v>29</v>
       </c>
       <c r="D95" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E95" s="32">
+        <v>56</v>
+      </c>
+      <c r="E95" s="33">
         <v>0</v>
       </c>
       <c r="F95" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:6" ht="10" customHeight="1">
       <c r="A96" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B96" s="24" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C96" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D96" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E96" s="32">
+        <v>56</v>
+      </c>
+      <c r="E96" s="33">
         <v>0</v>
       </c>
       <c r="F96" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:6" ht="10" customHeight="1">
       <c r="A97" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B97" s="24" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C97" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D97" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E97" s="32">
+        <v>56</v>
+      </c>
+      <c r="E97" s="33">
         <v>0</v>
       </c>
       <c r="F97" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:6" ht="10" customHeight="1">
       <c r="A98" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B98" s="24" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C98" s="24" t="s">
         <v>23</v>
       </c>
       <c r="D98" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E98" s="32">
+        <v>56</v>
+      </c>
+      <c r="E98" s="33">
         <v>71</v>
       </c>
       <c r="F98" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:6" ht="10" customHeight="1">
       <c r="A99" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B99" s="24" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C99" s="24" t="s">
         <v>26</v>
       </c>
       <c r="D99" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E99" s="32">
+        <v>56</v>
+      </c>
+      <c r="E99" s="33">
         <v>101</v>
       </c>
       <c r="F99" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:6" ht="10" customHeight="1">
       <c r="A100" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B100" s="24" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C100" s="24" t="s">
         <v>27</v>
       </c>
       <c r="D100" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E100" s="32">
+        <v>56</v>
+      </c>
+      <c r="E100" s="33">
         <v>102</v>
       </c>
       <c r="F100" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:6" ht="10" customHeight="1">
       <c r="A101" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B101" s="24" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C101" s="24" t="s">
         <v>28</v>
       </c>
       <c r="D101" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E101" s="32">
+        <v>56</v>
+      </c>
+      <c r="E101" s="33">
         <v>99</v>
       </c>
       <c r="F101" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="102" spans="1:6" ht="10" customHeight="1">
       <c r="A102" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B102" s="24" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C102" s="24" t="s">
         <v>29</v>
       </c>
       <c r="D102" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E102" s="32">
+        <v>56</v>
+      </c>
+      <c r="E102" s="33">
         <v>73</v>
       </c>
       <c r="F102" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:6" ht="10" customHeight="1">
       <c r="A103" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B103" s="24" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C103" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D103" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E103" s="32">
+        <v>56</v>
+      </c>
+      <c r="E103" s="33">
         <v>66</v>
       </c>
       <c r="F103" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:6" ht="10" customHeight="1">
       <c r="A104" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B104" s="24" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C104" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D104" s="24" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="E104" s="32">
+        <v>56</v>
+      </c>
+      <c r="E104" s="33">
         <v>51</v>
       </c>
       <c r="F104" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A20:F20"/>
   <mergeCells count="16">
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8BF777E-9197-4E56-A650-3CC4E7CDB9A9}">
-  <dimension ref="A1:E15"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{33115D52-5D94-48C5-A703-A717C936B9A9}">
+  <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
-      <c r="A1" s="41" t="s">
-[...4 lines deleted...]
-      <c r="D1" s="41"/>
+      <c r="A1" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="42"/>
-[...1 lines deleted...]
-      <c r="D2" s="42"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
     </row>
     <row r="3" spans="1:4" ht="20.25" customHeight="1">
-      <c r="A3" s="48" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="43"/>
+      <c r="A3" s="49" t="s">
+        <v>82</v>
+      </c>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
     </row>
     <row r="4" spans="1:4" ht="14" customHeight="1">
-      <c r="A4" s="49" t="s">
+      <c r="A4" s="50" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="44"/>
-[...1 lines deleted...]
-      <c r="D4" s="44"/>
+      <c r="B4" s="45"/>
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
     </row>
     <row r="5" spans="1:4" ht="45" customHeight="1">
-      <c r="A5" s="45" t="s">
-[...4 lines deleted...]
-      <c r="D5" s="45"/>
+      <c r="A5" s="46" t="s">
+        <v>84</v>
+      </c>
+      <c r="B5" s="46"/>
+      <c r="C5" s="46"/>
+      <c r="D5" s="46"/>
     </row>
     <row r="6" spans="1:4" ht="18" customHeight="1">
       <c r="A6" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="16"/>
       <c r="C6" s="16"/>
       <c r="D6" s="16"/>
     </row>
     <row r="7" spans="2:4" ht="12" customHeight="1">
       <c r="B7" s="19"/>
       <c r="C7" s="19"/>
       <c r="D7" s="19"/>
     </row>
     <row r="8" spans="1:4" ht="12" customHeight="1">
-      <c r="A8" s="46"/>
-[...2 lines deleted...]
-      <c r="D8" s="46"/>
+      <c r="A8" s="47"/>
+      <c r="B8" s="47"/>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
     </row>
     <row r="9" spans="1:5" ht="25" customHeight="1">
       <c r="A9" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="26" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C9" s="26" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="26" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E9" s="26" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="10" customHeight="1">
       <c r="A10" s="27" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B10" s="27" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C10" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="D10" s="40">
+      <c r="D10" s="41">
         <v>1</v>
       </c>
       <c r="E10" s="27" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="10" customHeight="1">
       <c r="A11" s="24" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B11" s="24" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="D11" s="32">
+      <c r="D11" s="33">
         <v>1</v>
       </c>
       <c r="E11" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="10" customHeight="1">
       <c r="A12" s="24" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B12" s="24" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C12" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="D12" s="32">
+      <c r="D12" s="33">
         <v>1</v>
       </c>
       <c r="E12" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="10" customHeight="1">
       <c r="A13" s="24" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B13" s="24" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="D13" s="32">
+      <c r="D13" s="33">
         <v>1</v>
       </c>
       <c r="E13" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="10" customHeight="1">
       <c r="A14" s="24" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B14" s="24" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C14" s="24" t="s">
         <v>29</v>
       </c>
-      <c r="D14" s="32">
+      <c r="D14" s="33">
         <v>1</v>
       </c>
       <c r="E14" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="10" customHeight="1">
       <c r="A15" s="24" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B15" s="24" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="D15" s="32">
+      <c r="D15" s="33">
         <v>1</v>
       </c>
       <c r="E15" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="10" customHeight="1">
+      <c r="A16" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" s="33">
+        <v>1</v>
+      </c>
+      <c r="E16" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>