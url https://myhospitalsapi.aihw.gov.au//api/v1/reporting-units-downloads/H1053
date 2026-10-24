--- v1 (2026-06-14)
+++ v2 (2026-10-24)
@@ -1,148 +1,216 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
+    <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$20:$F$20</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$10:$K$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Tab 2'!$1:$1</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tab 2'!$A$9:$E$9</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tab 2'!$A$20:$F$20</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="3">'Tab 3'!$1:$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Tab 3'!$A$9:$E$9</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298" uniqueCount="68">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>www.aihw.gov.au</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Hospital: Glenside Rural &amp; Remote</t>
   </si>
   <si>
-    <t>Data as of: Thursday, May 28, 2026, version: 2026052802</t>
+    <t>Data as of: Wednesday, August 19, 2026, version: 2026081901</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Tab 1</t>
   </si>
   <si>
+    <t>Audit period</t>
+  </si>
+  <si>
+    <t>Hand hygiene</t>
+  </si>
+  <si>
+    <t>Patient cohort</t>
+  </si>
+  <si>
+    <t>Hand hygiene in hospitals is measured through an audit process, in which trained observers watch for opportunities (called ‘moments’) when hand washing or cleaning ought to occur. The hand hygiene compliance rate is calculated as the number of moments in which healthcare workers correctly cleaned their hands, divided by the number of observed moments.</t>
+  </si>
+  <si>
+    <t>Explanatory notes</t>
+  </si>
+  <si>
+    <t>NP Number of 'moments' not reported as the hospital had a small number of acute beds.</t>
+  </si>
+  <si>
+    <t>Measure</t>
+  </si>
+  <si>
     <t>Unit of measure</t>
   </si>
   <si>
+    <t>Data value</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>95% CI lower</t>
+  </si>
+  <si>
+    <t>95% CI upper</t>
+  </si>
+  <si>
+    <t>Proxy reporting</t>
+  </si>
+  <si>
+    <t>National benchmark</t>
+  </si>
+  <si>
+    <t>Hand hygiene rate</t>
+  </si>
+  <si>
+    <t>All audited moments</t>
+  </si>
+  <si>
+    <t>Audit Period 3, ending October 2024</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>NP</t>
+  </si>
+  <si>
+    <t>Audit Period 3, ending October 2025</t>
+  </si>
+  <si>
+    <t>Observed hand hygiene moments</t>
+  </si>
+  <si>
+    <t>moments</t>
+  </si>
+  <si>
+    <t>2022–23</t>
+  </si>
+  <si>
     <t>Number of stays</t>
   </si>
   <si>
-    <t>Time period</t>
+    <t>Childbirth</t>
   </si>
   <si>
     <t>A stay in hospital, termed patient admission, represents a new episode of care.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Explanatory notes</t>
   </si>
   <si>
     <t>Admissions are presented in the following categories:</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Childbirth</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> – defined as stays that have a caesarean delivery or vaginal delivery (with and without operating room procedure) AR-DRG</t>
     </r>
   </si>
@@ -275,152 +343,134 @@
       <t xml:space="preserve"> – defined as stays that have a palliative care type</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Other subacute and non-acute care</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> – defined as stays that have a geriatric evaluation and management, psychogeriatric or maintenance care type.</t>
     </r>
   </si>
   <si>
-    <t>Patient cohort</t>
-[...10 lines deleted...]
-  <si>
     <t>Number of admissions to hospital</t>
   </si>
   <si>
-    <t>Childbirth</t>
-[...2 lines deleted...]
-    <t>2022–23</t>
+    <t>Time period</t>
   </si>
   <si>
     <t>stays</t>
   </si>
   <si>
     <t>2023–24</t>
   </si>
   <si>
     <t>2024–25</t>
   </si>
   <si>
     <t>Medical (emergency)</t>
   </si>
   <si>
     <t>Medical (non-emergency)</t>
   </si>
   <si>
     <t>Mental health</t>
   </si>
   <si>
     <t>Other acute (emergency)</t>
   </si>
   <si>
     <t>Other acute (non-emergency)</t>
   </si>
   <si>
     <t>Other subacute and non-acute</t>
   </si>
   <si>
     <t>Palliative</t>
   </si>
   <si>
     <t>Rehabilitation</t>
   </si>
   <si>
     <t>Surgical (emergency)</t>
   </si>
   <si>
     <t>Surgical (non-emergency)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
+    <t>Tab 2</t>
+  </si>
+  <si>
     <t>2021–22</t>
   </si>
   <si>
     <t>Specialised services</t>
   </si>
   <si>
     <t>Psychiatric unit</t>
   </si>
   <si>
     <t xml:space="preserve">A specialised service unit is a facility or unit dedicated to the treatment or care of patients with particular conditions or characteristics, such as an intensive care unit. Information about services provided by a particular hospital is intended as a general guide only. There is the potential for some omissions or errors in this information and readers should contact a hospital directly for the latest advice on services available. </t>
   </si>
   <si>
     <t>Number of specialised service units</t>
   </si>
   <si>
     <t>Number of units</t>
   </si>
   <si>
-    <t>Tab 2</t>
+    <t>Tab 3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="177" formatCode="#,##0"/>
+    <numFmt numFmtId="178" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="15">
     <font>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Arial"/>
-[...5 lines deleted...]
-      <color rgb="FF0000FF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -433,53 +483,66 @@
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <u val="single"/>
+      <sz val="10"/>
+      <color rgb="FF0000FF"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -515,193 +578,202 @@
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment/>
       <protection/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment/>
       <protection/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0">
       <alignment/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" quotePrefix="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" quotePrefix="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+      <protection/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="177" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="177" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...5 lines deleted...]
-      <protection/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Currency [0]" xfId="3" builtinId="7"/>
     <cellStyle name="Comma" xfId="4" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="5" builtinId="6"/>
     <cellStyle name="Hyperlink" xfId="6" builtinId="8"/>
   </cellStyles>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
@@ -748,267 +820,495 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49ffda2a-b0da-4749-972c-35e7832c29a8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c227ba7f-76dd-45be-bf7e-b25147c18c84}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c7e306c8-eaaf-4370-aaff-9cddb8979bf2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76567ec7-5edd-46a8-9e7d-437253a4ab8d}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2324100" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2324100</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>914400</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c8cd8bb5-4846-469b-a870-c095945658e4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2324100" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2324100</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>914400</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36ae2835-d6b4-43b2-b80a-4aa68b8868d6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 3">
+        <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5825f3b4-f744-4792-a926-73849f0f16f9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6aa4e036-eb35-4063-81e0-f189ae2586c0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 5">
+        <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3633e6f7-ad59-4d4c-b3f8-1ea87d2ab098}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c465b5c6-8147-4ad5-b715-76a2253e782e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19fce8a7-6afb-4fbc-8da3-5274e1dffc84}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e6dbf688-9d4c-45ff-aa40-2a2a9520518c}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2324100" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2324100" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0778e740-81dd-4a56-97b3-2c18e9d9210a}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2324100" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2324100" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c1e4e5ec-a9b4-42f8-b03e-aa6e6dd0cd61}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2324100" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect"/>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>2324100</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>914400</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88f3324d-80ad-4639-8dcd-0964cd8098b6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -1290,62 +1590,65 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E9E3667-72EE-441F-8500-A4F10BC9B9A9}">
-  <dimension ref="A1:B9"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7BA5B3E1-836D-4A90-8146-4BF5D0D9B9A9}">
+  <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:2" ht="20.25" customHeight="1">
@@ -1357,66 +1660,73 @@
     <row r="4" spans="1:2" s="4" customFormat="1" ht="14" customHeight="1">
       <c r="A4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5"/>
     </row>
     <row r="5" spans="1:2" ht="18.75" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="6"/>
     </row>
     <row r="6" spans="1:2" ht="10">
       <c r="A6" s="8"/>
       <c r="B6" s="8"/>
     </row>
     <row r="7" spans="1:2" s="9" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:2" s="9" customFormat="1" ht="12.5">
-      <c r="A8" s="32" t="s">
+      <c r="A8" s="29" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="34" t="s">
+      <c r="B8" s="31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:2" s="9" customFormat="1" ht="12.5">
-      <c r="A9" s="44" t="s">
-[...6 lines deleted...]
-    <row r="10" s="9" customFormat="1" ht="12.5"/>
+      <c r="A9" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="39" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" s="9" customFormat="1" ht="12.5">
+      <c r="A10" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="39" t="s">
+        <v>62</v>
+      </c>
+    </row>
     <row r="11" s="9" customFormat="1" ht="12.5"/>
     <row r="12" s="9" customFormat="1" ht="12.5"/>
     <row r="13" s="9" customFormat="1" ht="12.5"/>
     <row r="14" s="9" customFormat="1" ht="12.5"/>
     <row r="15" s="9" customFormat="1" ht="12.5"/>
     <row r="16" s="9" customFormat="1" ht="12.5"/>
     <row r="17" s="9" customFormat="1" ht="12.5"/>
     <row r="18" s="9" customFormat="1" ht="12.5"/>
     <row r="19" s="9" customFormat="1" ht="12.5"/>
     <row r="20" s="9" customFormat="1" ht="12.5"/>
     <row r="21" s="9" customFormat="1" ht="12.5"/>
     <row r="22" s="9" customFormat="1" ht="12.5"/>
     <row r="23" s="9" customFormat="1" ht="12.5"/>
     <row r="24" s="9" customFormat="1" ht="12.5"/>
     <row r="25" s="9" customFormat="1" ht="12.5"/>
     <row r="26" s="9" customFormat="1" ht="12.5"/>
     <row r="27" s="9" customFormat="1" ht="12.5"/>
     <row r="28" s="9" customFormat="1" ht="12.5"/>
     <row r="29" s="9" customFormat="1" ht="12.5"/>
     <row r="30" s="9" customFormat="1" ht="12.5"/>
     <row r="31" s="9" customFormat="1" ht="12.5"/>
     <row r="32" s="9" customFormat="1" ht="12.5"/>
     <row r="33" s="9" customFormat="1" ht="12.5"/>
     <row r="34" s="9" customFormat="1" ht="12.5"/>
     <row r="35" s="9" customFormat="1" ht="12.5"/>
@@ -1749,1206 +2059,1570 @@
     <row r="362" s="9" customFormat="1" ht="12.5"/>
     <row r="363" s="9" customFormat="1" ht="12.5"/>
     <row r="364" s="9" customFormat="1" ht="12.5"/>
     <row r="365" s="9" customFormat="1" ht="12.5"/>
     <row r="366" s="9" customFormat="1" ht="12.5"/>
     <row r="367" s="9" customFormat="1" ht="12.5"/>
     <row r="368" s="9" customFormat="1" ht="12.5"/>
     <row r="369" s="9" customFormat="1" ht="12.5"/>
     <row r="370" s="9" customFormat="1" ht="12.5"/>
     <row r="371" s="9" customFormat="1" ht="12.5"/>
     <row r="372" s="9" customFormat="1" ht="12.5"/>
     <row r="373" s="9" customFormat="1" ht="12.5"/>
     <row r="374" s="9" customFormat="1" ht="12.5"/>
     <row r="375" s="9" customFormat="1" ht="12.5"/>
     <row r="376" s="9" customFormat="1" ht="12.5"/>
     <row r="377" s="9" customFormat="1" ht="12.5"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B8" location="'Tab 1'!A1" display="Number of stays"/>
-    <hyperlink ref="B9" location="'Tab 2'!A1" display="Specialised services"/>
+    <hyperlink ref="B8" location="'Tab 1'!A1" display="Hand hygiene"/>
+    <hyperlink ref="B9" location="'Tab 2'!A1" display="Number of stays"/>
+    <hyperlink ref="B10" location="'Tab 3'!A1" display="Specialised services"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6325B110-D2C5-4DCE-890C-D0B58382B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD1D5EE1-2BAA-46B5-A568-752B2D71B9A9}">
+  <dimension ref="A1:K14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" topLeftCell="A1">
+      <selection pane="topLeft" activeCell="A10" sqref="A10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
+  <cols>
+    <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
+    <col min="3" max="3" width="30.7142857142857" style="12" customWidth="1"/>
+    <col min="4" max="4" width="11" style="12" customWidth="1"/>
+    <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
+    <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
+    <col min="7" max="8" width="9.28571428571429" style="12" customWidth="1"/>
+    <col min="9" max="9" width="11.2857142857143" style="12" customWidth="1"/>
+    <col min="10" max="10" width="12.7142857142857" style="12" customWidth="1"/>
+    <col min="11" max="11" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
+    <col min="12" max="16384" width="8.85714285714286" style="12"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" ht="75" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+    </row>
+    <row r="2" spans="1:11" ht="30" customHeight="1">
+      <c r="A2" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+    </row>
+    <row r="3" spans="1:11" ht="20.25" customHeight="1">
+      <c r="A3" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+    </row>
+    <row r="4" spans="1:11" ht="14" customHeight="1">
+      <c r="A4" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+    </row>
+    <row r="5" spans="1:11" ht="31" customHeight="1">
+      <c r="A5" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="15"/>
+      <c r="C5" s="15"/>
+      <c r="D5" s="15"/>
+      <c r="E5" s="15"/>
+      <c r="F5" s="15"/>
+      <c r="G5" s="15"/>
+      <c r="H5" s="15"/>
+      <c r="I5" s="15"/>
+      <c r="J5" s="15"/>
+      <c r="K5" s="15"/>
+    </row>
+    <row r="6" spans="1:11" ht="18" customHeight="1">
+      <c r="A6" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="17"/>
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+      <c r="I6" s="18"/>
+      <c r="J6" s="18"/>
+      <c r="K6" s="18"/>
+    </row>
+    <row r="7" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A7" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="17"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="18"/>
+      <c r="E7" s="18"/>
+      <c r="F7" s="18"/>
+      <c r="G7" s="18"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="17"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+    </row>
+    <row r="8" spans="1:11" ht="11.25" customHeight="1">
+      <c r="A8" s="19"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="18"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="18"/>
+      <c r="G8" s="18"/>
+      <c r="H8" s="18"/>
+      <c r="I8" s="17"/>
+      <c r="J8" s="17"/>
+      <c r="K8" s="17"/>
+    </row>
+    <row r="9" spans="1:11" ht="11.5">
+      <c r="A9" s="17"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="17"/>
+      <c r="D9" s="17"/>
+      <c r="E9" s="17"/>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="17"/>
+      <c r="I9" s="17"/>
+      <c r="J9" s="17"/>
+      <c r="K9" s="17"/>
+    </row>
+    <row r="10" spans="1:11" ht="25" customHeight="1">
+      <c r="A10" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="E10" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="F10" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="G10" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H10" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="I10" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J10" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="K10" s="24" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="10" customHeight="1">
+      <c r="A11" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="F11" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="G11" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="H11" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="I11" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="J11" s="26">
+        <v>80</v>
+      </c>
+      <c r="K11" s="25" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="10" customHeight="1">
+      <c r="A12" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" s="27">
+        <v>80</v>
+      </c>
+      <c r="F12" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" s="27">
+        <v>71.10</v>
+      </c>
+      <c r="H12" s="27">
+        <v>86.70</v>
+      </c>
+      <c r="I12" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="J12" s="27">
+        <v>80</v>
+      </c>
+      <c r="K12" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="10" customHeight="1">
+      <c r="A13" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="D13" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="E13" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="F13" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="H13" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="I13" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="J13" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="K13" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="10" customHeight="1">
+      <c r="A14" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="E14" s="28">
+        <v>100</v>
+      </c>
+      <c r="F14" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="G14" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="H14" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="I14" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="J14" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="K14" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A10:K10"/>
+  <mergeCells count="6">
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A3:K3"/>
+    <mergeCell ref="A5:K5"/>
+    <mergeCell ref="A4:K4"/>
+    <mergeCell ref="A7:K7"/>
+  </mergeCells>
+  <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
+  <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E111BF0F-3B49-4327-9F7E-265867B0B9A9}">
   <dimension ref="A1:F56"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6" ht="30" customHeight="1">
-      <c r="A2" s="25" t="s">
+      <c r="A2" s="20" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
     </row>
     <row r="3" spans="1:6" ht="20.25" customHeight="1">
       <c r="A3" s="13" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
     </row>
     <row r="4" spans="1:6" ht="14" customHeight="1">
       <c r="A4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6" ht="18" customHeight="1">
       <c r="A5" s="15" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="B5" s="15"/>
       <c r="C5" s="15"/>
       <c r="D5" s="15"/>
       <c r="E5" s="15"/>
       <c r="F5" s="15"/>
     </row>
     <row r="6" spans="1:6" ht="18" customHeight="1">
-      <c r="A6" s="16" t="s">
+      <c r="A6" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="16"/>
-[...3 lines deleted...]
-      <c r="F6" s="16"/>
+      <c r="B6" s="32"/>
+      <c r="C6" s="32"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="32"/>
+      <c r="F6" s="32"/>
     </row>
     <row r="7" spans="1:6" ht="11.5">
-      <c r="A7" s="17" t="s">
-[...6 lines deleted...]
-      <c r="F7" s="17"/>
+      <c r="A7" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="33"/>
+      <c r="C7" s="33"/>
+      <c r="D7" s="33"/>
+      <c r="E7" s="33"/>
+      <c r="F7" s="33"/>
     </row>
     <row r="8" spans="1:6" ht="11.5">
-      <c r="A8" s="18" t="s">
+      <c r="A8" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" s="34"/>
+      <c r="C8" s="34"/>
+      <c r="D8" s="34"/>
+      <c r="E8" s="34"/>
+      <c r="F8" s="34"/>
+    </row>
+    <row r="9" spans="1:6" ht="11.5">
+      <c r="A9" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" s="34"/>
+      <c r="C9" s="34"/>
+      <c r="D9" s="34"/>
+      <c r="E9" s="34"/>
+      <c r="F9" s="34"/>
+    </row>
+    <row r="10" spans="1:6" ht="11.5">
+      <c r="A10" s="34" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="34"/>
+      <c r="C10" s="34"/>
+      <c r="D10" s="34"/>
+      <c r="E10" s="34"/>
+      <c r="F10" s="34"/>
+    </row>
+    <row r="11" spans="1:6" ht="11.5">
+      <c r="A11" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="34"/>
+      <c r="C11" s="34"/>
+      <c r="D11" s="34"/>
+      <c r="E11" s="34"/>
+      <c r="F11" s="34"/>
+    </row>
+    <row r="12" spans="1:6" ht="24" customHeight="1">
+      <c r="A12" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="35"/>
+      <c r="C12" s="35"/>
+      <c r="D12" s="35"/>
+      <c r="E12" s="35"/>
+      <c r="F12" s="35"/>
+    </row>
+    <row r="13" spans="1:6" ht="24" customHeight="1">
+      <c r="A13" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="36"/>
+      <c r="C13" s="36"/>
+      <c r="D13" s="36"/>
+      <c r="E13" s="36"/>
+      <c r="F13" s="36"/>
+    </row>
+    <row r="14" spans="1:6" ht="11.5">
+      <c r="A14" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="B14" s="34"/>
+      <c r="C14" s="34"/>
+      <c r="D14" s="34"/>
+      <c r="E14" s="34"/>
+      <c r="F14" s="34"/>
+    </row>
+    <row r="15" spans="1:6" ht="11.5">
+      <c r="A15" s="34" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" s="34"/>
+      <c r="C15" s="34"/>
+      <c r="D15" s="34"/>
+      <c r="E15" s="34"/>
+      <c r="F15" s="34"/>
+    </row>
+    <row r="16" spans="1:6" ht="11.5">
+      <c r="A16" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="34"/>
+      <c r="C16" s="34"/>
+      <c r="D16" s="34"/>
+      <c r="E16" s="34"/>
+      <c r="F16" s="34"/>
+    </row>
+    <row r="17" spans="1:6" ht="11.5">
+      <c r="A17" s="16"/>
+      <c r="B17" s="17"/>
+      <c r="C17" s="18"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+    </row>
+    <row r="18" spans="2:6" ht="12" customHeight="1">
+      <c r="B18" s="19"/>
+      <c r="C18" s="19"/>
+      <c r="D18" s="19"/>
+      <c r="E18" s="19"/>
+      <c r="F18" s="19"/>
+    </row>
+    <row r="19" spans="1:6" ht="12" customHeight="1">
+      <c r="A19" s="17"/>
+      <c r="B19" s="17"/>
+      <c r="C19" s="17"/>
+      <c r="D19" s="17"/>
+      <c r="E19" s="17"/>
+      <c r="F19" s="17"/>
+    </row>
+    <row r="20" spans="1:6" ht="25" customHeight="1">
+      <c r="A20" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="18"/>
-[...6 lines deleted...]
-      <c r="A9" s="18" t="s">
+      <c r="B20" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="D20" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="18"/>
-[...6 lines deleted...]
-      <c r="A10" s="18" t="s">
+      <c r="E20" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="18"/>
-[...105 lines deleted...]
-        <v>26</v>
+      <c r="F20" s="24" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="10" customHeight="1">
-      <c r="A21" s="29" t="s">
-[...8 lines deleted...]
-      <c r="D21" s="29" t="s">
+      <c r="A21" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="B21" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="E21" s="30">
+      <c r="D21" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="E21" s="37">
         <v>0</v>
       </c>
-      <c r="F21" s="29" t="s">
-        <v>26</v>
+      <c r="F21" s="25" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="10" customHeight="1">
-      <c r="A22" s="26" t="s">
-[...8 lines deleted...]
-      <c r="D22" s="26" t="s">
+      <c r="A22" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="C22" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="D22" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E22" s="28">
+        <v>0</v>
+      </c>
+      <c r="F22" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="10" customHeight="1">
+      <c r="A23" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B23" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="D23" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E23" s="28">
+        <v>0</v>
+      </c>
+      <c r="F23" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="10" customHeight="1">
+      <c r="A24" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B24" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="C24" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="E22" s="31">
+      <c r="D24" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E24" s="28">
         <v>0</v>
       </c>
-      <c r="F22" s="26" t="s">
-[...13 lines deleted...]
-      <c r="D23" s="26" t="s">
+      <c r="F24" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="10" customHeight="1">
+      <c r="A25" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B25" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="C25" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="D25" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E25" s="28">
+        <v>0</v>
+      </c>
+      <c r="F25" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="10" customHeight="1">
+      <c r="A26" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B26" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E26" s="28">
+        <v>0</v>
+      </c>
+      <c r="F26" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="10" customHeight="1">
+      <c r="A27" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B27" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="C27" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="E23" s="31">
+      <c r="D27" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E27" s="28">
         <v>0</v>
       </c>
-      <c r="F23" s="26" t="s">
-[...13 lines deleted...]
-      <c r="D24" s="26" t="s">
+      <c r="F27" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="10" customHeight="1">
+      <c r="A28" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B28" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="C28" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="D28" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E28" s="28">
+        <v>0</v>
+      </c>
+      <c r="F28" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="10" customHeight="1">
+      <c r="A29" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B29" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="C29" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="D29" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E29" s="28">
+        <v>0</v>
+      </c>
+      <c r="F29" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="10" customHeight="1">
+      <c r="A30" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30" s="22" t="s">
+        <v>51</v>
+      </c>
+      <c r="C30" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="E24" s="31">
+      <c r="D30" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E30" s="28">
+        <v>507</v>
+      </c>
+      <c r="F30" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="10" customHeight="1">
+      <c r="A31" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="22" t="s">
+        <v>51</v>
+      </c>
+      <c r="C31" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="D31" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E31" s="28">
+        <v>551</v>
+      </c>
+      <c r="F31" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="10" customHeight="1">
+      <c r="A32" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B32" s="22" t="s">
+        <v>51</v>
+      </c>
+      <c r="C32" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="D32" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E32" s="28">
+        <v>538</v>
+      </c>
+      <c r="F32" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="10" customHeight="1">
+      <c r="A33" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B33" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="C33" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="D33" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E33" s="28">
         <v>0</v>
       </c>
-      <c r="F24" s="26" t="s">
-[...13 lines deleted...]
-      <c r="D25" s="26" t="s">
+      <c r="F33" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="10" customHeight="1">
+      <c r="A34" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B34" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="C34" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="D34" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E34" s="28">
+        <v>0</v>
+      </c>
+      <c r="F34" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="10" customHeight="1">
+      <c r="A35" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B35" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="D35" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E35" s="28">
+        <v>0</v>
+      </c>
+      <c r="F35" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="10" customHeight="1">
+      <c r="A36" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B36" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="C36" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="E25" s="31">
+      <c r="D36" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E36" s="28">
         <v>0</v>
       </c>
-      <c r="F25" s="26" t="s">
-[...13 lines deleted...]
-      <c r="D26" s="26" t="s">
+      <c r="F36" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="10" customHeight="1">
+      <c r="A37" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B37" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="D37" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E37" s="28">
+        <v>0</v>
+      </c>
+      <c r="F37" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" ht="10" customHeight="1">
+      <c r="A38" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B38" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="C38" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="D38" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E38" s="28">
+        <v>0</v>
+      </c>
+      <c r="F38" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" ht="10" customHeight="1">
+      <c r="A39" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B39" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="C39" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="E26" s="31">
+      <c r="D39" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E39" s="28">
         <v>0</v>
       </c>
-      <c r="F26" s="26" t="s">
-[...13 lines deleted...]
-      <c r="D27" s="26" t="s">
+      <c r="F39" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" ht="10" customHeight="1">
+      <c r="A40" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B40" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="C40" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="D40" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E40" s="28">
+        <v>0</v>
+      </c>
+      <c r="F40" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" ht="10" customHeight="1">
+      <c r="A41" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B41" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="C41" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="D41" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E41" s="28">
+        <v>0</v>
+      </c>
+      <c r="F41" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" ht="10" customHeight="1">
+      <c r="A42" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B42" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="C42" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="E27" s="31">
+      <c r="D42" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E42" s="28">
         <v>0</v>
       </c>
-      <c r="F27" s="26" t="s">
-[...13 lines deleted...]
-      <c r="D28" s="26" t="s">
+      <c r="F42" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="10" customHeight="1">
+      <c r="A43" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B43" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="C43" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="D43" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E43" s="28">
+        <v>0</v>
+      </c>
+      <c r="F43" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" ht="10" customHeight="1">
+      <c r="A44" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B44" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="C44" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="D44" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E44" s="28">
+        <v>0</v>
+      </c>
+      <c r="F44" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="10" customHeight="1">
+      <c r="A45" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B45" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="C45" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="E28" s="31">
+      <c r="D45" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E45" s="28">
         <v>0</v>
       </c>
-      <c r="F28" s="26" t="s">
-[...13 lines deleted...]
-      <c r="D29" s="26" t="s">
+      <c r="F45" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="10" customHeight="1">
+      <c r="A46" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B46" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="C46" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="D46" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E46" s="28">
+        <v>0</v>
+      </c>
+      <c r="F46" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="10" customHeight="1">
+      <c r="A47" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B47" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="C47" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="D47" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E47" s="28">
+        <v>0</v>
+      </c>
+      <c r="F47" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="10" customHeight="1">
+      <c r="A48" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B48" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="C48" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="E29" s="31">
+      <c r="D48" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E48" s="28">
         <v>0</v>
       </c>
-      <c r="F29" s="26" t="s">
-[...13 lines deleted...]
-      <c r="D30" s="26" t="s">
+      <c r="F48" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="10" customHeight="1">
+      <c r="A49" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B49" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="C49" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="D49" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E49" s="28">
+        <v>0</v>
+      </c>
+      <c r="F49" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="10" customHeight="1">
+      <c r="A50" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B50" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="C50" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="D50" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E50" s="28">
+        <v>0</v>
+      </c>
+      <c r="F50" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="10" customHeight="1">
+      <c r="A51" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B51" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="C51" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="E30" s="31">
+      <c r="D51" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E51" s="28">
+        <v>0</v>
+      </c>
+      <c r="F51" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="10" customHeight="1">
+      <c r="A52" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B52" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="C52" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="D52" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E52" s="28">
+        <v>0</v>
+      </c>
+      <c r="F52" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="10" customHeight="1">
+      <c r="A53" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B53" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="C53" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="D53" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E53" s="28">
+        <v>0</v>
+      </c>
+      <c r="F53" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="10" customHeight="1">
+      <c r="A54" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B54" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="C54" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="D54" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E54" s="28">
         <v>507</v>
       </c>
-      <c r="F30" s="26" t="s">
-[...16 lines deleted...]
-      <c r="E31" s="31">
+      <c r="F54" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="10" customHeight="1">
+      <c r="A55" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B55" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="C55" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="D55" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E55" s="28">
         <v>551</v>
       </c>
-      <c r="F31" s="26" t="s">
-[...16 lines deleted...]
-      <c r="E32" s="31">
+      <c r="F55" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="10" customHeight="1">
+      <c r="A56" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="B56" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="C56" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="D56" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E56" s="28">
         <v>538</v>
       </c>
-      <c r="F32" s="26" t="s">
-[...480 lines deleted...]
-        <v>26</v>
+      <c r="F56" s="22" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A20:F20"/>
   <mergeCells count="16">
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:E12"/>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B4E42D0F-0117-439C-BD90-57141AA4B9A9}">
+  <dimension ref="A1:E13"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="2" max="2" width="42.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="13.4285714285714" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.4285714285714" style="12" customWidth="1"/>
     <col min="5" max="5" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="6" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="75" customHeight="1">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="35"/>
-[...1 lines deleted...]
-      <c r="D1" s="35"/>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="36"/>
-[...1 lines deleted...]
-      <c r="D2" s="36"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
     </row>
     <row r="3" spans="1:4" ht="20.25" customHeight="1">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="47" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+    </row>
+    <row r="4" spans="1:4" ht="14" customHeight="1">
+      <c r="A4" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="43"/>
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+    </row>
+    <row r="5" spans="1:4" ht="45" customHeight="1">
+      <c r="A5" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="B5" s="44"/>
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+    </row>
+    <row r="6" spans="1:4" ht="18" customHeight="1">
+      <c r="A6" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="16"/>
+      <c r="C6" s="16"/>
+      <c r="D6" s="16"/>
+    </row>
+    <row r="7" spans="2:4" ht="12" customHeight="1">
+      <c r="B7" s="19"/>
+      <c r="C7" s="19"/>
+      <c r="D7" s="19"/>
+    </row>
+    <row r="8" spans="1:4" ht="12" customHeight="1">
+      <c r="A8" s="45"/>
+      <c r="B8" s="45"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+    </row>
+    <row r="9" spans="1:5" ht="25" customHeight="1">
+      <c r="A9" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="C9" s="24" t="s">
         <v>45</v>
       </c>
-      <c r="B3" s="37"/>
-[...12 lines deleted...]
-      <c r="A5" s="39" t="s">
+      <c r="D9" s="24" t="s">
+        <v>66</v>
+      </c>
+      <c r="E9" s="24" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="10" customHeight="1">
+      <c r="A10" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="C10" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="D10" s="37">
+        <v>1</v>
+      </c>
+      <c r="E10" s="25" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="10" customHeight="1">
+      <c r="A11" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="B11" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="C11" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" s="28">
+        <v>1</v>
+      </c>
+      <c r="E11" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="10" customHeight="1">
+      <c r="A12" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="C12" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="B5" s="39"/>
-[...40 lines deleted...]
-      <c r="A10" s="29" t="s">
+      <c r="D12" s="28">
+        <v>1</v>
+      </c>
+      <c r="E12" s="22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="10" customHeight="1">
+      <c r="A13" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="C13" s="22" t="s">
         <v>48</v>
       </c>
-      <c r="B10" s="29" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="30">
+      <c r="D13" s="28">
         <v>1</v>
       </c>
-      <c r="E10" s="29" t="s">
-[...34 lines deleted...]
-        <v>26</v>
+      <c r="E13" s="22" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A9:E9"/>
   <mergeCells count="8">
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>TOC</vt:lpstr>
       <vt:lpstr>Tab 1</vt:lpstr>
       <vt:lpstr>Tab 2</vt:lpstr>
+      <vt:lpstr>Tab 3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Template/>
   <Manager/>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:category/>
 </cp:coreProperties>
 </file>