--- v0 (2026-04-03)
+++ v1 (2026-06-07)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$11:$I$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Tab 2'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tab 2'!$A$20:$F$20</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="253" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="64">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>www.aihw.gov.au</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Hospital: Adolescent and Young Adult Hospice Manly</t>
   </si>
   <si>
-    <t>Data as of: Tuesday, March 17, 2026, version: 2026031701</t>
+    <t>Data as of: Thursday, May 28, 2026, version: 2026052802</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Tab 1</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Healthcare-associated </t>
     </r>
     <r>
@@ -540,50 +540,53 @@
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Other subacute and non-acute care</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> – defined as stays that have a geriatric evaluation and management, psychogeriatric or maintenance care type.</t>
     </r>
   </si>
   <si>
     <t>Childbirth</t>
   </si>
   <si>
     <t>Number of admissions to hospital</t>
+  </si>
+  <si>
+    <t>2024–25</t>
   </si>
   <si>
     <t>Medical (emergency)</t>
   </si>
   <si>
     <t>Medical (non-emergency)</t>
   </si>
   <si>
     <t>&lt;5</t>
   </si>
   <si>
     <t>Mental health</t>
   </si>
   <si>
     <t>Other acute (emergency)</t>
   </si>
   <si>
     <t>Other acute (non-emergency)</t>
   </si>
   <si>
     <t>Other subacute and non-acute</t>
   </si>
   <si>
     <t>Palliative</t>
   </si>
@@ -981,395 +984,395 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10825444-518a-4bd6-9164-47b11a1e65cf}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a7a39711-6e35-47db-92f9-7b46d8937068}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2513f325-fc58-40f6-97d1-b599136d1d40}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dbaff6b7-4a99-4de3-9ed5-ee9ddcab791a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37440a86-fc30-46c6-b198-f54c86439e8c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cd994081-9821-4b21-b2c5-65210fd0eb55}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ad1189bc-54e4-437c-8fa5-804781dc8e9c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a7b485f6-9621-421a-b7ab-8623996f1b7c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10a80054-3ce2-4725-bb91-b64c3fac45d1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40e367c9-6abb-4774-a4a6-22e89f87a1e2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8bad5102-e955-4197-aa07-f6a0cc579dc2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{df0c4ee3-6f4e-4789-aaf6-85ee60cb0787}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71992aba-2e8d-43c9-91b8-379176eecb9b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f4a6b249-c47f-4e6c-9fc3-4da970fc5e86}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d596b5f1-612c-4408-a834-088b4ee71ea0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0a5e3c4f-cd42-4399-8f53-27a8be23da52}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -1661,51 +1664,51 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4DB7565D-745B-43F6-84CE-22C46C86B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B3085D7D-0490-4650-A2BB-A25E7167B9A9}">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -1727,51 +1730,51 @@
       </c>
       <c r="B5" s="6"/>
     </row>
     <row r="6" spans="1:2" ht="10">
       <c r="A6" s="8"/>
       <c r="B6" s="8"/>
     </row>
     <row r="7" spans="1:2" s="9" customFormat="1" ht="13.5" customHeight="1">
       <c r="A7" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:2" s="9" customFormat="1" ht="12.5">
       <c r="A8" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:2" s="9" customFormat="1" ht="12.5">
       <c r="A9" s="38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B9" s="39" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" s="9" customFormat="1" ht="12.5"/>
     <row r="11" s="9" customFormat="1" ht="12.5"/>
     <row r="12" s="9" customFormat="1" ht="12.5"/>
     <row r="13" s="9" customFormat="1" ht="12.5"/>
     <row r="14" s="9" customFormat="1" ht="12.5"/>
     <row r="15" s="9" customFormat="1" ht="12.5"/>
     <row r="16" s="9" customFormat="1" ht="12.5"/>
     <row r="17" s="9" customFormat="1" ht="12.5"/>
     <row r="18" s="9" customFormat="1" ht="12.5"/>
     <row r="19" s="9" customFormat="1" ht="12.5"/>
     <row r="20" s="9" customFormat="1" ht="12.5"/>
     <row r="21" s="9" customFormat="1" ht="12.5"/>
     <row r="22" s="9" customFormat="1" ht="12.5"/>
     <row r="23" s="9" customFormat="1" ht="12.5"/>
     <row r="24" s="9" customFormat="1" ht="12.5"/>
     <row r="25" s="9" customFormat="1" ht="12.5"/>
     <row r="26" s="9" customFormat="1" ht="12.5"/>
     <row r="27" s="9" customFormat="1" ht="12.5"/>
     <row r="28" s="9" customFormat="1" ht="12.5"/>
     <row r="29" s="9" customFormat="1" ht="12.5"/>
@@ -2121,51 +2124,51 @@
     <row r="373" s="9" customFormat="1" ht="12.5"/>
     <row r="374" s="9" customFormat="1" ht="12.5"/>
     <row r="375" s="9" customFormat="1" ht="12.5"/>
     <row r="376" s="9" customFormat="1" ht="12.5"/>
     <row r="377" s="9" customFormat="1" ht="12.5"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Healthcare-associated Staphylococcus aureus (S. aureus) bloodstream infections"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Number of stays"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{60592CFE-7115-4CE4-AB42-20139C88B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43E54695-01C3-4AAD-8E73-5E65AC31B9A9}">
   <dimension ref="A1:O20"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="13.2857142857143" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.2857142857143" style="12" customWidth="1"/>
     <col min="8" max="8" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
@@ -2582,52 +2585,52 @@
         <v>32</v>
       </c>
       <c r="I20" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A11:I11"/>
   <mergeCells count="7">
     <mergeCell ref="A9:I9"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:I7"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7349D5A6-808D-43D3-B1B2-9047A40AB9A9}">
-  <dimension ref="A1:F44"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{902127FC-73AA-4121-8AC5-CB43BD8AB9A9}">
+  <dimension ref="A1:F56"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
@@ -2847,482 +2850,722 @@
     <row r="22" spans="1:6" ht="10" customHeight="1">
       <c r="A22" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="24" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="24" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E22" s="37">
         <v>0</v>
       </c>
       <c r="F22" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="10" customHeight="1">
       <c r="A23" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B23" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" s="24" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E23" s="37">
         <v>0</v>
       </c>
       <c r="F23" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="10" customHeight="1">
       <c r="A24" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="D24" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E24" s="37">
         <v>0</v>
       </c>
       <c r="F24" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="10" customHeight="1">
       <c r="A25" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="24" t="s">
         <v>51</v>
       </c>
       <c r="C25" s="24" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="D25" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="E25" s="24" t="s">
-        <v>52</v>
+      <c r="E25" s="37">
+        <v>0</v>
       </c>
       <c r="F25" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="10" customHeight="1">
       <c r="A26" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B26" s="24" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="24" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="D26" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="E26" s="24" t="s">
-        <v>52</v>
+      <c r="E26" s="37">
+        <v>0</v>
       </c>
       <c r="F26" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="10" customHeight="1">
       <c r="A27" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B27" s="24" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C27" s="24" t="s">
         <v>23</v>
       </c>
       <c r="D27" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="E27" s="37">
-        <v>0</v>
+      <c r="E27" s="24" t="s">
+        <v>53</v>
       </c>
       <c r="F27" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="10" customHeight="1">
       <c r="A28" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B28" s="24" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C28" s="24" t="s">
         <v>33</v>
       </c>
       <c r="D28" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="E28" s="37">
-        <v>0</v>
+      <c r="E28" s="24" t="s">
+        <v>53</v>
       </c>
       <c r="F28" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="10" customHeight="1">
       <c r="A29" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B29" s="24" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C29" s="24" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D29" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E29" s="37">
         <v>0</v>
       </c>
       <c r="F29" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="10" customHeight="1">
       <c r="A30" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B30" s="24" t="s">
         <v>54</v>
       </c>
       <c r="C30" s="24" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="D30" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E30" s="37">
         <v>0</v>
       </c>
       <c r="F30" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="10" customHeight="1">
       <c r="A31" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B31" s="24" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C31" s="24" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="D31" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E31" s="37">
         <v>0</v>
       </c>
       <c r="F31" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="10" customHeight="1">
       <c r="A32" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B32" s="24" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C32" s="24" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="D32" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E32" s="37">
         <v>0</v>
       </c>
       <c r="F32" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="10" customHeight="1">
       <c r="A33" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="24" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C33" s="24" t="s">
         <v>23</v>
       </c>
       <c r="D33" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E33" s="37">
         <v>0</v>
       </c>
       <c r="F33" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="10" customHeight="1">
       <c r="A34" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B34" s="24" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C34" s="24" t="s">
         <v>33</v>
       </c>
       <c r="D34" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E34" s="37">
         <v>0</v>
       </c>
       <c r="F34" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="10" customHeight="1">
       <c r="A35" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B35" s="24" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C35" s="24" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D35" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E35" s="37">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="F35" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="10" customHeight="1">
       <c r="A36" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="24" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C36" s="24" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="D36" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E36" s="37">
-        <v>132</v>
+        <v>0</v>
       </c>
       <c r="F36" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="10" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B37" s="24" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C37" s="24" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="D37" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E37" s="37">
         <v>0</v>
       </c>
       <c r="F37" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="10" customHeight="1">
       <c r="A38" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B38" s="24" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C38" s="24" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="D38" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E38" s="37">
         <v>0</v>
       </c>
       <c r="F38" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="10" customHeight="1">
       <c r="A39" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B39" s="24" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C39" s="24" t="s">
         <v>23</v>
       </c>
       <c r="D39" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E39" s="37">
         <v>0</v>
       </c>
       <c r="F39" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="10" customHeight="1">
       <c r="A40" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B40" s="24" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C40" s="24" t="s">
         <v>33</v>
       </c>
       <c r="D40" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E40" s="37">
         <v>0</v>
       </c>
       <c r="F40" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="10" customHeight="1">
       <c r="A41" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B41" s="24" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C41" s="24" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="D41" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E41" s="37">
         <v>0</v>
       </c>
       <c r="F41" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="10" customHeight="1">
       <c r="A42" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="24" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C42" s="24" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="D42" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E42" s="37">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="F42" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="10" customHeight="1">
       <c r="A43" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B43" s="24" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C43" s="24" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="D43" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E43" s="37">
-        <v>28</v>
+        <v>132</v>
       </c>
       <c r="F43" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:6" ht="10" customHeight="1">
       <c r="A44" s="24" t="s">
         <v>49</v>
       </c>
       <c r="B44" s="24" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C44" s="24" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="D44" s="24" t="s">
         <v>36</v>
       </c>
       <c r="E44" s="37">
+        <v>130</v>
+      </c>
+      <c r="F44" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="10" customHeight="1">
+      <c r="A45" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B45" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="C45" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D45" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="E45" s="37">
+        <v>0</v>
+      </c>
+      <c r="F45" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" ht="10" customHeight="1">
+      <c r="A46" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B46" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="C46" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D46" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="E46" s="37">
+        <v>0</v>
+      </c>
+      <c r="F46" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" ht="10" customHeight="1">
+      <c r="A47" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B47" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="C47" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="D47" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="E47" s="37">
+        <v>0</v>
+      </c>
+      <c r="F47" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="10" customHeight="1">
+      <c r="A48" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B48" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="C48" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D48" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="E48" s="37">
+        <v>0</v>
+      </c>
+      <c r="F48" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" ht="10" customHeight="1">
+      <c r="A49" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B49" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="C49" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D49" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="E49" s="37">
+        <v>0</v>
+      </c>
+      <c r="F49" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" ht="10" customHeight="1">
+      <c r="A50" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B50" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="C50" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="D50" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="E50" s="37">
+        <v>0</v>
+      </c>
+      <c r="F50" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" ht="10" customHeight="1">
+      <c r="A51" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B51" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C51" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D51" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="E51" s="37">
+        <v>0</v>
+      </c>
+      <c r="F51" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" ht="10" customHeight="1">
+      <c r="A52" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B52" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C52" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D52" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="E52" s="37">
+        <v>0</v>
+      </c>
+      <c r="F52" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" ht="10" customHeight="1">
+      <c r="A53" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B53" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C53" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="D53" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="E53" s="37">
+        <v>0</v>
+      </c>
+      <c r="F53" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" ht="10" customHeight="1">
+      <c r="A54" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B54" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="C54" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D54" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="E54" s="37">
+        <v>28</v>
+      </c>
+      <c r="F54" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" ht="10" customHeight="1">
+      <c r="A55" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B55" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="C55" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D55" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="E55" s="37">
         <v>133</v>
       </c>
-      <c r="F44" s="24" t="s">
+      <c r="F55" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" ht="10" customHeight="1">
+      <c r="A56" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B56" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="C56" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="D56" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="E56" s="37">
+        <v>130</v>
+      </c>
+      <c r="F56" s="24" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A20:F20"/>
   <mergeCells count="16">
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>