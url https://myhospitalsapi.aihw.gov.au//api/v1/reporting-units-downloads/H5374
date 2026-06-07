--- v0 (2026-04-03)
+++ v1 (2026-06-07)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
   <si>
     <r>
       <rPr>
         <b/>
@@ -61,51 +61,51 @@
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Hospital: Brisbane Day Hospital</t>
   </si>
   <si>
-    <t>Data as of: Tuesday, March 17, 2026, version: 2026031701</t>
+    <t>Data as of: Thursday, May 28, 2026, version: 2026052802</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>No data available</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="11">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -339,77 +339,77 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31e81fec-047f-4a89-b2dc-54d3098947b1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f1a0c172-ab92-4f59-a2cb-8e14d71e1b0e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -695,51 +695,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1589A921-457B-4227-B19E-1E5A72E5B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB333697-FCE4-4602-BFA4-0281E762B9A9}">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>