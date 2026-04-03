--- v0 (2025-10-03)
+++ v1 (2026-04-03)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="TOC" sheetId="1" r:id="rId2"/>
+    <sheet name="TOC" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>www.aihw.gov.au</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
@@ -61,239 +61,248 @@
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Hospital: Double Bay Day Hospital</t>
   </si>
   <si>
-    <t>Data as of: Thursday, October 2, 2025, version: 2025100201</t>
+    <t>Data as of: Tuesday, March 17, 2026, version: 2026031701</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>No data available</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="9">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u val="single"/>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
     </border>
   </borders>
-  <cellStyleXfs count="20">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
-    <cellStyle name="Normal" xfId="0"/>
-[...4 lines deleted...]
-    <cellStyle name="Comma [0]" xfId="19"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
+    <cellStyle name="Currency" xfId="2" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="3" builtinId="7"/>
+    <cellStyle name="Comma" xfId="4" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="5" builtinId="6"/>
   </cellStyles>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
       <rgbColor rgb="00008080"/>
@@ -319,870 +328,875 @@
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Picture 1"/>
+        <xdr:cNvPr id="1" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{935255a5-ef25-4874-b952-05315dce7377}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
-        <a:ln w="9525" cmpd="sng">
+        <a:noFill/>
+        <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <dimension ref="A2:B9"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{740AA97A-0653-4F36-8EF6-2AA78509B9A9}">
+  <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
-      <selection pane="topLeft" activeCell="B29" sqref="B29"/>
+      <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="19.142857142857142" style="11" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.857142857142858" style="11"/>
+    <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
+    <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
+    <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:2" ht="20.25" customHeight="1">
-      <c r="A3" s="3" t="s">
+      <c r="A3" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3"/>
     </row>
     <row r="4" spans="1:2" s="4" customFormat="1" ht="14" customHeight="1">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5"/>
     </row>
     <row r="5" spans="1:2" ht="18.75" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="6"/>
     </row>
-    <row r="6" spans="1:2" ht="11.25">
-[...1 lines deleted...]
-      <c r="B6" s="7"/>
+    <row r="6" spans="1:2" ht="10">
+      <c r="A6" s="8"/>
+      <c r="B6" s="8"/>
     </row>
-    <row r="7" spans="1:2" s="8" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A7" s="9" t="s">
+    <row r="7" spans="1:2" s="9" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A7" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="9" t="s">
+      <c r="B7" s="10" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:2" s="8" customFormat="1" ht="12.75">
-      <c r="A8" s="12" t="s">
+    <row r="8" spans="1:2" s="9" customFormat="1" ht="12.5">
+      <c r="A8" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="10"/>
+      <c r="B8" s="11"/>
     </row>
-    <row r="9" s="8" customFormat="1" ht="12.75"/>
-[...367 lines deleted...]
-    <row r="377" s="8" customFormat="1" ht="12.75"/>
+    <row r="9" s="9" customFormat="1" ht="12.5"/>
+    <row r="10" s="9" customFormat="1" ht="12.5"/>
+    <row r="11" s="9" customFormat="1" ht="12.5"/>
+    <row r="12" s="9" customFormat="1" ht="12.5"/>
+    <row r="13" s="9" customFormat="1" ht="12.5"/>
+    <row r="14" s="9" customFormat="1" ht="12.5"/>
+    <row r="15" s="9" customFormat="1" ht="12.5"/>
+    <row r="16" s="9" customFormat="1" ht="12.5"/>
+    <row r="17" s="9" customFormat="1" ht="12.5"/>
+    <row r="18" s="9" customFormat="1" ht="12.5"/>
+    <row r="19" s="9" customFormat="1" ht="12.5"/>
+    <row r="20" s="9" customFormat="1" ht="12.5"/>
+    <row r="21" s="9" customFormat="1" ht="12.5"/>
+    <row r="22" s="9" customFormat="1" ht="12.5"/>
+    <row r="23" s="9" customFormat="1" ht="12.5"/>
+    <row r="24" s="9" customFormat="1" ht="12.5"/>
+    <row r="25" s="9" customFormat="1" ht="12.5"/>
+    <row r="26" s="9" customFormat="1" ht="12.5"/>
+    <row r="27" s="9" customFormat="1" ht="12.5"/>
+    <row r="28" s="9" customFormat="1" ht="12.5"/>
+    <row r="29" s="9" customFormat="1" ht="12.5"/>
+    <row r="30" s="9" customFormat="1" ht="12.5"/>
+    <row r="31" s="9" customFormat="1" ht="12.5"/>
+    <row r="32" s="9" customFormat="1" ht="12.5"/>
+    <row r="33" s="9" customFormat="1" ht="12.5"/>
+    <row r="34" s="9" customFormat="1" ht="12.5"/>
+    <row r="35" s="9" customFormat="1" ht="12.5"/>
+    <row r="36" s="9" customFormat="1" ht="12.5"/>
+    <row r="37" s="9" customFormat="1" ht="12.5"/>
+    <row r="38" s="9" customFormat="1" ht="12.5"/>
+    <row r="39" s="9" customFormat="1" ht="12.5"/>
+    <row r="40" s="9" customFormat="1" ht="12.5"/>
+    <row r="41" s="9" customFormat="1" ht="12.5"/>
+    <row r="42" s="9" customFormat="1" ht="12.5"/>
+    <row r="43" s="9" customFormat="1" ht="12.5"/>
+    <row r="44" s="9" customFormat="1" ht="12.5"/>
+    <row r="45" s="9" customFormat="1" ht="12.5"/>
+    <row r="46" s="9" customFormat="1" ht="12.5"/>
+    <row r="47" s="9" customFormat="1" ht="12.5"/>
+    <row r="48" s="9" customFormat="1" ht="12.5"/>
+    <row r="49" s="9" customFormat="1" ht="12.5"/>
+    <row r="50" s="9" customFormat="1" ht="12.5"/>
+    <row r="51" s="9" customFormat="1" ht="12.5"/>
+    <row r="52" s="9" customFormat="1" ht="12.5"/>
+    <row r="53" s="9" customFormat="1" ht="12.5"/>
+    <row r="54" s="9" customFormat="1" ht="12.5"/>
+    <row r="55" s="9" customFormat="1" ht="12.5"/>
+    <row r="56" s="9" customFormat="1" ht="12.5"/>
+    <row r="57" s="9" customFormat="1" ht="12.5"/>
+    <row r="58" s="9" customFormat="1" ht="12.5"/>
+    <row r="59" s="9" customFormat="1" ht="12.5"/>
+    <row r="60" s="9" customFormat="1" ht="12.5"/>
+    <row r="61" s="9" customFormat="1" ht="12.5"/>
+    <row r="62" s="9" customFormat="1" ht="12.5"/>
+    <row r="63" s="9" customFormat="1" ht="12.5"/>
+    <row r="64" s="9" customFormat="1" ht="12.5"/>
+    <row r="65" s="9" customFormat="1" ht="12.5"/>
+    <row r="66" s="9" customFormat="1" ht="12.5"/>
+    <row r="67" s="9" customFormat="1" ht="12.5"/>
+    <row r="68" s="9" customFormat="1" ht="12.5"/>
+    <row r="69" s="9" customFormat="1" ht="12.5"/>
+    <row r="70" s="9" customFormat="1" ht="12.5"/>
+    <row r="71" s="9" customFormat="1" ht="12.5"/>
+    <row r="72" s="9" customFormat="1" ht="12.5"/>
+    <row r="73" s="9" customFormat="1" ht="12.5"/>
+    <row r="74" s="9" customFormat="1" ht="12.5"/>
+    <row r="75" s="9" customFormat="1" ht="12.5"/>
+    <row r="76" s="9" customFormat="1" ht="12.5"/>
+    <row r="77" s="9" customFormat="1" ht="12.5"/>
+    <row r="78" s="9" customFormat="1" ht="12.5"/>
+    <row r="79" s="9" customFormat="1" ht="12.5"/>
+    <row r="80" s="9" customFormat="1" ht="12.5"/>
+    <row r="81" s="9" customFormat="1" ht="12.5"/>
+    <row r="82" s="9" customFormat="1" ht="12.5"/>
+    <row r="83" s="9" customFormat="1" ht="12.5"/>
+    <row r="84" s="9" customFormat="1" ht="12.5"/>
+    <row r="85" s="9" customFormat="1" ht="12.5"/>
+    <row r="86" s="9" customFormat="1" ht="12.5"/>
+    <row r="87" s="9" customFormat="1" ht="12.5"/>
+    <row r="88" s="9" customFormat="1" ht="12.5"/>
+    <row r="89" s="9" customFormat="1" ht="12.5"/>
+    <row r="90" s="9" customFormat="1" ht="12.5"/>
+    <row r="91" s="9" customFormat="1" ht="12.5"/>
+    <row r="92" s="9" customFormat="1" ht="12.5"/>
+    <row r="93" s="9" customFormat="1" ht="12.5"/>
+    <row r="94" s="9" customFormat="1" ht="12.5"/>
+    <row r="95" s="9" customFormat="1" ht="12.5"/>
+    <row r="96" s="9" customFormat="1" ht="12.5"/>
+    <row r="97" s="9" customFormat="1" ht="12.5"/>
+    <row r="98" s="9" customFormat="1" ht="12.5"/>
+    <row r="99" s="9" customFormat="1" ht="12.5"/>
+    <row r="100" s="9" customFormat="1" ht="12.5"/>
+    <row r="101" s="9" customFormat="1" ht="12.5"/>
+    <row r="102" s="9" customFormat="1" ht="12.5"/>
+    <row r="103" s="9" customFormat="1" ht="12.5"/>
+    <row r="104" s="9" customFormat="1" ht="12.5"/>
+    <row r="105" s="9" customFormat="1" ht="12.5"/>
+    <row r="106" s="9" customFormat="1" ht="12.5"/>
+    <row r="107" s="9" customFormat="1" ht="12.5"/>
+    <row r="108" s="9" customFormat="1" ht="12.5"/>
+    <row r="109" s="9" customFormat="1" ht="12.5"/>
+    <row r="110" s="9" customFormat="1" ht="12.5"/>
+    <row r="111" s="9" customFormat="1" ht="12.5"/>
+    <row r="112" s="9" customFormat="1" ht="12.5"/>
+    <row r="113" s="9" customFormat="1" ht="12.5"/>
+    <row r="114" s="9" customFormat="1" ht="12.5"/>
+    <row r="115" s="9" customFormat="1" ht="12.5"/>
+    <row r="116" s="9" customFormat="1" ht="12.5"/>
+    <row r="117" s="9" customFormat="1" ht="12.5"/>
+    <row r="118" s="9" customFormat="1" ht="12.5"/>
+    <row r="119" s="9" customFormat="1" ht="12.5"/>
+    <row r="120" s="9" customFormat="1" ht="12.5"/>
+    <row r="121" s="9" customFormat="1" ht="12.5"/>
+    <row r="122" s="9" customFormat="1" ht="12.5"/>
+    <row r="123" s="9" customFormat="1" ht="12.5"/>
+    <row r="124" s="9" customFormat="1" ht="12.5"/>
+    <row r="125" s="9" customFormat="1" ht="12.5"/>
+    <row r="126" s="9" customFormat="1" ht="12.5"/>
+    <row r="127" s="9" customFormat="1" ht="12.5"/>
+    <row r="128" s="9" customFormat="1" ht="12.5"/>
+    <row r="129" s="9" customFormat="1" ht="12.5"/>
+    <row r="130" s="9" customFormat="1" ht="12.5"/>
+    <row r="131" s="9" customFormat="1" ht="12.5"/>
+    <row r="132" s="9" customFormat="1" ht="12.5"/>
+    <row r="133" s="9" customFormat="1" ht="12.5"/>
+    <row r="134" s="9" customFormat="1" ht="12.5"/>
+    <row r="135" s="9" customFormat="1" ht="12.5"/>
+    <row r="136" s="9" customFormat="1" ht="12.5"/>
+    <row r="137" s="9" customFormat="1" ht="12.5"/>
+    <row r="138" s="9" customFormat="1" ht="12.5"/>
+    <row r="139" s="9" customFormat="1" ht="12.5"/>
+    <row r="140" s="9" customFormat="1" ht="12.5"/>
+    <row r="141" s="9" customFormat="1" ht="12.5"/>
+    <row r="142" s="9" customFormat="1" ht="12.5"/>
+    <row r="143" s="9" customFormat="1" ht="12.5"/>
+    <row r="144" s="9" customFormat="1" ht="12.5"/>
+    <row r="145" s="9" customFormat="1" ht="12.5"/>
+    <row r="146" s="9" customFormat="1" ht="12.5"/>
+    <row r="147" s="9" customFormat="1" ht="12.5"/>
+    <row r="148" s="9" customFormat="1" ht="12.5"/>
+    <row r="149" s="9" customFormat="1" ht="12.5"/>
+    <row r="150" s="9" customFormat="1" ht="12.5"/>
+    <row r="151" s="9" customFormat="1" ht="12.5"/>
+    <row r="152" s="9" customFormat="1" ht="12.5"/>
+    <row r="153" s="9" customFormat="1" ht="12.5"/>
+    <row r="154" s="9" customFormat="1" ht="12.5"/>
+    <row r="155" s="9" customFormat="1" ht="12.5"/>
+    <row r="156" s="9" customFormat="1" ht="12.5"/>
+    <row r="157" s="9" customFormat="1" ht="12.5"/>
+    <row r="158" s="9" customFormat="1" ht="12.5"/>
+    <row r="159" s="9" customFormat="1" ht="12.5"/>
+    <row r="160" s="9" customFormat="1" ht="12.5"/>
+    <row r="161" s="9" customFormat="1" ht="12.5"/>
+    <row r="162" s="9" customFormat="1" ht="12.5"/>
+    <row r="163" s="9" customFormat="1" ht="12.5"/>
+    <row r="164" s="9" customFormat="1" ht="12.5"/>
+    <row r="165" s="9" customFormat="1" ht="12.5"/>
+    <row r="166" s="9" customFormat="1" ht="12.5"/>
+    <row r="167" s="9" customFormat="1" ht="12.5"/>
+    <row r="168" s="9" customFormat="1" ht="12.5"/>
+    <row r="169" s="9" customFormat="1" ht="12.5"/>
+    <row r="170" s="9" customFormat="1" ht="12.5"/>
+    <row r="171" s="9" customFormat="1" ht="12.5"/>
+    <row r="172" s="9" customFormat="1" ht="12.5"/>
+    <row r="173" s="9" customFormat="1" ht="12.5"/>
+    <row r="174" s="9" customFormat="1" ht="12.5"/>
+    <row r="175" s="9" customFormat="1" ht="12.5"/>
+    <row r="176" s="9" customFormat="1" ht="12.5"/>
+    <row r="177" s="9" customFormat="1" ht="12.5"/>
+    <row r="178" s="9" customFormat="1" ht="12.5"/>
+    <row r="179" s="9" customFormat="1" ht="12.5"/>
+    <row r="180" s="9" customFormat="1" ht="12.5"/>
+    <row r="181" s="9" customFormat="1" ht="12.5"/>
+    <row r="182" s="9" customFormat="1" ht="12.5"/>
+    <row r="183" s="9" customFormat="1" ht="12.5"/>
+    <row r="184" s="9" customFormat="1" ht="12.5"/>
+    <row r="185" s="9" customFormat="1" ht="12.5"/>
+    <row r="186" s="9" customFormat="1" ht="12.5"/>
+    <row r="187" s="9" customFormat="1" ht="12.5"/>
+    <row r="188" s="9" customFormat="1" ht="12.5"/>
+    <row r="189" s="9" customFormat="1" ht="12.5"/>
+    <row r="190" s="9" customFormat="1" ht="12.5"/>
+    <row r="191" s="9" customFormat="1" ht="12.5"/>
+    <row r="192" s="9" customFormat="1" ht="12.5"/>
+    <row r="193" s="9" customFormat="1" ht="12.5"/>
+    <row r="194" s="9" customFormat="1" ht="12.5"/>
+    <row r="195" s="9" customFormat="1" ht="12.5"/>
+    <row r="196" s="9" customFormat="1" ht="12.5"/>
+    <row r="197" s="9" customFormat="1" ht="12.5"/>
+    <row r="198" s="9" customFormat="1" ht="12.5"/>
+    <row r="199" s="9" customFormat="1" ht="12.5"/>
+    <row r="200" s="9" customFormat="1" ht="12.5"/>
+    <row r="201" s="9" customFormat="1" ht="12.5"/>
+    <row r="202" s="9" customFormat="1" ht="12.5"/>
+    <row r="203" s="9" customFormat="1" ht="12.5"/>
+    <row r="204" s="9" customFormat="1" ht="12.5"/>
+    <row r="205" s="9" customFormat="1" ht="12.5"/>
+    <row r="206" s="9" customFormat="1" ht="12.5"/>
+    <row r="207" s="9" customFormat="1" ht="12.5"/>
+    <row r="208" s="9" customFormat="1" ht="12.5"/>
+    <row r="209" s="9" customFormat="1" ht="12.5"/>
+    <row r="210" s="9" customFormat="1" ht="12.5"/>
+    <row r="211" s="9" customFormat="1" ht="12.5"/>
+    <row r="212" s="9" customFormat="1" ht="12.5"/>
+    <row r="213" s="9" customFormat="1" ht="12.5"/>
+    <row r="214" s="9" customFormat="1" ht="12.5"/>
+    <row r="215" s="9" customFormat="1" ht="12.5"/>
+    <row r="216" s="9" customFormat="1" ht="12.5"/>
+    <row r="217" s="9" customFormat="1" ht="12.5"/>
+    <row r="218" s="9" customFormat="1" ht="12.5"/>
+    <row r="219" s="9" customFormat="1" ht="12.5"/>
+    <row r="220" s="9" customFormat="1" ht="12.5"/>
+    <row r="221" s="9" customFormat="1" ht="12.5"/>
+    <row r="222" s="9" customFormat="1" ht="12.5"/>
+    <row r="223" s="9" customFormat="1" ht="12.5"/>
+    <row r="224" s="9" customFormat="1" ht="12.5"/>
+    <row r="225" s="9" customFormat="1" ht="12.5"/>
+    <row r="226" s="9" customFormat="1" ht="12.5"/>
+    <row r="227" s="9" customFormat="1" ht="12.5"/>
+    <row r="228" s="9" customFormat="1" ht="12.5"/>
+    <row r="229" s="9" customFormat="1" ht="12.5"/>
+    <row r="230" s="9" customFormat="1" ht="12.5"/>
+    <row r="231" s="9" customFormat="1" ht="12.5"/>
+    <row r="232" s="9" customFormat="1" ht="12.5"/>
+    <row r="233" s="9" customFormat="1" ht="12.5"/>
+    <row r="234" s="9" customFormat="1" ht="12.5"/>
+    <row r="235" s="9" customFormat="1" ht="12.5"/>
+    <row r="236" s="9" customFormat="1" ht="12.5"/>
+    <row r="237" s="9" customFormat="1" ht="12.5"/>
+    <row r="238" s="9" customFormat="1" ht="12.5"/>
+    <row r="239" s="9" customFormat="1" ht="12.5"/>
+    <row r="240" s="9" customFormat="1" ht="12.5"/>
+    <row r="241" s="9" customFormat="1" ht="12.5"/>
+    <row r="242" s="9" customFormat="1" ht="12.5"/>
+    <row r="243" s="9" customFormat="1" ht="12.5"/>
+    <row r="244" s="9" customFormat="1" ht="12.5"/>
+    <row r="245" s="9" customFormat="1" ht="12.5"/>
+    <row r="246" s="9" customFormat="1" ht="12.5"/>
+    <row r="247" s="9" customFormat="1" ht="12.5"/>
+    <row r="248" s="9" customFormat="1" ht="12.5"/>
+    <row r="249" s="9" customFormat="1" ht="12.5"/>
+    <row r="250" s="9" customFormat="1" ht="12.5"/>
+    <row r="251" s="9" customFormat="1" ht="12.5"/>
+    <row r="252" s="9" customFormat="1" ht="12.5"/>
+    <row r="253" s="9" customFormat="1" ht="12.5"/>
+    <row r="254" s="9" customFormat="1" ht="12.5"/>
+    <row r="255" s="9" customFormat="1" ht="12.5"/>
+    <row r="256" s="9" customFormat="1" ht="12.5"/>
+    <row r="257" s="9" customFormat="1" ht="12.5"/>
+    <row r="258" s="9" customFormat="1" ht="12.5"/>
+    <row r="259" s="9" customFormat="1" ht="12.5"/>
+    <row r="260" s="9" customFormat="1" ht="12.5"/>
+    <row r="261" s="9" customFormat="1" ht="12.5"/>
+    <row r="262" s="9" customFormat="1" ht="12.5"/>
+    <row r="263" s="9" customFormat="1" ht="12.5"/>
+    <row r="264" s="9" customFormat="1" ht="12.5"/>
+    <row r="265" s="9" customFormat="1" ht="12.5"/>
+    <row r="266" s="9" customFormat="1" ht="12.5"/>
+    <row r="267" s="9" customFormat="1" ht="12.5"/>
+    <row r="268" s="9" customFormat="1" ht="12.5"/>
+    <row r="269" s="9" customFormat="1" ht="12.5"/>
+    <row r="270" s="9" customFormat="1" ht="12.5"/>
+    <row r="271" s="9" customFormat="1" ht="12.5"/>
+    <row r="272" s="9" customFormat="1" ht="12.5"/>
+    <row r="273" s="9" customFormat="1" ht="12.5"/>
+    <row r="274" s="9" customFormat="1" ht="12.5"/>
+    <row r="275" s="9" customFormat="1" ht="12.5"/>
+    <row r="276" s="9" customFormat="1" ht="12.5"/>
+    <row r="277" s="9" customFormat="1" ht="12.5"/>
+    <row r="278" s="9" customFormat="1" ht="12.5"/>
+    <row r="279" s="9" customFormat="1" ht="12.5"/>
+    <row r="280" s="9" customFormat="1" ht="12.5"/>
+    <row r="281" s="9" customFormat="1" ht="12.5"/>
+    <row r="282" s="9" customFormat="1" ht="12.5"/>
+    <row r="283" s="9" customFormat="1" ht="12.5"/>
+    <row r="284" s="9" customFormat="1" ht="12.5"/>
+    <row r="285" s="9" customFormat="1" ht="12.5"/>
+    <row r="286" s="9" customFormat="1" ht="12.5"/>
+    <row r="287" s="9" customFormat="1" ht="12.5"/>
+    <row r="288" s="9" customFormat="1" ht="12.5"/>
+    <row r="289" s="9" customFormat="1" ht="12.5"/>
+    <row r="290" s="9" customFormat="1" ht="12.5"/>
+    <row r="291" s="9" customFormat="1" ht="12.5"/>
+    <row r="292" s="9" customFormat="1" ht="12.5"/>
+    <row r="293" s="9" customFormat="1" ht="12.5"/>
+    <row r="294" s="9" customFormat="1" ht="12.5"/>
+    <row r="295" s="9" customFormat="1" ht="12.5"/>
+    <row r="296" s="9" customFormat="1" ht="12.5"/>
+    <row r="297" s="9" customFormat="1" ht="12.5"/>
+    <row r="298" s="9" customFormat="1" ht="12.5"/>
+    <row r="299" s="9" customFormat="1" ht="12.5"/>
+    <row r="300" s="9" customFormat="1" ht="12.5"/>
+    <row r="301" s="9" customFormat="1" ht="12.5"/>
+    <row r="302" s="9" customFormat="1" ht="12.5"/>
+    <row r="303" s="9" customFormat="1" ht="12.5"/>
+    <row r="304" s="9" customFormat="1" ht="12.5"/>
+    <row r="305" s="9" customFormat="1" ht="12.5"/>
+    <row r="306" s="9" customFormat="1" ht="12.5"/>
+    <row r="307" s="9" customFormat="1" ht="12.5"/>
+    <row r="308" s="9" customFormat="1" ht="12.5"/>
+    <row r="309" s="9" customFormat="1" ht="12.5"/>
+    <row r="310" s="9" customFormat="1" ht="12.5"/>
+    <row r="311" s="9" customFormat="1" ht="12.5"/>
+    <row r="312" s="9" customFormat="1" ht="12.5"/>
+    <row r="313" s="9" customFormat="1" ht="12.5"/>
+    <row r="314" s="9" customFormat="1" ht="12.5"/>
+    <row r="315" s="9" customFormat="1" ht="12.5"/>
+    <row r="316" s="9" customFormat="1" ht="12.5"/>
+    <row r="317" s="9" customFormat="1" ht="12.5"/>
+    <row r="318" s="9" customFormat="1" ht="12.5"/>
+    <row r="319" s="9" customFormat="1" ht="12.5"/>
+    <row r="320" s="9" customFormat="1" ht="12.5"/>
+    <row r="321" s="9" customFormat="1" ht="12.5"/>
+    <row r="322" s="9" customFormat="1" ht="12.5"/>
+    <row r="323" s="9" customFormat="1" ht="12.5"/>
+    <row r="324" s="9" customFormat="1" ht="12.5"/>
+    <row r="325" s="9" customFormat="1" ht="12.5"/>
+    <row r="326" s="9" customFormat="1" ht="12.5"/>
+    <row r="327" s="9" customFormat="1" ht="12.5"/>
+    <row r="328" s="9" customFormat="1" ht="12.5"/>
+    <row r="329" s="9" customFormat="1" ht="12.5"/>
+    <row r="330" s="9" customFormat="1" ht="12.5"/>
+    <row r="331" s="9" customFormat="1" ht="12.5"/>
+    <row r="332" s="9" customFormat="1" ht="12.5"/>
+    <row r="333" s="9" customFormat="1" ht="12.5"/>
+    <row r="334" s="9" customFormat="1" ht="12.5"/>
+    <row r="335" s="9" customFormat="1" ht="12.5"/>
+    <row r="336" s="9" customFormat="1" ht="12.5"/>
+    <row r="337" s="9" customFormat="1" ht="12.5"/>
+    <row r="338" s="9" customFormat="1" ht="12.5"/>
+    <row r="339" s="9" customFormat="1" ht="12.5"/>
+    <row r="340" s="9" customFormat="1" ht="12.5"/>
+    <row r="341" s="9" customFormat="1" ht="12.5"/>
+    <row r="342" s="9" customFormat="1" ht="12.5"/>
+    <row r="343" s="9" customFormat="1" ht="12.5"/>
+    <row r="344" s="9" customFormat="1" ht="12.5"/>
+    <row r="345" s="9" customFormat="1" ht="12.5"/>
+    <row r="346" s="9" customFormat="1" ht="12.5"/>
+    <row r="347" s="9" customFormat="1" ht="12.5"/>
+    <row r="348" s="9" customFormat="1" ht="12.5"/>
+    <row r="349" s="9" customFormat="1" ht="12.5"/>
+    <row r="350" s="9" customFormat="1" ht="12.5"/>
+    <row r="351" s="9" customFormat="1" ht="12.5"/>
+    <row r="352" s="9" customFormat="1" ht="12.5"/>
+    <row r="353" s="9" customFormat="1" ht="12.5"/>
+    <row r="354" s="9" customFormat="1" ht="12.5"/>
+    <row r="355" s="9" customFormat="1" ht="12.5"/>
+    <row r="356" s="9" customFormat="1" ht="12.5"/>
+    <row r="357" s="9" customFormat="1" ht="12.5"/>
+    <row r="358" s="9" customFormat="1" ht="12.5"/>
+    <row r="359" s="9" customFormat="1" ht="12.5"/>
+    <row r="360" s="9" customFormat="1" ht="12.5"/>
+    <row r="361" s="9" customFormat="1" ht="12.5"/>
+    <row r="362" s="9" customFormat="1" ht="12.5"/>
+    <row r="363" s="9" customFormat="1" ht="12.5"/>
+    <row r="364" s="9" customFormat="1" ht="12.5"/>
+    <row r="365" s="9" customFormat="1" ht="12.5"/>
+    <row r="366" s="9" customFormat="1" ht="12.5"/>
+    <row r="367" s="9" customFormat="1" ht="12.5"/>
+    <row r="368" s="9" customFormat="1" ht="12.5"/>
+    <row r="369" s="9" customFormat="1" ht="12.5"/>
+    <row r="370" s="9" customFormat="1" ht="12.5"/>
+    <row r="371" s="9" customFormat="1" ht="12.5"/>
+    <row r="372" s="9" customFormat="1" ht="12.5"/>
+    <row r="373" s="9" customFormat="1" ht="12.5"/>
+    <row r="374" s="9" customFormat="1" ht="12.5"/>
+    <row r="375" s="9" customFormat="1" ht="12.5"/>
+    <row r="376" s="9" customFormat="1" ht="12.5"/>
+    <row r="377" s="9" customFormat="1" ht="12.5"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application/>
+  <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>TOC</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Template/>
   <Manager/>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:category/>
-  <cp:contentType/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>