--- v0 (2026-04-04)
+++ v1 (2026-06-09)
@@ -10,142 +10,142 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
     <sheet name="Tab 8" sheetId="9" r:id="rId11"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$11:$H$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Tab 2'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tab 2'!$A$13:$H$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Tab 3'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Tab 3'!$A$13:$H$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Tab 4'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Tab 4'!$A$20:$F$20</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'Tab 5'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Tab 5'!$A$11:$H$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'Tab 6'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Tab 6'!$A$16:$H$16</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'Tab 7'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'Tab 7'!$A$23:$H$23</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="8">'Tab 8'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'Tab 8'!$A$16:$F$16</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6921" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7013" uniqueCount="155">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>www.aihw.gov.au</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Local Hospital Network: Royal Victorian Eye and Ear Hospital</t>
   </si>
   <si>
-    <t>Data as of: Tuesday, March 17, 2026, version: 2026031701</t>
+    <t>Data as of: Thursday, May 28, 2026, version: 2026052802</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Tab 1</t>
   </si>
   <si>
     <t>Unit of measure</t>
   </si>
   <si>
     <t>Elective surgery waiting times: by urgency category</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Elective surgery is planned surgery that can be booked in advance as a result of a specialist clinical assessment resulting in placement on an elective surgery waiting list. 
 The treating doctor determines how urgently surgery is needed, then assigns the patient to one of three elective surgery urgency categories – Category 1 (surgery is recommended within 30 days), Category 2 (surgery is recommended within 90 days), or Category 3 (surgery is recommended within 365 days).
@@ -1360,1297 +1360,1297 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66d0bdac-9b44-4540-ae08-ba77bf65af4f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26b43106-8325-44aa-91e2-c1f42bb9dfdf}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8c0a58d9-e273-4fee-bf64-8e1b6252061d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6c7dcb53-c985-4a63-9021-0d59db486566}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68db3f60-0006-4f72-b6c1-0d534871b9d8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{eaea96b4-2977-423e-bd95-ba233ae99975}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8103ae70-92e0-4350-be35-e7c67342d9af}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8d0bec9d-ce4a-4ec8-818a-d3078b6fd429}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3bdf6acf-a989-42a0-be92-9064122331fd}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e7d3155d-eecd-4a6c-bb88-6cb0dfde84fe}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27d49fba-595e-4a7c-a5d3-b085a93471b0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{be2c7658-759f-4fef-914a-db113cf30139}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4a0f08a3-ea16-45dd-a511-82b704f5f36c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{230ec427-2d2a-41f7-97dd-45190bb0c79f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a4ac0be0-cf78-4c9b-8d96-12c166e9a18a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61526ec6-1428-4ffa-82f9-f8457bd646ab}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25ad120c-dc59-4744-919f-62f5125b4d3a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6bf03e26-32b8-466d-a9ff-87dfffa1a1ee}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4cc89320-8cc2-4cb0-a4c3-301db097e43b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9427281b-5049-4fee-aaab-48c2fe8af9c1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a0b50758-8b70-4e81-8b74-2e51fe7434dc}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1fb4875e-22d5-432e-ae45-44ca9c010bd5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2386d25d-8afa-4144-90c8-b8bf17b76edf}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3be174c4-b2f5-4b87-a36a-ed264bf3165a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e5f172af-da44-4f94-b6f8-d6147b90a15d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{287913a8-82c0-4003-ab8d-69ef72ae6d63}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f9987c23-271c-4be0-9604-e8306dd968be}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84a6cfee-bf77-482c-81ab-013efb58af1b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b370857d-9ea2-4b64-b1d7-766d6dc776ea}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{304c98d2-b9d8-458c-84d0-ddc2a648f028}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68637286-eb74-4fd2-bdc6-361ee8cdd085}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8a7ba490-9d11-4474-9941-889a93864531}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22af4174-5a40-4120-be0b-6c1ffe079845}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6cf349a2-f49c-429d-ba31-d84e83dce577}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{967fd54e-9011-47d8-bbb6-36f00041075b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d8e6454f-f68b-494b-8769-911617fe8946}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31097337-c822-4bfd-8473-0bdcb43a3ce6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33743d54-1ee0-46ee-a900-db747aeb26b1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89470388-5d34-44de-8979-11814f2842d4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c5da4846-7b03-4b66-a5d6-0ea83ce6c0b4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f8a1ef4f-0949-4829-adde-5f972ada7119}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{428bfed0-1699-4f6a-9e9a-58af61ae4b2b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9457eb5d-6e7c-45f0-af38-a0042330b884}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97d95b4c-a8d8-4af6-b66e-4f7e248fa435}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c69fb492-fb91-4d8c-8460-581151494598}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8b884699-cb80-4059-b202-f58526c1dd22}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ea2dacc2-4089-44df-9619-93af933c87f7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{959e57f0-d788-420e-acc7-fc1c70eef1e4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{394268c9-924c-423a-a4d6-6a83268fe6c0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5243507f-3d28-43fd-95d3-e88835da58d6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f8a729e3-75d6-4480-b5d1-f082dd9242e9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2347bb2d-ec53-447e-a4ee-42bc56b48ab9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52bf2260-5404-4bdd-ae4c-a89f8dfc2f4f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{494aef20-0eb8-4e09-8ab0-c614c24719ac}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -2950,61 +2950,61 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7E6E4871-12E4-4A8B-9D4C-57E37F9FB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A445980-8E52-436C-9553-CC28F1A6B9A9}">
   <dimension ref="A1:B15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3468,51 +3468,51 @@
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Elective surgery waiting times: by urgency category"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Elective surgery waiting times: specialty of surgeon"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Elective surgery waiting times: by intended procedure"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Number of stays"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Total emergency department presentations"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{51374143-7504-4650-A6C2-9FF19EE3B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{784DD7AA-BBD6-4662-9600-B2831E32B9A9}">
   <dimension ref="A1:H74"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A8" sqref="A7:H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -5285,51 +5285,51 @@
         <v>18</v>
       </c>
       <c r="H74" s="23" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A11:H11"/>
   <mergeCells count="7">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2A20E81E-C343-4F9B-83DD-5EE3216DB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2DF5FF1C-4B1B-438E-BCD1-E65C8F9CB9A9}">
   <dimension ref="A1:H76"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -7129,51 +7129,51 @@
       <c r="H76" s="23" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A13:H13"/>
   <mergeCells count="9">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A10:H10"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2AF2115D-7F6C-4F9F-A1B1-600EC6B0B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72067C56-E6D8-4CE9-80C8-7BF84383B9A9}">
   <dimension ref="A1:H526"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -20673,52 +20673,52 @@
       <c r="H526" s="23" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A13:H13"/>
   <mergeCells count="9">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A10:H10"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E4E6787-9ABC-4F5E-802A-C0B4301BB9A9}">
-  <dimension ref="A1:F97"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3512EF82-8453-4227-8166-4CB53BF9B9A9}">
+  <dimension ref="A1:F108"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
@@ -21038,1475 +21038,1695 @@
     <row r="27" spans="1:6" ht="10" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B27" s="23" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="23" t="s">
         <v>28</v>
       </c>
       <c r="D27" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E27" s="28">
         <v>0</v>
       </c>
       <c r="F27" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="10" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B28" s="23" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="C28" s="23" t="s">
-        <v>80</v>
+        <v>29</v>
       </c>
       <c r="D28" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E28" s="28">
-        <v>555</v>
+        <v>0</v>
       </c>
       <c r="F28" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="10" customHeight="1">
       <c r="A29" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B29" s="23" t="s">
         <v>97</v>
       </c>
       <c r="C29" s="23" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="D29" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="28">
-        <v>576</v>
+        <v>555</v>
       </c>
       <c r="F29" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="10" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B30" s="23" t="s">
         <v>97</v>
       </c>
       <c r="C30" s="23" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D30" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="28">
-        <v>626</v>
+        <v>576</v>
       </c>
       <c r="F30" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="10" customHeight="1">
       <c r="A31" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B31" s="23" t="s">
         <v>97</v>
       </c>
       <c r="C31" s="23" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D31" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E31" s="28">
-        <v>524</v>
+        <v>626</v>
       </c>
       <c r="F31" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="10" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B32" s="23" t="s">
         <v>97</v>
       </c>
       <c r="C32" s="23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D32" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E32" s="28">
-        <v>443</v>
+        <v>524</v>
       </c>
       <c r="F32" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="10" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B33" s="23" t="s">
         <v>97</v>
       </c>
       <c r="C33" s="23" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D33" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E33" s="28">
-        <v>501</v>
+        <v>443</v>
       </c>
       <c r="F33" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="10" customHeight="1">
       <c r="A34" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B34" s="23" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="23" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D34" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E34" s="28">
-        <v>1838</v>
+        <v>501</v>
       </c>
       <c r="F34" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="10" customHeight="1">
       <c r="A35" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B35" s="23" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C35" s="23" t="s">
-        <v>80</v>
+        <v>28</v>
       </c>
       <c r="D35" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E35" s="28">
-        <v>625</v>
+        <v>1838</v>
       </c>
       <c r="F35" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="10" customHeight="1">
       <c r="A36" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B36" s="23" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C36" s="23" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D36" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E36" s="28">
-        <v>747</v>
+        <v>2281</v>
       </c>
       <c r="F36" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="10" customHeight="1">
       <c r="A37" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B37" s="23" t="s">
         <v>98</v>
       </c>
       <c r="C37" s="23" t="s">
-        <v>24</v>
+        <v>80</v>
       </c>
       <c r="D37" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E37" s="28">
-        <v>619</v>
+        <v>625</v>
       </c>
       <c r="F37" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="10" customHeight="1">
       <c r="A38" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B38" s="23" t="s">
         <v>98</v>
       </c>
       <c r="C38" s="23" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D38" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E38" s="28">
-        <v>685</v>
+        <v>747</v>
       </c>
       <c r="F38" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="10" customHeight="1">
       <c r="A39" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B39" s="23" t="s">
         <v>98</v>
       </c>
       <c r="C39" s="23" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D39" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E39" s="28">
-        <v>763</v>
+        <v>619</v>
       </c>
       <c r="F39" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="10" customHeight="1">
       <c r="A40" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B40" s="23" t="s">
         <v>98</v>
       </c>
       <c r="C40" s="23" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D40" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E40" s="28">
-        <v>888</v>
+        <v>685</v>
       </c>
       <c r="F40" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="10" customHeight="1">
       <c r="A41" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B41" s="23" t="s">
         <v>98</v>
       </c>
       <c r="C41" s="23" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D41" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E41" s="28">
-        <v>749</v>
+        <v>763</v>
       </c>
       <c r="F41" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="10" customHeight="1">
       <c r="A42" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B42" s="23" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C42" s="23" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="D42" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E42" s="28">
-        <v>0</v>
+        <v>888</v>
       </c>
       <c r="F42" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="10" customHeight="1">
       <c r="A43" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B43" s="23" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C43" s="23" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D43" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E43" s="28">
-        <v>0</v>
+        <v>749</v>
       </c>
       <c r="F43" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:6" ht="10" customHeight="1">
       <c r="A44" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B44" s="23" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C44" s="23" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D44" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E44" s="28">
-        <v>0</v>
+        <v>610</v>
       </c>
       <c r="F44" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:6" ht="10" customHeight="1">
       <c r="A45" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B45" s="23" t="s">
         <v>99</v>
       </c>
       <c r="C45" s="23" t="s">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="D45" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E45" s="28">
         <v>0</v>
       </c>
       <c r="F45" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:6" ht="10" customHeight="1">
       <c r="A46" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B46" s="23" t="s">
         <v>99</v>
       </c>
       <c r="C46" s="23" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D46" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E46" s="28">
         <v>0</v>
       </c>
       <c r="F46" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:6" ht="10" customHeight="1">
       <c r="A47" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B47" s="23" t="s">
         <v>99</v>
       </c>
       <c r="C47" s="23" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D47" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E47" s="28">
         <v>0</v>
       </c>
       <c r="F47" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:6" ht="10" customHeight="1">
       <c r="A48" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B48" s="23" t="s">
         <v>99</v>
       </c>
       <c r="C48" s="23" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D48" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E48" s="28">
         <v>0</v>
       </c>
       <c r="F48" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:6" ht="10" customHeight="1">
       <c r="A49" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B49" s="23" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C49" s="23" t="s">
-        <v>80</v>
+        <v>26</v>
       </c>
       <c r="D49" s="23" t="s">
         <v>96</v>
       </c>
-      <c r="E49" s="23" t="s">
-        <v>44</v>
+      <c r="E49" s="28">
+        <v>0</v>
       </c>
       <c r="F49" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:6" ht="10" customHeight="1">
       <c r="A50" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B50" s="23" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C50" s="23" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D50" s="23" t="s">
         <v>96</v>
       </c>
-      <c r="E50" s="23" t="s">
-        <v>44</v>
+      <c r="E50" s="28">
+        <v>0</v>
       </c>
       <c r="F50" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:6" ht="10" customHeight="1">
       <c r="A51" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B51" s="23" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C51" s="23" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D51" s="23" t="s">
         <v>96</v>
       </c>
-      <c r="E51" s="23" t="s">
-        <v>44</v>
+      <c r="E51" s="28">
+        <v>0</v>
       </c>
       <c r="F51" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:6" ht="10" customHeight="1">
       <c r="A52" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B52" s="23" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C52" s="23" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D52" s="23" t="s">
         <v>96</v>
       </c>
-      <c r="E52" s="23" t="s">
-        <v>44</v>
+      <c r="E52" s="28">
+        <v>0</v>
       </c>
       <c r="F52" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:6" ht="10" customHeight="1">
       <c r="A53" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B53" s="23" t="s">
         <v>100</v>
       </c>
       <c r="C53" s="23" t="s">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="D53" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E53" s="23" t="s">
         <v>44</v>
       </c>
       <c r="F53" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:6" ht="10" customHeight="1">
       <c r="A54" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B54" s="23" t="s">
         <v>100</v>
       </c>
       <c r="C54" s="23" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D54" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E54" s="23" t="s">
         <v>44</v>
       </c>
       <c r="F54" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:6" ht="10" customHeight="1">
       <c r="A55" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B55" s="23" t="s">
         <v>100</v>
       </c>
       <c r="C55" s="23" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D55" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E55" s="23" t="s">
         <v>44</v>
       </c>
       <c r="F55" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="10" customHeight="1">
       <c r="A56" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B56" s="23" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C56" s="23" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
       <c r="D56" s="23" t="s">
         <v>96</v>
       </c>
-      <c r="E56" s="28">
-        <v>7</v>
+      <c r="E56" s="23" t="s">
+        <v>44</v>
       </c>
       <c r="F56" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:6" ht="10" customHeight="1">
       <c r="A57" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B57" s="23" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C57" s="23" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D57" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E57" s="23" t="s">
         <v>44</v>
       </c>
       <c r="F57" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:6" ht="10" customHeight="1">
       <c r="A58" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B58" s="23" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C58" s="23" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D58" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E58" s="23" t="s">
         <v>44</v>
       </c>
       <c r="F58" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:6" ht="10" customHeight="1">
       <c r="A59" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B59" s="23" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C59" s="23" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D59" s="23" t="s">
         <v>96</v>
       </c>
-      <c r="E59" s="28">
-        <v>0</v>
+      <c r="E59" s="23" t="s">
+        <v>44</v>
       </c>
       <c r="F59" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:6" ht="10" customHeight="1">
       <c r="A60" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B60" s="23" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C60" s="23" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D60" s="23" t="s">
         <v>96</v>
       </c>
-      <c r="E60" s="23" t="s">
-        <v>44</v>
+      <c r="E60" s="28">
+        <v>0</v>
       </c>
       <c r="F60" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:6" ht="10" customHeight="1">
       <c r="A61" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B61" s="23" t="s">
         <v>101</v>
       </c>
       <c r="C61" s="23" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="D61" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E61" s="28">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F61" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:6" ht="10" customHeight="1">
       <c r="A62" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B62" s="23" t="s">
         <v>101</v>
       </c>
       <c r="C62" s="23" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D62" s="23" t="s">
         <v>96</v>
       </c>
-      <c r="E62" s="28">
-        <v>0</v>
+      <c r="E62" s="23" t="s">
+        <v>44</v>
       </c>
       <c r="F62" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:6" ht="10" customHeight="1">
       <c r="A63" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B63" s="23" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C63" s="23" t="s">
-        <v>80</v>
+        <v>24</v>
       </c>
       <c r="D63" s="23" t="s">
         <v>96</v>
       </c>
-      <c r="E63" s="28">
-        <v>0</v>
+      <c r="E63" s="23" t="s">
+        <v>44</v>
       </c>
       <c r="F63" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:6" ht="10" customHeight="1">
       <c r="A64" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B64" s="23" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C64" s="23" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D64" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E64" s="28">
         <v>0</v>
       </c>
       <c r="F64" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:6" ht="10" customHeight="1">
       <c r="A65" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B65" s="23" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C65" s="23" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D65" s="23" t="s">
         <v>96</v>
       </c>
-      <c r="E65" s="28">
-        <v>0</v>
+      <c r="E65" s="23" t="s">
+        <v>44</v>
       </c>
       <c r="F65" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:6" ht="10" customHeight="1">
       <c r="A66" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B66" s="23" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C66" s="23" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D66" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E66" s="28">
         <v>0</v>
       </c>
       <c r="F66" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:6" ht="10" customHeight="1">
       <c r="A67" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B67" s="23" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C67" s="23" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D67" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E67" s="28">
         <v>0</v>
       </c>
       <c r="F67" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:6" ht="10" customHeight="1">
       <c r="A68" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B68" s="23" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C68" s="23" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D68" s="23" t="s">
         <v>96</v>
       </c>
-      <c r="E68" s="28">
-        <v>0</v>
+      <c r="E68" s="23" t="s">
+        <v>44</v>
       </c>
       <c r="F68" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:6" ht="10" customHeight="1">
       <c r="A69" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B69" s="23" t="s">
         <v>102</v>
       </c>
       <c r="C69" s="23" t="s">
-        <v>28</v>
+        <v>80</v>
       </c>
       <c r="D69" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E69" s="28">
         <v>0</v>
       </c>
       <c r="F69" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:6" ht="10" customHeight="1">
       <c r="A70" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B70" s="23" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C70" s="23" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="D70" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E70" s="28">
         <v>0</v>
       </c>
       <c r="F70" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:6" ht="10" customHeight="1">
       <c r="A71" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B71" s="23" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C71" s="23" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D71" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E71" s="28">
         <v>0</v>
       </c>
       <c r="F71" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:6" ht="10" customHeight="1">
       <c r="A72" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B72" s="23" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C72" s="23" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D72" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E72" s="28">
         <v>0</v>
       </c>
       <c r="F72" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:6" ht="10" customHeight="1">
       <c r="A73" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B73" s="23" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C73" s="23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D73" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E73" s="28">
         <v>0</v>
       </c>
       <c r="F73" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:6" ht="10" customHeight="1">
       <c r="A74" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B74" s="23" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C74" s="23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D74" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E74" s="28">
         <v>0</v>
       </c>
       <c r="F74" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:6" ht="10" customHeight="1">
       <c r="A75" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B75" s="23" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C75" s="23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D75" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E75" s="28">
         <v>0</v>
       </c>
       <c r="F75" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:6" ht="10" customHeight="1">
       <c r="A76" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B76" s="23" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C76" s="23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D76" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E76" s="28">
         <v>0</v>
       </c>
       <c r="F76" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:6" ht="10" customHeight="1">
       <c r="A77" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B77" s="23" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C77" s="23" t="s">
         <v>80</v>
       </c>
       <c r="D77" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E77" s="28">
         <v>0</v>
       </c>
       <c r="F77" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:6" ht="10" customHeight="1">
       <c r="A78" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B78" s="23" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C78" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D78" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E78" s="28">
         <v>0</v>
       </c>
       <c r="F78" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:6" ht="10" customHeight="1">
       <c r="A79" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B79" s="23" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C79" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D79" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E79" s="28">
         <v>0</v>
       </c>
       <c r="F79" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:6" ht="10" customHeight="1">
       <c r="A80" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B80" s="23" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C80" s="23" t="s">
         <v>25</v>
       </c>
       <c r="D80" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E80" s="28">
         <v>0</v>
       </c>
       <c r="F80" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:6" ht="10" customHeight="1">
       <c r="A81" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B81" s="23" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C81" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D81" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E81" s="28">
         <v>0</v>
       </c>
       <c r="F81" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:6" ht="10" customHeight="1">
       <c r="A82" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B82" s="23" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C82" s="23" t="s">
         <v>27</v>
       </c>
       <c r="D82" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E82" s="28">
         <v>0</v>
       </c>
       <c r="F82" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:6" ht="10" customHeight="1">
       <c r="A83" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B83" s="23" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C83" s="23" t="s">
         <v>28</v>
       </c>
       <c r="D83" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E83" s="28">
         <v>0</v>
       </c>
       <c r="F83" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:6" ht="10" customHeight="1">
       <c r="A84" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B84" s="23" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C84" s="23" t="s">
-        <v>80</v>
+        <v>29</v>
       </c>
       <c r="D84" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E84" s="28">
-        <v>589</v>
+        <v>0</v>
       </c>
       <c r="F84" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:6" ht="10" customHeight="1">
       <c r="A85" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B85" s="23" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C85" s="23" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="D85" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E85" s="28">
-        <v>489</v>
+        <v>0</v>
       </c>
       <c r="F85" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:6" ht="10" customHeight="1">
       <c r="A86" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B86" s="23" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C86" s="23" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D86" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E86" s="28">
-        <v>593</v>
+        <v>0</v>
       </c>
       <c r="F86" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:6" ht="10" customHeight="1">
       <c r="A87" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B87" s="23" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C87" s="23" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D87" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E87" s="28">
-        <v>568</v>
+        <v>0</v>
       </c>
       <c r="F87" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:6" ht="10" customHeight="1">
       <c r="A88" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B88" s="23" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C88" s="23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D88" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E88" s="28">
-        <v>544</v>
+        <v>0</v>
       </c>
       <c r="F88" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:6" ht="10" customHeight="1">
       <c r="A89" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B89" s="23" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C89" s="23" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D89" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E89" s="28">
-        <v>497</v>
+        <v>0</v>
       </c>
       <c r="F89" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:6" ht="10" customHeight="1">
       <c r="A90" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B90" s="23" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C90" s="23" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D90" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E90" s="28">
-        <v>478</v>
+        <v>0</v>
       </c>
       <c r="F90" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="91" spans="1:6" ht="10" customHeight="1">
       <c r="A91" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B91" s="23" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C91" s="23" t="s">
-        <v>80</v>
+        <v>28</v>
       </c>
       <c r="D91" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E91" s="28">
-        <v>15160</v>
+        <v>0</v>
       </c>
       <c r="F91" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:6" ht="10" customHeight="1">
       <c r="A92" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B92" s="23" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C92" s="23" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D92" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E92" s="28">
-        <v>15963</v>
+        <v>0</v>
       </c>
       <c r="F92" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:6" ht="10" customHeight="1">
       <c r="A93" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B93" s="23" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C93" s="23" t="s">
-        <v>24</v>
+        <v>80</v>
       </c>
       <c r="D93" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E93" s="28">
-        <v>13805</v>
+        <v>589</v>
       </c>
       <c r="F93" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:6" ht="10" customHeight="1">
       <c r="A94" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B94" s="23" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C94" s="23" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D94" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E94" s="28">
-        <v>12284</v>
+        <v>489</v>
       </c>
       <c r="F94" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:6" ht="10" customHeight="1">
       <c r="A95" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B95" s="23" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C95" s="23" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D95" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E95" s="28">
-        <v>11004</v>
+        <v>593</v>
       </c>
       <c r="F95" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:6" ht="10" customHeight="1">
       <c r="A96" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B96" s="23" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C96" s="23" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D96" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E96" s="28">
-        <v>12437</v>
+        <v>568</v>
       </c>
       <c r="F96" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:6" ht="10" customHeight="1">
       <c r="A97" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B97" s="23" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C97" s="23" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D97" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E97" s="28">
+        <v>544</v>
+      </c>
+      <c r="F97" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" ht="10" customHeight="1">
+      <c r="A98" s="23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B98" s="23" t="s">
+        <v>105</v>
+      </c>
+      <c r="C98" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D98" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="E98" s="28">
+        <v>497</v>
+      </c>
+      <c r="F98" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" ht="10" customHeight="1">
+      <c r="A99" s="23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B99" s="23" t="s">
+        <v>105</v>
+      </c>
+      <c r="C99" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="D99" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="E99" s="28">
+        <v>478</v>
+      </c>
+      <c r="F99" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" ht="10" customHeight="1">
+      <c r="A100" s="23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B100" s="23" t="s">
+        <v>105</v>
+      </c>
+      <c r="C100" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D100" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="E100" s="28">
+        <v>506</v>
+      </c>
+      <c r="F100" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" ht="10" customHeight="1">
+      <c r="A101" s="23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B101" s="23" t="s">
+        <v>106</v>
+      </c>
+      <c r="C101" s="23" t="s">
+        <v>80</v>
+      </c>
+      <c r="D101" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="E101" s="28">
+        <v>15160</v>
+      </c>
+      <c r="F101" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" ht="10" customHeight="1">
+      <c r="A102" s="23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B102" s="23" t="s">
+        <v>106</v>
+      </c>
+      <c r="C102" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D102" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="E102" s="28">
+        <v>15963</v>
+      </c>
+      <c r="F102" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="10" customHeight="1">
+      <c r="A103" s="23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B103" s="23" t="s">
+        <v>106</v>
+      </c>
+      <c r="C103" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D103" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="E103" s="28">
+        <v>13805</v>
+      </c>
+      <c r="F103" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" ht="10" customHeight="1">
+      <c r="A104" s="23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B104" s="23" t="s">
+        <v>106</v>
+      </c>
+      <c r="C104" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D104" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="E104" s="28">
+        <v>12284</v>
+      </c>
+      <c r="F104" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" ht="10" customHeight="1">
+      <c r="A105" s="23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B105" s="23" t="s">
+        <v>106</v>
+      </c>
+      <c r="C105" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="D105" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="E105" s="28">
+        <v>11004</v>
+      </c>
+      <c r="F105" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" ht="10" customHeight="1">
+      <c r="A106" s="23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B106" s="23" t="s">
+        <v>106</v>
+      </c>
+      <c r="C106" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D106" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="E106" s="28">
+        <v>12437</v>
+      </c>
+      <c r="F106" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="10" customHeight="1">
+      <c r="A107" s="23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B107" s="23" t="s">
+        <v>106</v>
+      </c>
+      <c r="C107" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="D107" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="E107" s="28">
         <v>12889</v>
       </c>
-      <c r="F97" s="23" t="s">
+      <c r="F107" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="10" customHeight="1">
+      <c r="A108" s="23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B108" s="23" t="s">
+        <v>106</v>
+      </c>
+      <c r="C108" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D108" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="E108" s="28">
+        <v>13392</v>
+      </c>
+      <c r="F108" s="23" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A20:F20"/>
   <mergeCells count="16">
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{45D00BE6-C79B-49D7-83CA-33BD144DB9A9}">
-  <dimension ref="A1:H46"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FDBDDBC8-D319-4511-9E1A-4CBC1F50B9A9}">
+  <dimension ref="A1:H51"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -22806,796 +23026,926 @@
       </c>
       <c r="B18" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C18" s="23" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="23" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="23" t="s">
         <v>46</v>
       </c>
       <c r="F18" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H18" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="10" customHeight="1">
       <c r="A19" s="23" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B19" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C19" s="23" t="s">
-        <v>80</v>
+        <v>29</v>
       </c>
       <c r="D19" s="23" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>35</v>
+      </c>
+      <c r="E19" s="23" t="s">
+        <v>46</v>
       </c>
       <c r="F19" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H19" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="10" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>110</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C20" s="23" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="D20" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="28">
-        <v>67</v>
+        <v>100</v>
       </c>
       <c r="F20" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H20" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="10" customHeight="1">
       <c r="A21" s="23" t="s">
         <v>110</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C21" s="23" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D21" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="28">
         <v>67</v>
       </c>
       <c r="F21" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H21" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="10" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>110</v>
       </c>
       <c r="B22" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C22" s="23" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D22" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="28">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="F22" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H22" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="10" customHeight="1">
       <c r="A23" s="23" t="s">
         <v>110</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C23" s="23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D23" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="28">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="F23" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H23" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="10" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>110</v>
       </c>
       <c r="B24" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C24" s="23" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D24" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E24" s="28">
-        <v>81</v>
+        <v>100</v>
       </c>
       <c r="F24" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H24" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="10" customHeight="1">
       <c r="A25" s="23" t="s">
         <v>110</v>
       </c>
       <c r="B25" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C25" s="23" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D25" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E25" s="28">
-        <v>33</v>
+        <v>81</v>
       </c>
       <c r="F25" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H25" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="10" customHeight="1">
       <c r="A26" s="23" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B26" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C26" s="23" t="s">
-        <v>80</v>
+        <v>28</v>
       </c>
       <c r="D26" s="23" t="s">
-        <v>96</v>
+        <v>33</v>
       </c>
       <c r="E26" s="28">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="F26" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G26" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H26" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="10" customHeight="1">
       <c r="A27" s="23" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B27" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C27" s="23" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D27" s="23" t="s">
-        <v>96</v>
+        <v>33</v>
       </c>
       <c r="E27" s="28">
-        <v>6</v>
+        <v>37</v>
       </c>
       <c r="F27" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H27" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="10" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>108</v>
       </c>
       <c r="B28" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C28" s="23" t="s">
-        <v>24</v>
+        <v>80</v>
       </c>
       <c r="D28" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E28" s="28">
         <v>6</v>
       </c>
       <c r="F28" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G28" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H28" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="10" customHeight="1">
       <c r="A29" s="23" t="s">
         <v>108</v>
       </c>
       <c r="B29" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C29" s="23" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D29" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E29" s="28">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F29" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G29" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H29" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="10" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>108</v>
       </c>
       <c r="B30" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C30" s="23" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D30" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E30" s="28">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F30" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G30" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H30" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="10" customHeight="1">
       <c r="A31" s="23" t="s">
         <v>108</v>
       </c>
       <c r="B31" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C31" s="23" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D31" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E31" s="28">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="F31" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H31" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="10" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>108</v>
       </c>
       <c r="B32" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C32" s="23" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D32" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E32" s="28">
-        <v>36</v>
+        <v>5</v>
       </c>
       <c r="F32" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H32" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="10" customHeight="1">
       <c r="A33" s="23" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="B33" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C33" s="23" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="D33" s="23" t="s">
         <v>96</v>
       </c>
       <c r="E33" s="28">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="F33" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H33" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="10" customHeight="1">
       <c r="A34" s="23" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="B34" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C34" s="23" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D34" s="23" t="s">
         <v>96</v>
       </c>
-      <c r="E34" s="23" t="s">
-        <v>44</v>
+      <c r="E34" s="28">
+        <v>36</v>
       </c>
       <c r="F34" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G34" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H34" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="10" customHeight="1">
       <c r="A35" s="23" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="B35" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C35" s="23" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D35" s="23" t="s">
         <v>96</v>
       </c>
-      <c r="E35" s="23" t="s">
-        <v>44</v>
+      <c r="E35" s="28">
+        <v>51</v>
       </c>
       <c r="F35" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H35" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="10" customHeight="1">
       <c r="A36" s="23" t="s">
         <v>115</v>
       </c>
       <c r="B36" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C36" s="23" t="s">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="D36" s="23" t="s">
         <v>96</v>
       </c>
-      <c r="E36" s="23" t="s">
-        <v>44</v>
+      <c r="E36" s="28">
+        <v>6</v>
       </c>
       <c r="F36" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G36" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H36" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="10" customHeight="1">
       <c r="A37" s="23" t="s">
         <v>115</v>
       </c>
       <c r="B37" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C37" s="23" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D37" s="23" t="s">
         <v>96</v>
       </c>
-      <c r="E37" s="28">
-        <v>5</v>
+      <c r="E37" s="23" t="s">
+        <v>44</v>
       </c>
       <c r="F37" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G37" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H37" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="10" customHeight="1">
       <c r="A38" s="23" t="s">
         <v>115</v>
       </c>
       <c r="B38" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C38" s="23" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D38" s="23" t="s">
         <v>96</v>
       </c>
-      <c r="E38" s="28">
-        <v>13</v>
+      <c r="E38" s="23" t="s">
+        <v>44</v>
       </c>
       <c r="F38" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G38" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H38" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="10" customHeight="1">
       <c r="A39" s="23" t="s">
         <v>115</v>
       </c>
       <c r="B39" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C39" s="23" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D39" s="23" t="s">
         <v>96</v>
       </c>
-      <c r="E39" s="28">
-        <v>12</v>
+      <c r="E39" s="23" t="s">
+        <v>44</v>
       </c>
       <c r="F39" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G39" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H39" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="10" customHeight="1">
       <c r="A40" s="23" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B40" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C40" s="23" t="s">
-        <v>80</v>
+        <v>26</v>
       </c>
       <c r="D40" s="23" t="s">
-        <v>117</v>
+        <v>96</v>
       </c>
       <c r="E40" s="28">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="F40" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G40" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H40" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="10" customHeight="1">
       <c r="A41" s="23" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B41" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="23" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D41" s="23" t="s">
-        <v>117</v>
+        <v>96</v>
       </c>
       <c r="E41" s="28">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="F41" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G41" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H41" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="10" customHeight="1">
       <c r="A42" s="23" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B42" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="23" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D42" s="23" t="s">
-        <v>117</v>
+        <v>96</v>
       </c>
       <c r="E42" s="28">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F42" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H42" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="10" customHeight="1">
       <c r="A43" s="23" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B43" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="23" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D43" s="23" t="s">
-        <v>117</v>
+        <v>96</v>
       </c>
       <c r="E43" s="28">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F43" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H43" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="10" customHeight="1">
       <c r="A44" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B44" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C44" s="23" t="s">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="D44" s="23" t="s">
         <v>117</v>
       </c>
       <c r="E44" s="28">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F44" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G44" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H44" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="10" customHeight="1">
       <c r="A45" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B45" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C45" s="23" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D45" s="23" t="s">
         <v>117</v>
       </c>
       <c r="E45" s="28">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="F45" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G45" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H45" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="10" customHeight="1">
       <c r="A46" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B46" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C46" s="23" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D46" s="23" t="s">
         <v>117</v>
       </c>
       <c r="E46" s="28">
+        <v>9</v>
+      </c>
+      <c r="F46" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G46" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H46" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="10" customHeight="1">
+      <c r="A47" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B47" s="23" t="s">
+        <v>113</v>
+      </c>
+      <c r="C47" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D47" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="E47" s="28">
+        <v>14</v>
+      </c>
+      <c r="F47" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G47" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H47" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="10" customHeight="1">
+      <c r="A48" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B48" s="23" t="s">
+        <v>113</v>
+      </c>
+      <c r="C48" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="D48" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="E48" s="28">
+        <v>13</v>
+      </c>
+      <c r="F48" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G48" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H48" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="10" customHeight="1">
+      <c r="A49" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B49" s="23" t="s">
+        <v>113</v>
+      </c>
+      <c r="C49" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D49" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="E49" s="28">
+        <v>38</v>
+      </c>
+      <c r="F49" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G49" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H49" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="10" customHeight="1">
+      <c r="A50" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B50" s="23" t="s">
+        <v>113</v>
+      </c>
+      <c r="C50" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="D50" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="E50" s="28">
         <v>30</v>
       </c>
-      <c r="F46" s="23" t="s">
-[...5 lines deleted...]
-      <c r="H46" s="23" t="s">
+      <c r="F50" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G50" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H50" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="10" customHeight="1">
+      <c r="A51" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B51" s="23" t="s">
+        <v>113</v>
+      </c>
+      <c r="C51" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D51" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="E51" s="28">
+        <v>29</v>
+      </c>
+      <c r="F51" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G51" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H51" s="23" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A11:H11"/>
   <mergeCells count="7">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8D43BF43-8857-4358-B1B9-29A4E17CB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3DD229C5-EC98-4158-9625-F424D0C0B9A9}">
   <dimension ref="A1:H72"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -25254,51 +25604,51 @@
   <mergeCells count="12">
     <mergeCell ref="A12:H12"/>
     <mergeCell ref="A13:H13"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A11:H11"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="Additional data quality information can be found here."/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId3"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D0D6C14-487A-47CF-BC1D-56F9EE9CB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{65BCE352-2BB7-4670-A102-6A450977B9A9}">
   <dimension ref="A1:H163"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -29227,51 +29577,51 @@
     <mergeCell ref="A13:H13"/>
     <mergeCell ref="A14:H14"/>
     <mergeCell ref="A19:H19"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A18:H18"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A4:H4"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E3D19A8-B0EB-4873-BD9A-D48DB393B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{861E178A-25E8-4BC6-8D49-991A17D9B9A9}">
   <dimension ref="A1:F44"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>