--- v0 (2026-04-05)
+++ v1 (2026-06-07)
@@ -1,116 +1,116 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$20:$F$20</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="472" uniqueCount="49">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>www.aihw.gov.au</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Local Hospital Network: Calvary Health Care Bethlehem Limited</t>
   </si>
   <si>
-    <t>Data as of: Tuesday, March 17, 2026, version: 2026031701</t>
+    <t>Data as of: Thursday, May 28, 2026, version: 2026052802</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Tab 1</t>
   </si>
   <si>
     <t>Unit of measure</t>
   </si>
   <si>
     <t>Number of stays</t>
   </si>
   <si>
     <t>Time period</t>
   </si>
   <si>
     <t>A stay in hospital, termed patient admission, represents a new episode of care.</t>
   </si>
@@ -310,50 +310,53 @@
     <t>Childbirth</t>
   </si>
   <si>
     <t>2017–18</t>
   </si>
   <si>
     <t>stays</t>
   </si>
   <si>
     <t>2018–19</t>
   </si>
   <si>
     <t>2019–20</t>
   </si>
   <si>
     <t>2020–21</t>
   </si>
   <si>
     <t>2021–22</t>
   </si>
   <si>
     <t>2022–23</t>
   </si>
   <si>
     <t>2023–24</t>
+  </si>
+  <si>
+    <t>2024–25</t>
   </si>
   <si>
     <t>Medical (emergency)</t>
   </si>
   <si>
     <t>Medical (non-emergency)</t>
   </si>
   <si>
     <t>&lt;5</t>
   </si>
   <si>
     <t>Mental health</t>
   </si>
   <si>
     <t>Other acute (emergency)</t>
   </si>
   <si>
     <t>Other acute (non-emergency)</t>
   </si>
   <si>
     <t>Other subacute and non-acute</t>
   </si>
   <si>
     <t>Palliative</t>
   </si>
@@ -700,213 +703,213 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c3e92ce0-8cc3-4da7-b8e6-8637dd14350d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26cabb91-ed41-4750-9da1-e261f5ef0ddf}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{336eb110-64da-4cf5-9b6d-57111e9fe480}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{746715ca-4070-4559-af1a-3b8dbc064d42}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{694e05e6-6f0e-4538-a306-87cc51e34937}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a752d764-35c6-4cc3-b5d7-73b7c72b543d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dd456e30-2555-4629-83b7-2d3bcada1821}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cd7649b6-d8ab-4373-81dc-8687b59a8001}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -1195,51 +1198,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0CA8545D-150F-415B-BD26-EA594DD6B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F84B429D-E2F0-4A15-894B-B9417CE2B9A9}">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -1647,52 +1650,52 @@
     <row r="372" s="9" customFormat="1" ht="12.5"/>
     <row r="373" s="9" customFormat="1" ht="12.5"/>
     <row r="374" s="9" customFormat="1" ht="12.5"/>
     <row r="375" s="9" customFormat="1" ht="12.5"/>
     <row r="376" s="9" customFormat="1" ht="12.5"/>
     <row r="377" s="9" customFormat="1" ht="12.5"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Number of stays"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{493497C8-7A71-45D5-88B1-6AE1D101B9A9}">
-  <dimension ref="A1:F97"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20A1C070-9D25-467C-BC8D-4C5D166DB9A9}">
+  <dimension ref="A1:F108"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
@@ -2012,1442 +2015,1662 @@
     <row r="27" spans="1:6" ht="10" customHeight="1">
       <c r="A27" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="26" t="s">
         <v>28</v>
       </c>
       <c r="C27" s="26" t="s">
         <v>36</v>
       </c>
       <c r="D27" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E27" s="31">
         <v>0</v>
       </c>
       <c r="F27" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="10" customHeight="1">
       <c r="A28" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="26" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="D28" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E28" s="31">
         <v>0</v>
       </c>
       <c r="F28" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="10" customHeight="1">
       <c r="A29" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C29" s="26" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D29" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E29" s="31">
         <v>0</v>
       </c>
       <c r="F29" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="10" customHeight="1">
       <c r="A30" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C30" s="26" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D30" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E30" s="31">
         <v>0</v>
       </c>
       <c r="F30" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="10" customHeight="1">
       <c r="A31" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C31" s="26" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D31" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E31" s="31">
         <v>0</v>
       </c>
       <c r="F31" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="10" customHeight="1">
       <c r="A32" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C32" s="26" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D32" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E32" s="31">
         <v>0</v>
       </c>
       <c r="F32" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="10" customHeight="1">
       <c r="A33" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C33" s="26" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D33" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E33" s="31">
         <v>0</v>
       </c>
       <c r="F33" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="10" customHeight="1">
       <c r="A34" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C34" s="26" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D34" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E34" s="31">
         <v>0</v>
       </c>
       <c r="F34" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="10" customHeight="1">
       <c r="A35" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="26" t="s">
         <v>38</v>
       </c>
       <c r="C35" s="26" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D35" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E35" s="31">
         <v>0</v>
       </c>
       <c r="F35" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="10" customHeight="1">
       <c r="A36" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="26" t="s">
         <v>38</v>
       </c>
       <c r="C36" s="26" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D36" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E36" s="31">
         <v>0</v>
       </c>
       <c r="F36" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="10" customHeight="1">
       <c r="A37" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C37" s="26" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D37" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E37" s="31">
         <v>0</v>
       </c>
       <c r="F37" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="10" customHeight="1">
       <c r="A38" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C38" s="26" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D38" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E38" s="31">
         <v>0</v>
       </c>
       <c r="F38" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="10" customHeight="1">
       <c r="A39" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C39" s="26" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D39" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E39" s="31">
         <v>0</v>
       </c>
       <c r="F39" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="10" customHeight="1">
       <c r="A40" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C40" s="26" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D40" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E40" s="31">
         <v>0</v>
       </c>
       <c r="F40" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="10" customHeight="1">
       <c r="A41" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C41" s="26" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D41" s="26" t="s">
         <v>30</v>
       </c>
-      <c r="E41" s="26" t="s">
-        <v>39</v>
+      <c r="E41" s="31">
+        <v>0</v>
       </c>
       <c r="F41" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="10" customHeight="1">
       <c r="A42" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="26" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C42" s="26" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D42" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E42" s="31">
         <v>0</v>
       </c>
       <c r="F42" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="10" customHeight="1">
       <c r="A43" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B43" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="C43" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="E43" s="26" t="s">
         <v>40</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="F43" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="44" spans="1:6" ht="10" customHeight="1">
       <c r="A44" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B44" s="26" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C44" s="26" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D44" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E44" s="31">
         <v>0</v>
       </c>
       <c r="F44" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="45" spans="1:6" ht="10" customHeight="1">
       <c r="A45" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B45" s="26" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C45" s="26" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D45" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E45" s="31">
         <v>0</v>
       </c>
       <c r="F45" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="46" spans="1:6" ht="10" customHeight="1">
       <c r="A46" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B46" s="26" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C46" s="26" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D46" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E46" s="31">
         <v>0</v>
       </c>
       <c r="F46" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="47" spans="1:6" ht="10" customHeight="1">
       <c r="A47" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B47" s="26" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C47" s="26" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D47" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E47" s="31">
         <v>0</v>
       </c>
       <c r="F47" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="48" spans="1:6" ht="10" customHeight="1">
       <c r="A48" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="26" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C48" s="26" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D48" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E48" s="31">
         <v>0</v>
       </c>
       <c r="F48" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="49" spans="1:6" ht="10" customHeight="1">
       <c r="A49" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B49" s="26" t="s">
         <v>41</v>
       </c>
       <c r="C49" s="26" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D49" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E49" s="31">
         <v>0</v>
       </c>
       <c r="F49" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="50" spans="1:6" ht="10" customHeight="1">
       <c r="A50" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B50" s="26" t="s">
         <v>41</v>
       </c>
       <c r="C50" s="26" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D50" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E50" s="31">
         <v>0</v>
       </c>
       <c r="F50" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="51" spans="1:6" ht="10" customHeight="1">
       <c r="A51" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B51" s="26" t="s">
         <v>41</v>
       </c>
       <c r="C51" s="26" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D51" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E51" s="31">
         <v>0</v>
       </c>
       <c r="F51" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="52" spans="1:6" ht="10" customHeight="1">
       <c r="A52" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="26" t="s">
         <v>41</v>
       </c>
       <c r="C52" s="26" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D52" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E52" s="31">
         <v>0</v>
       </c>
       <c r="F52" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="53" spans="1:6" ht="10" customHeight="1">
       <c r="A53" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B53" s="26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C53" s="26" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D53" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E53" s="31">
         <v>0</v>
       </c>
       <c r="F53" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="54" spans="1:6" ht="10" customHeight="1">
       <c r="A54" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B54" s="26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C54" s="26" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D54" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E54" s="31">
         <v>0</v>
       </c>
       <c r="F54" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="55" spans="1:6" ht="10" customHeight="1">
       <c r="A55" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B55" s="26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C55" s="26" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D55" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E55" s="31">
         <v>0</v>
       </c>
       <c r="F55" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="10" customHeight="1">
       <c r="A56" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B56" s="26" t="s">
         <v>42</v>
       </c>
       <c r="C56" s="26" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D56" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E56" s="31">
         <v>0</v>
       </c>
       <c r="F56" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="57" spans="1:6" ht="10" customHeight="1">
       <c r="A57" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B57" s="26" t="s">
         <v>42</v>
       </c>
       <c r="C57" s="26" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D57" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E57" s="31">
         <v>0</v>
       </c>
       <c r="F57" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="58" spans="1:6" ht="10" customHeight="1">
       <c r="A58" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B58" s="26" t="s">
         <v>42</v>
       </c>
       <c r="C58" s="26" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D58" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E58" s="31">
         <v>0</v>
       </c>
       <c r="F58" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="59" spans="1:6" ht="10" customHeight="1">
       <c r="A59" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B59" s="26" t="s">
         <v>42</v>
       </c>
       <c r="C59" s="26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D59" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E59" s="31">
         <v>0</v>
       </c>
       <c r="F59" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="60" spans="1:6" ht="10" customHeight="1">
       <c r="A60" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B60" s="26" t="s">
         <v>42</v>
       </c>
       <c r="C60" s="26" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D60" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E60" s="31">
         <v>0</v>
       </c>
       <c r="F60" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="61" spans="1:6" ht="10" customHeight="1">
       <c r="A61" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B61" s="26" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C61" s="26" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D61" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E61" s="31">
         <v>0</v>
       </c>
       <c r="F61" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="62" spans="1:6" ht="10" customHeight="1">
       <c r="A62" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B62" s="26" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C62" s="26" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D62" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E62" s="31">
         <v>0</v>
       </c>
       <c r="F62" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="63" spans="1:6" ht="10" customHeight="1">
       <c r="A63" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B63" s="26" t="s">
         <v>43</v>
       </c>
       <c r="C63" s="26" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D63" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E63" s="31">
         <v>0</v>
       </c>
       <c r="F63" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="64" spans="1:6" ht="10" customHeight="1">
       <c r="A64" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B64" s="26" t="s">
         <v>43</v>
       </c>
       <c r="C64" s="26" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D64" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E64" s="31">
         <v>0</v>
       </c>
       <c r="F64" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="65" spans="1:6" ht="10" customHeight="1">
       <c r="A65" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B65" s="26" t="s">
         <v>43</v>
       </c>
       <c r="C65" s="26" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D65" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E65" s="31">
         <v>0</v>
       </c>
       <c r="F65" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="66" spans="1:6" ht="10" customHeight="1">
       <c r="A66" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B66" s="26" t="s">
         <v>43</v>
       </c>
       <c r="C66" s="26" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D66" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E66" s="31">
         <v>0</v>
       </c>
       <c r="F66" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="67" spans="1:6" ht="10" customHeight="1">
       <c r="A67" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B67" s="26" t="s">
         <v>43</v>
       </c>
       <c r="C67" s="26" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D67" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E67" s="31">
         <v>0</v>
       </c>
       <c r="F67" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="68" spans="1:6" ht="10" customHeight="1">
       <c r="A68" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B68" s="26" t="s">
         <v>43</v>
       </c>
       <c r="C68" s="26" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D68" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E68" s="31">
         <v>0</v>
       </c>
       <c r="F68" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="69" spans="1:6" ht="10" customHeight="1">
       <c r="A69" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B69" s="26" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C69" s="26" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D69" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E69" s="31">
         <v>0</v>
       </c>
       <c r="F69" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="70" spans="1:6" ht="10" customHeight="1">
       <c r="A70" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B70" s="26" t="s">
         <v>44</v>
       </c>
       <c r="C70" s="26" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D70" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E70" s="31">
-        <v>256</v>
+        <v>0</v>
       </c>
       <c r="F70" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="71" spans="1:6" ht="10" customHeight="1">
       <c r="A71" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B71" s="26" t="s">
         <v>44</v>
       </c>
       <c r="C71" s="26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D71" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E71" s="31">
-        <v>310</v>
+        <v>0</v>
       </c>
       <c r="F71" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="72" spans="1:6" ht="10" customHeight="1">
       <c r="A72" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B72" s="26" t="s">
         <v>44</v>
       </c>
       <c r="C72" s="26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D72" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E72" s="31">
-        <v>308</v>
+        <v>0</v>
       </c>
       <c r="F72" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="73" spans="1:6" ht="10" customHeight="1">
       <c r="A73" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B73" s="26" t="s">
         <v>44</v>
       </c>
       <c r="C73" s="26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D73" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E73" s="31">
-        <v>306</v>
+        <v>0</v>
       </c>
       <c r="F73" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="74" spans="1:6" ht="10" customHeight="1">
       <c r="A74" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B74" s="26" t="s">
         <v>44</v>
       </c>
       <c r="C74" s="26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D74" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E74" s="31">
-        <v>272</v>
+        <v>0</v>
       </c>
       <c r="F74" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="75" spans="1:6" ht="10" customHeight="1">
       <c r="A75" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B75" s="26" t="s">
         <v>44</v>
       </c>
       <c r="C75" s="26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D75" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E75" s="31">
-        <v>228</v>
+        <v>0</v>
       </c>
       <c r="F75" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:6" ht="10" customHeight="1">
       <c r="A76" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B76" s="26" t="s">
         <v>44</v>
       </c>
       <c r="C76" s="26" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D76" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E76" s="31">
-        <v>282</v>
+        <v>0</v>
       </c>
       <c r="F76" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="77" spans="1:6" ht="10" customHeight="1">
       <c r="A77" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B77" s="26" t="s">
         <v>45</v>
       </c>
       <c r="C77" s="26" t="s">
         <v>29</v>
       </c>
       <c r="D77" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E77" s="31">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="F77" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="78" spans="1:6" ht="10" customHeight="1">
       <c r="A78" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B78" s="26" t="s">
         <v>45</v>
       </c>
       <c r="C78" s="26" t="s">
         <v>31</v>
       </c>
       <c r="D78" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E78" s="31">
-        <v>235</v>
+        <v>310</v>
       </c>
       <c r="F78" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="79" spans="1:6" ht="10" customHeight="1">
       <c r="A79" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B79" s="26" t="s">
         <v>45</v>
       </c>
       <c r="C79" s="26" t="s">
         <v>32</v>
       </c>
       <c r="D79" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E79" s="31">
-        <v>223</v>
+        <v>308</v>
       </c>
       <c r="F79" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="80" spans="1:6" ht="10" customHeight="1">
       <c r="A80" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B80" s="26" t="s">
         <v>45</v>
       </c>
       <c r="C80" s="26" t="s">
         <v>33</v>
       </c>
       <c r="D80" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E80" s="31">
-        <v>229</v>
+        <v>306</v>
       </c>
       <c r="F80" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="81" spans="1:6" ht="10" customHeight="1">
       <c r="A81" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B81" s="26" t="s">
         <v>45</v>
       </c>
       <c r="C81" s="26" t="s">
         <v>34</v>
       </c>
       <c r="D81" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E81" s="31">
-        <v>218</v>
+        <v>272</v>
       </c>
       <c r="F81" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="82" spans="1:6" ht="10" customHeight="1">
       <c r="A82" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B82" s="26" t="s">
         <v>45</v>
       </c>
       <c r="C82" s="26" t="s">
         <v>35</v>
       </c>
       <c r="D82" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E82" s="31">
-        <v>202</v>
+        <v>228</v>
       </c>
       <c r="F82" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="83" spans="1:6" ht="10" customHeight="1">
       <c r="A83" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B83" s="26" t="s">
         <v>45</v>
       </c>
       <c r="C83" s="26" t="s">
         <v>36</v>
       </c>
       <c r="D83" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E83" s="31">
-        <v>226</v>
+        <v>282</v>
       </c>
       <c r="F83" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="84" spans="1:6" ht="10" customHeight="1">
       <c r="A84" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B84" s="26" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C84" s="26" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D84" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E84" s="31">
-        <v>0</v>
+        <v>274</v>
       </c>
       <c r="F84" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="85" spans="1:6" ht="10" customHeight="1">
       <c r="A85" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B85" s="26" t="s">
         <v>46</v>
       </c>
       <c r="C85" s="26" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D85" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E85" s="31">
-        <v>0</v>
+        <v>251</v>
       </c>
       <c r="F85" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="86" spans="1:6" ht="10" customHeight="1">
       <c r="A86" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B86" s="26" t="s">
         <v>46</v>
       </c>
       <c r="C86" s="26" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D86" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E86" s="31">
-        <v>0</v>
+        <v>235</v>
       </c>
       <c r="F86" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="87" spans="1:6" ht="10" customHeight="1">
       <c r="A87" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B87" s="26" t="s">
         <v>46</v>
       </c>
       <c r="C87" s="26" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D87" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E87" s="31">
-        <v>0</v>
+        <v>223</v>
       </c>
       <c r="F87" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="88" spans="1:6" ht="10" customHeight="1">
       <c r="A88" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B88" s="26" t="s">
         <v>46</v>
       </c>
       <c r="C88" s="26" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D88" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E88" s="31">
-        <v>0</v>
+        <v>229</v>
       </c>
       <c r="F88" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="89" spans="1:6" ht="10" customHeight="1">
       <c r="A89" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B89" s="26" t="s">
         <v>46</v>
       </c>
       <c r="C89" s="26" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D89" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E89" s="31">
-        <v>0</v>
+        <v>218</v>
       </c>
       <c r="F89" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="90" spans="1:6" ht="10" customHeight="1">
       <c r="A90" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B90" s="26" t="s">
         <v>46</v>
       </c>
       <c r="C90" s="26" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D90" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E90" s="31">
-        <v>0</v>
+        <v>202</v>
       </c>
       <c r="F90" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="91" spans="1:6" ht="10" customHeight="1">
       <c r="A91" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B91" s="26" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C91" s="26" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D91" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E91" s="31">
-        <v>0</v>
+        <v>226</v>
       </c>
       <c r="F91" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="92" spans="1:6" ht="10" customHeight="1">
       <c r="A92" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B92" s="26" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C92" s="26" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D92" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E92" s="31">
-        <v>0</v>
+        <v>296</v>
       </c>
       <c r="F92" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="93" spans="1:6" ht="10" customHeight="1">
       <c r="A93" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B93" s="26" t="s">
         <v>47</v>
       </c>
       <c r="C93" s="26" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D93" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E93" s="31">
         <v>0</v>
       </c>
       <c r="F93" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="94" spans="1:6" ht="10" customHeight="1">
       <c r="A94" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B94" s="26" t="s">
         <v>47</v>
       </c>
       <c r="C94" s="26" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D94" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E94" s="31">
         <v>0</v>
       </c>
       <c r="F94" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="95" spans="1:6" ht="10" customHeight="1">
       <c r="A95" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B95" s="26" t="s">
         <v>47</v>
       </c>
       <c r="C95" s="26" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D95" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E95" s="31">
         <v>0</v>
       </c>
       <c r="F95" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="96" spans="1:6" ht="10" customHeight="1">
       <c r="A96" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B96" s="26" t="s">
         <v>47</v>
       </c>
       <c r="C96" s="26" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D96" s="26" t="s">
         <v>30</v>
       </c>
       <c r="E96" s="31">
         <v>0</v>
       </c>
       <c r="F96" s="26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="97" spans="1:6" ht="10" customHeight="1">
       <c r="A97" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B97" s="26" t="s">
         <v>47</v>
       </c>
       <c r="C97" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="D97" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="E97" s="31">
+        <v>0</v>
+      </c>
+      <c r="F97" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" ht="10" customHeight="1">
+      <c r="A98" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B98" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="C98" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D98" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="E98" s="31">
+        <v>0</v>
+      </c>
+      <c r="F98" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" ht="10" customHeight="1">
+      <c r="A99" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B99" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="C99" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="D97" s="26" t="s">
-[...5 lines deleted...]
-      <c r="F97" s="26" t="s">
+      <c r="D99" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="E99" s="31">
+        <v>0</v>
+      </c>
+      <c r="F99" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" ht="10" customHeight="1">
+      <c r="A100" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B100" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="C100" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D100" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="E100" s="31">
+        <v>0</v>
+      </c>
+      <c r="F100" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" ht="10" customHeight="1">
+      <c r="A101" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B101" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="C101" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="D101" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="E101" s="31">
+        <v>0</v>
+      </c>
+      <c r="F101" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" ht="10" customHeight="1">
+      <c r="A102" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B102" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="C102" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="D102" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="E102" s="31">
+        <v>0</v>
+      </c>
+      <c r="F102" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" ht="10" customHeight="1">
+      <c r="A103" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B103" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="C103" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="D103" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="E103" s="31">
+        <v>0</v>
+      </c>
+      <c r="F103" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" ht="10" customHeight="1">
+      <c r="A104" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B104" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="C104" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="D104" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="E104" s="31">
+        <v>0</v>
+      </c>
+      <c r="F104" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" ht="10" customHeight="1">
+      <c r="A105" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B105" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="C105" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="D105" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="E105" s="31">
+        <v>0</v>
+      </c>
+      <c r="F105" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" ht="10" customHeight="1">
+      <c r="A106" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B106" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="C106" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D106" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="E106" s="31">
+        <v>0</v>
+      </c>
+      <c r="F106" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" ht="10" customHeight="1">
+      <c r="A107" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B107" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="C107" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D107" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="E107" s="31">
+        <v>0</v>
+      </c>
+      <c r="F107" s="26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" ht="10" customHeight="1">
+      <c r="A108" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="B108" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="C108" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D108" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="E108" s="31">
+        <v>0</v>
+      </c>
+      <c r="F108" s="26" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A20:F20"/>
   <mergeCells count="16">
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>