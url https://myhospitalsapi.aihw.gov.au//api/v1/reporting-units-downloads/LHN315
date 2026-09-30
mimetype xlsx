--- v2 (2026-08-13)
+++ v3 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
     <sheet name="Tab 8" sheetId="9" r:id="rId11"/>
     <sheet name="Tab 9" sheetId="10" r:id="rId12"/>
     <sheet name="Tab 10" sheetId="11" r:id="rId13"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
@@ -111,51 +111,51 @@
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Local Hospital Network: North West (Qld)</t>
   </si>
   <si>
-    <t>Data as of: Thursday, May 28, 2026, version: 2026052802</t>
+    <t>Data as of: Wednesday, August 19, 2026, version: 2026081901</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Tab 1</t>
   </si>
   <si>
     <t>Unit of measure</t>
   </si>
   <si>
     <t>Elective surgery waiting times: by urgency category</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Elective surgery is planned surgery that can be booked in advance as a result of a specialist clinical assessment resulting in placement on an elective surgery waiting list. 
 The treating doctor determines how urgently surgery is needed, then assigns the patient to one of three elective surgery urgency categories – Category 1 (surgery is recommended within 30 days), Category 2 (surgery is recommended within 90 days), or Category 3 (surgery is recommended within 365 days).
@@ -1529,51 +1529,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1585,1441 +1585,1441 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21aed947-bdff-41ed-a2be-b53542283a91}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{694e5f67-2354-4f5c-b828-4ab558f0c941}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2fa04fe7-b178-49a7-993d-132f55dc4317}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c072171f-b034-486e-80e1-6f4e073921d6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b1e109ec-268d-4a5f-bf5e-821f8c44aa95}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ae079434-bae8-4f3e-bf38-18c521aac905}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{bccdaf63-0276-43ff-94d0-557225ca2ce9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0c22999a-47d4-4423-a091-1b6e82f616e1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ed380230-45c8-4365-a9d3-62c862088ff5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08f7a8b1-f2f0-40a9-8ac8-26377af112ca}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ee62569-f032-4b39-a43d-bcc23b2ee5b4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{563b8531-2b60-4760-a31f-19e79391767b}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d13755c2-96f1-4455-b6e0-621b8fbce153}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ae924f12-a16a-4e55-8d39-5b7791731d4f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{775a50cd-1bc7-4374-8b46-ff2c73f95f3d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c2aa2463-3fbc-4a16-9229-2eb25758de8c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31401fb5-1b96-4f3b-b574-b16a1d6f549b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{912798de-342c-4928-abfe-627f87d090a4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a0e75e10-f427-4577-8dce-175eb0c13c89}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9034b119-a110-47cf-8b9d-e2d295e2a2a3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b3734b93-c6a5-44f2-9d51-e3414c59a207}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95dd2b9c-5f7e-482c-afcf-c906df9e4e94}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a0ac773b-1204-4ef5-9383-ade3890a3645}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{730fd201-eab0-4da4-bcb6-2cf01234b809}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{987b5028-5dea-4893-96fc-d53c5179a2b3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f4994165-be5c-4691-a651-323029b12c07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{556880ed-7d57-424a-adc1-1c32793eb0f8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1cd6cf02-a7b5-4479-9f6e-03432e2b72da}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b0b64d09-fa12-4e91-bd3b-1967741c7df1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e6a19109-4130-419c-bce8-50e0749ab762}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f9fefcba-27a4-4067-b149-37204e456bc1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33dbce6a-3bfe-4db1-a244-74c8824041ae}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a431bbb8-d642-4798-a0d9-e34f0f4d4318}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34a53124-eb4d-427a-9256-44d99726cd07}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0ae489c6-2d90-47fe-80ec-028ddf5bf638}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d8679504-9a5a-4398-beee-ce585e39f28d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{976ee4a8-ebc7-424a-96f3-5d90952dfa05}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3827c61d-be52-41cd-9aef-723b18970094}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2c49bff0-b9e8-4916-a5a7-adcaf8a0b38f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83dd9279-99dc-462b-930c-b9d32869704f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2da8f8a4-af27-4ca7-982b-8112e0928784}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{817f90f9-c125-4155-87b7-be4e67011579}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3f1bec36-e2bd-4f58-ac4d-ec977dddceab}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4a32d1d4-a9bc-41f4-8b59-e81de6baccf1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{fde6c76d-184b-4abe-80cd-1bdef7e07e67}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00acc3b5-d53f-491d-a502-0ae73f283243}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1cec62bc-9ff6-45d2-99db-0d5aced3f3b6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61ee9936-5128-4ba8-9c02-c08304f0e1b6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09fa25eb-8529-40da-905d-6b9526eae736}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7f11849f-9b88-43af-b663-297547ffb395}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{729f2dd5-0d18-4f0f-b328-135f2718772f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{feab9600-c10a-4961-a4c8-008a35429890}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88f4acbd-cf45-44f4-9bee-46c62ed7c19e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8e8a694c-6a5b-4f59-91e2-f66ea20d5559}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a88b645b-add7-4ca6-9d96-8a60feaaba78}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23b106c7-0244-4cfd-b65b-a2db06cd8be7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34872a9e-33b4-43f3-a9f2-59b858a1b9c8}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d949a69f-1bba-4a4e-af59-a24be929313c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e790f5a6-4776-4b5d-b75c-7d57918b8289}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{606c0dc5-ff52-4a1b-b6d2-dff92ab0087a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b6147e0e-0c8d-4742-a1a8-683d148d3a8a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{94917bfd-c55e-4a78-bd1a-a569563b539e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3301,85 +3301,85 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /></Relationships>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1D2826A-FF88-4789-A9BB-E4B5FBE1B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1C07AEB-4A0F-4DCB-BA83-3199E451B9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3859,51 +3859,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Elective surgery waiting times: by urgency category"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Elective surgery waiting times: specialty of surgeon"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Elective surgery waiting times: by intended procedure"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Number of stays"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Total emergency department presentations"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{634AB11B-8E27-4A18-8C7F-1F62F2E7B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{126EE219-A441-48F0-A454-9D50776AB9A9}">
   <dimension ref="A1:H177"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -8196,51 +8196,51 @@
     <mergeCell ref="A13:H13"/>
     <mergeCell ref="A14:H14"/>
     <mergeCell ref="A19:H19"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A18:H18"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A4:H4"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E99BDAEE-C24A-4AA6-9FE4-D30E4CDAB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B85B1552-DB3C-41E2-9EDF-48B20533B9A9}">
   <dimension ref="A1:F51"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -9100,51 +9100,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CD18E735-1655-4F3C-84D7-CD73DEBEB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3088692F-5C05-425B-8272-CC8195A5B9A9}">
   <dimension ref="A1:H74"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A8" sqref="A7:H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -10917,51 +10917,51 @@
         <v>18</v>
       </c>
       <c r="H74" s="23" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A11:H11"/>
   <mergeCells count="7">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2BF34658-8F24-4FCA-AD7F-C2DBD075B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D61D955A-C71B-4238-B031-76C7751CB9A9}">
   <dimension ref="A1:H85"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -12995,51 +12995,51 @@
       <c r="H85" s="23" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A13:H13"/>
   <mergeCells count="9">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A10:H10"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{462E9DBE-88F0-4171-A06C-416CF1BEB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7EE23CD4-4840-446F-9D87-BE81FBE2B9A9}">
   <dimension ref="A1:H703"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -31141,51 +31141,51 @@
       <c r="H703" s="23" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A13:H13"/>
   <mergeCells count="9">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A10:H10"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A87C400B-D94E-49BE-8E00-8D4859FDB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FB3917BD-0F1F-4B39-90E2-37A6E230B9A9}">
   <dimension ref="A1:F108"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -33149,51 +33149,51 @@
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C0F1B0B-F31D-4C3C-9055-340FC529B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{05E5807E-D70C-4DB2-8E53-0560D216B9A9}">
   <dimension ref="A1:H91"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -35409,51 +35409,51 @@
         <v>18</v>
       </c>
       <c r="H91" s="23" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A11:H11"/>
   <mergeCells count="7">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A8:H8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{65F2EE8C-5D8C-40F7-BC21-7034328FB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A06DEC4A-F2E6-472A-ACC2-361CBFD8B9A9}">
   <dimension ref="A1:H291"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -42869,51 +42869,51 @@
         <v>18</v>
       </c>
       <c r="H291" s="23" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A11:H11"/>
   <mergeCells count="7">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3EF36419-EBB7-4D2F-A0EB-BE366B25B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9663C436-5634-4528-AD4E-51CDE897B9A9}">
   <dimension ref="A1:H156"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -46819,51 +46819,51 @@
         <v>18</v>
       </c>
       <c r="H156" s="23" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A11:H11"/>
   <mergeCells count="7">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{666DFD05-FDAE-428A-8CD9-C8CFA431B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8676F9C-C210-4DCF-9A1C-61956C45B9A9}">
   <dimension ref="A1:H86"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>