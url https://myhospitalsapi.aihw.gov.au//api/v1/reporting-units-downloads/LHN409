--- v0 (2026-04-03)
+++ v1 (2026-06-11)
@@ -14,148 +14,148 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="14940" windowHeight="9225" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="TOC" sheetId="1" r:id="rId3"/>
     <sheet name="Tab 1" sheetId="2" r:id="rId4"/>
     <sheet name="Tab 2" sheetId="3" r:id="rId5"/>
     <sheet name="Tab 3" sheetId="4" r:id="rId6"/>
     <sheet name="Tab 4" sheetId="5" r:id="rId7"/>
     <sheet name="Tab 5" sheetId="6" r:id="rId8"/>
     <sheet name="Tab 6" sheetId="7" r:id="rId9"/>
     <sheet name="Tab 7" sheetId="8" r:id="rId10"/>
     <sheet name="Tab 8" sheetId="9" r:id="rId11"/>
     <sheet name="Tab 9" sheetId="10" r:id="rId12"/>
     <sheet name="Tab 10" sheetId="11" r:id="rId13"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">TOC!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Tab 1'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Tab 1'!$A$11:$H$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Tab 2'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Tab 2'!$A$13:$H$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Tab 3'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Tab 3'!$A$13:$H$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Tab 4'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Tab 4'!$A$20:$F$20</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'Tab 5'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Tab 5'!$A$10:$H$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'Tab 6'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Tab 6'!$A$11:$H$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'Tab 7'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'Tab 7'!$A$11:$H$11</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="8">'Tab 8'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'Tab 8'!$A$16:$H$16</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="9">'Tab 9'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'Tab 9'!$A$23:$H$23</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="10">'Tab 10'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="10" hidden="1">'Tab 10'!$A$16:$F$16</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11072" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11658" uniqueCount="216">
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>www.aihw.gov.au</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Australian Institute of Health and Welfare</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 GPO Box 570, Canberra ACT 2601, Australia</t>
     </r>
   </si>
   <si>
     <t>Table of contents</t>
   </si>
   <si>
     <t>Local Hospital Network: Riverland Mallee Coorong</t>
   </si>
   <si>
-    <t>Data as of: Tuesday, March 17, 2026, version: 2026031701</t>
+    <t>Data as of: Thursday, May 28, 2026, version: 2026052802</t>
   </si>
   <si>
     <t>MyHospitals provides performance information for hospitals in Australia. This download contains all the data on MyHospitals for this hospital.</t>
   </si>
   <si>
     <t>Tab name</t>
   </si>
   <si>
     <t>Contents</t>
   </si>
   <si>
     <t>Tab 1</t>
   </si>
   <si>
     <t>Unit of measure</t>
   </si>
   <si>
     <t>Elective surgery waiting times: by urgency category</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Elective surgery is planned surgery that can be booked in advance as a result of a specialist clinical assessment resulting in placement on an elective surgery waiting list. 
 The treating doctor determines how urgently surgery is needed, then assigns the patient to one of three elective surgery urgency categories – Category 1 (surgery is recommended within 30 days), Category 2 (surgery is recommended within 90 days), or Category 3 (surgery is recommended within 365 days).
@@ -1556,51 +1556,51 @@
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
@@ -1612,1441 +1612,1441 @@
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1047750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{e8f1094d-cdf4-4496-a92e-fab394115f11}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58c7444e-5233-4350-b31c-123d271d906e}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f33ac110-6fb4-436e-b9f1-aef186a65f2b}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a1521603-0ed4-4f04-b328-ffc887104af3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8cb7c597-a3c5-4ce4-bd65-604c709c32e6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{191a3b06-23f3-406f-9e15-8af2190af115}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4629f03b-7ce9-4e22-8cef-3ad4352a54ee}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{c4906c1c-86d1-4365-b612-557180a6cdee}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ad7077e-0453-426a-bbb8-7dc960138d15}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7f435787-9da1-4f17-b6c3-afa3fb58a85f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6a12a7c9-45a7-4808-9ecc-16259622ee26}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a71a75c0-c3b9-45b3-a42c-a7bfdb19cd04}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56cd33d3-d0b5-4248-96bc-c81730474729}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{252d159e-ac04-42a9-aac8-7e0e986c5be4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46ea6bd2-38af-4753-a409-be2f581a08f5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b00896f4-ddfe-42a8-a1e9-c3ced84df72c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1187bcb8-a2b5-42a0-9bf2-351dde8080f3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43143402-2fcd-40cd-8e06-1e8eda667eb7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95d0edfb-de95-4c6d-83a8-9f82601a3384}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b1a50dfb-481a-46cb-a7fa-05b58254c209}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5a46194a-75a3-4b1c-a156-ea92d66ec23d}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45a6ba13-68f6-4749-8faf-ee3f5be7550a}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72b3db5f-7641-442a-bc83-b4e468d5ede0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2aca1084-3d05-4216-83b7-11198a392b45}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{406eae27-0e33-4fd1-b89b-0c33b9797eb1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{654a3635-58c8-4ffa-81d9-c3d5f2894824}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a54fb58c-75a4-4987-951a-3a67fd94128a}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ba682f63-4067-4a83-8d4e-b64fcfa8fbe6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{874c7d8c-03ba-4415-b2e3-6ba8c0cdb1e1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01aaff42-a021-42fd-8b46-4c4c4d3ef361}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4aa9c069-5d30-47d8-9005-bb0dd68c25e2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20809059-b594-46cf-bf69-a40864e20808}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17d2a052-95a4-4d31-bbb3-e7fbd4cf368f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52b6474a-39ad-4436-a1e1-e90294cd9251}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{225a59d6-240d-4df1-b0aa-4f4b85e2f9b7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{afba02f3-988a-4a53-a0fe-f70dc5a5428c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ca8d18c6-3364-42d6-ad22-966b3f6da72c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{b76fb2b0-e917-49f9-b4b0-647a7ad19ff9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{d59a3dcf-cfe3-4a72-bf17-b52f024569e4}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64b27409-1deb-4cb0-948e-70b5bc5aeb01}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a4cb2890-77a1-43e1-b8ba-a37522e8f2cc}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f2c7fb4e-ac93-46e0-bd82-4f725aa525fb}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5e482b4e-e62d-4655-bb61-85dd5605bdb0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{289372fd-20d7-4c9e-869e-983da9a3cf21}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2324100" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8fa228cd-33a4-4fe9-a7a6-59f2bc1d3e66}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4150dada-3174-466f-9a21-f4feb5af6af0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f067ce27-5e1c-4a6d-8e2e-ccbbed566359}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dbee1b3e-0bd9-4e93-8faf-ac7edd0de46d}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8ec429bd-497b-4422-81ec-a3dc0974eed5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{de228ee0-ba6b-4011-930f-3dfbfab07f52}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46676ab9-4fa0-46ff-9558-189caf203450}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cffccaca-aa43-4aaf-99d1-ab09d8616bce}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{f3d1a80a-6d8f-495f-9569-bc9725c63e5c}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{dbf55d45-b92e-4610-b8d0-535ad9acb63f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{a9799378-b4b1-4cec-965e-7d0afcb96378}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2f79ab9b-69f1-487d-9454-56a9d8b9ddc8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{cc4e693e-5930-495e-a376-2291110c797f}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1833415f-221c-48a0-bdae-795307032804}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6eae89c6-53a7-4dae-b0ef-7e4613a45cff}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56e8cf45-4739-48b8-8b11-f0b71a76c06f}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2324100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>914400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37350f49-2bb9-41ac-bbf2-2f1a048e310e}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{177a3d70-a6c9-4264-b0a3-329077c0c18c}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2324100" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
@@ -3358,55 +3358,55 @@
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /></Relationships>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aihw.gov.au/reports-data/myhospitals/content/about-the-data" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC556330-6A43-4ED8-A5AA-53CD15E4B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{90536F49-E6B6-437D-AA62-8D97B512B9A9}">
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.1428571428571" style="12" customWidth="1"/>
     <col min="2" max="2" width="116.571428571429" style="12" customWidth="1"/>
     <col min="3" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
@@ -3886,51 +3886,51 @@
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B8" location="'Tab 1'!A1" display="Elective surgery waiting times: by urgency category"/>
     <hyperlink ref="B9" location="'Tab 2'!A1" display="Elective surgery waiting times: specialty of surgeon"/>
     <hyperlink ref="B10" location="'Tab 3'!A1" display="Elective surgery waiting times: by intended procedure"/>
     <hyperlink ref="B11" location="'Tab 4'!A1" display="Number of stays"/>
     <hyperlink ref="B12" location="'Tab 5'!A1" display="Length of stay for childbirth"/>
     <hyperlink ref="B13" location="'Tab 6'!A1" display="Length of stay for selected medical conditions"/>
     <hyperlink ref="B14" location="'Tab 7'!A1" display="Length of stay for selected surgical procedures"/>
     <hyperlink ref="B15" location="'Tab 8'!A1" display="Emergency department waiting times"/>
     <hyperlink ref="B16" location="'Tab 9'!A1" display="Time spent in emergency departments"/>
     <hyperlink ref="B17" location="'Tab 10'!A1" display="Total emergency department presentations"/>
   </hyperlinks>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C0DA1DFF-78F4-48A9-BE00-E1FC8CA2B9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0867F4F0-9EDB-4E01-8C5F-7F28A61BB9A9}">
   <dimension ref="A1:H133"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A2" sqref="A2:H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -7079,51 +7079,51 @@
     <mergeCell ref="A13:H13"/>
     <mergeCell ref="A14:H14"/>
     <mergeCell ref="A19:H19"/>
     <mergeCell ref="A15:H15"/>
     <mergeCell ref="A16:H16"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A18:H18"/>
     <mergeCell ref="A10:H10"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A4:H4"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63AFE59C-9221-45C0-89AA-8B048B6EB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD287326-1295-4527-8E91-25B62628B9A9}">
   <dimension ref="A1:F41"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
@@ -7783,51 +7783,51 @@
     </row>
   </sheetData>
   <autoFilter ref="A16:F16"/>
   <mergeCells count="12">
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F7CCFEEA-7998-468C-B709-C039B84FB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E127F5BE-273C-4CDD-BC8E-2C55D05DB9A9}">
   <dimension ref="A1:H56"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A8" sqref="A7:H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -9132,51 +9132,51 @@
         <v>18</v>
       </c>
       <c r="H56" s="23" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A11:H11"/>
   <mergeCells count="7">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BCCC9CEF-964C-42CB-8B97-BB6CFADDB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CFFE872E-85FD-4D74-B298-AEFC5D5FB9A9}">
   <dimension ref="A1:H133"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -12458,51 +12458,51 @@
       <c r="H133" s="23" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A13:H13"/>
   <mergeCells count="9">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A10:H10"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B1E2F176-3E79-46EA-AB15-8959805AB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4446B736-19CF-4AD4-BA28-85255D7EB9A9}">
   <dimension ref="A1:H817"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -33568,52 +33568,52 @@
       <c r="H817" s="23" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A13:H13"/>
   <mergeCells count="9">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="A9:H9"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A10:H10"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4DDE9AF4-C966-474D-B71D-4DD036D2B9A9}">
-  <dimension ref="A1:F64"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{29C7EFF8-1213-4D01-B15A-5F639A97B9A9}">
+  <dimension ref="A1:F75"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
@@ -33873,875 +33873,1095 @@
     <row r="24" spans="1:6" ht="10" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B24" s="23" t="s">
         <v>126</v>
       </c>
       <c r="C24" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D24" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E24" s="28">
         <v>430</v>
       </c>
       <c r="F24" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="10" customHeight="1">
       <c r="A25" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B25" s="23" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="C25" s="23" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D25" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E25" s="28">
-        <v>8772</v>
+        <v>436</v>
       </c>
       <c r="F25" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="10" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B26" s="23" t="s">
         <v>140</v>
       </c>
       <c r="C26" s="23" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D26" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E26" s="28">
-        <v>8108</v>
+        <v>8772</v>
       </c>
       <c r="F26" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="10" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B27" s="23" t="s">
         <v>140</v>
       </c>
       <c r="C27" s="23" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D27" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E27" s="28">
-        <v>8613</v>
+        <v>8108</v>
       </c>
       <c r="F27" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="10" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B28" s="23" t="s">
         <v>140</v>
       </c>
       <c r="C28" s="23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D28" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E28" s="28">
-        <v>9161</v>
+        <v>8613</v>
       </c>
       <c r="F28" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="10" customHeight="1">
       <c r="A29" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B29" s="23" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C29" s="23" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D29" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E29" s="28">
-        <v>5893</v>
+        <v>9161</v>
       </c>
       <c r="F29" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="10" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B30" s="23" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C30" s="23" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D30" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E30" s="28">
-        <v>6328</v>
+        <v>8525</v>
       </c>
       <c r="F30" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="10" customHeight="1">
       <c r="A31" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B31" s="23" t="s">
         <v>141</v>
       </c>
       <c r="C31" s="23" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D31" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E31" s="28">
-        <v>6479</v>
+        <v>5893</v>
       </c>
       <c r="F31" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="10" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B32" s="23" t="s">
         <v>141</v>
       </c>
       <c r="C32" s="23" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D32" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E32" s="28">
-        <v>5805</v>
+        <v>6328</v>
       </c>
       <c r="F32" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="10" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B33" s="23" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C33" s="23" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D33" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E33" s="28">
-        <v>156</v>
+        <v>6479</v>
       </c>
       <c r="F33" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="10" customHeight="1">
       <c r="A34" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B34" s="23" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C34" s="23" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D34" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E34" s="28">
-        <v>159</v>
+        <v>5805</v>
       </c>
       <c r="F34" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="10" customHeight="1">
       <c r="A35" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B35" s="23" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C35" s="23" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D35" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E35" s="28">
-        <v>199</v>
+        <v>6445</v>
       </c>
       <c r="F35" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="10" customHeight="1">
       <c r="A36" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B36" s="23" t="s">
         <v>142</v>
       </c>
       <c r="C36" s="23" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D36" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E36" s="28">
-        <v>199</v>
+        <v>156</v>
       </c>
       <c r="F36" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:6" ht="10" customHeight="1">
       <c r="A37" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B37" s="23" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C37" s="23" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D37" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E37" s="28">
-        <v>12</v>
+        <v>159</v>
       </c>
       <c r="F37" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:6" ht="10" customHeight="1">
       <c r="A38" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B38" s="23" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C38" s="23" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D38" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E38" s="28">
-        <v>19</v>
+        <v>199</v>
       </c>
       <c r="F38" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:6" ht="10" customHeight="1">
       <c r="A39" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B39" s="23" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C39" s="23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D39" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E39" s="28">
-        <v>20</v>
+        <v>199</v>
       </c>
       <c r="F39" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:6" ht="10" customHeight="1">
       <c r="A40" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B40" s="23" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C40" s="23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D40" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E40" s="28">
-        <v>24</v>
+        <v>177</v>
       </c>
       <c r="F40" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:6" ht="10" customHeight="1">
       <c r="A41" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B41" s="23" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C41" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D41" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="28">
-        <v>730</v>
+        <v>12</v>
       </c>
       <c r="F41" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:6" ht="10" customHeight="1">
       <c r="A42" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B42" s="23" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C42" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D42" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E42" s="28">
-        <v>633</v>
+        <v>19</v>
       </c>
       <c r="F42" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:6" ht="10" customHeight="1">
       <c r="A43" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B43" s="23" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C43" s="23" t="s">
         <v>25</v>
       </c>
       <c r="D43" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E43" s="28">
-        <v>728</v>
+        <v>20</v>
       </c>
       <c r="F43" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:6" ht="10" customHeight="1">
       <c r="A44" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B44" s="23" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C44" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D44" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E44" s="28">
-        <v>758</v>
+        <v>24</v>
       </c>
       <c r="F44" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:6" ht="10" customHeight="1">
       <c r="A45" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B45" s="23" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="C45" s="23" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D45" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E45" s="28">
-        <v>107</v>
+        <v>22</v>
       </c>
       <c r="F45" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:6" ht="10" customHeight="1">
       <c r="A46" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B46" s="23" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C46" s="23" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D46" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E46" s="28">
-        <v>78</v>
+        <v>730</v>
       </c>
       <c r="F46" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:6" ht="10" customHeight="1">
       <c r="A47" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B47" s="23" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C47" s="23" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D47" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E47" s="28">
-        <v>42</v>
+        <v>633</v>
       </c>
       <c r="F47" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:6" ht="10" customHeight="1">
       <c r="A48" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B48" s="23" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C48" s="23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D48" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E48" s="28">
-        <v>49</v>
+        <v>728</v>
       </c>
       <c r="F48" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:6" ht="10" customHeight="1">
       <c r="A49" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B49" s="23" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C49" s="23" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D49" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E49" s="28">
-        <v>41</v>
+        <v>758</v>
       </c>
       <c r="F49" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:6" ht="10" customHeight="1">
       <c r="A50" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B50" s="23" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C50" s="23" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D50" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E50" s="28">
-        <v>39</v>
+        <v>666</v>
       </c>
       <c r="F50" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:6" ht="10" customHeight="1">
       <c r="A51" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B51" s="23" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C51" s="23" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D51" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E51" s="28">
-        <v>20</v>
+        <v>107</v>
       </c>
       <c r="F51" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:6" ht="10" customHeight="1">
       <c r="A52" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B52" s="23" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C52" s="23" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D52" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E52" s="28">
-        <v>17</v>
+        <v>78</v>
       </c>
       <c r="F52" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:6" ht="10" customHeight="1">
       <c r="A53" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B53" s="23" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C53" s="23" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D53" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E53" s="28">
-        <v>82</v>
+        <v>42</v>
       </c>
       <c r="F53" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:6" ht="10" customHeight="1">
       <c r="A54" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B54" s="23" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C54" s="23" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D54" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E54" s="28">
-        <v>91</v>
+        <v>49</v>
       </c>
       <c r="F54" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:6" ht="10" customHeight="1">
       <c r="A55" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B55" s="23" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C55" s="23" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D55" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E55" s="28">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="F55" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:6" ht="10" customHeight="1">
       <c r="A56" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B56" s="23" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C56" s="23" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D56" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E56" s="28">
-        <v>102</v>
+        <v>41</v>
       </c>
       <c r="F56" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:6" ht="10" customHeight="1">
       <c r="A57" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B57" s="23" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C57" s="23" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D57" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E57" s="28">
-        <v>140</v>
+        <v>39</v>
       </c>
       <c r="F57" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:6" ht="10" customHeight="1">
       <c r="A58" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B58" s="23" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C58" s="23" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D58" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E58" s="28">
-        <v>129</v>
+        <v>20</v>
       </c>
       <c r="F58" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:6" ht="10" customHeight="1">
       <c r="A59" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B59" s="23" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C59" s="23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D59" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E59" s="28">
-        <v>139</v>
+        <v>17</v>
       </c>
       <c r="F59" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:6" ht="10" customHeight="1">
       <c r="A60" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B60" s="23" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C60" s="23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D60" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E60" s="28">
-        <v>158</v>
+        <v>10</v>
       </c>
       <c r="F60" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:6" ht="10" customHeight="1">
       <c r="A61" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B61" s="23" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C61" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D61" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E61" s="28">
-        <v>2048</v>
+        <v>82</v>
       </c>
       <c r="F61" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:6" ht="10" customHeight="1">
       <c r="A62" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B62" s="23" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C62" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D62" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E62" s="28">
-        <v>1955</v>
+        <v>91</v>
       </c>
       <c r="F62" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:6" ht="10" customHeight="1">
       <c r="A63" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B63" s="23" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C63" s="23" t="s">
         <v>25</v>
       </c>
       <c r="D63" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E63" s="28">
-        <v>2077</v>
+        <v>97</v>
       </c>
       <c r="F63" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:6" ht="10" customHeight="1">
       <c r="A64" s="23" t="s">
         <v>138</v>
       </c>
       <c r="B64" s="23" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C64" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D64" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E64" s="28">
+        <v>102</v>
+      </c>
+      <c r="F64" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" ht="10" customHeight="1">
+      <c r="A65" s="23" t="s">
+        <v>138</v>
+      </c>
+      <c r="B65" s="23" t="s">
+        <v>147</v>
+      </c>
+      <c r="C65" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D65" s="23" t="s">
+        <v>124</v>
+      </c>
+      <c r="E65" s="28">
+        <v>95</v>
+      </c>
+      <c r="F65" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" ht="10" customHeight="1">
+      <c r="A66" s="23" t="s">
+        <v>138</v>
+      </c>
+      <c r="B66" s="23" t="s">
+        <v>148</v>
+      </c>
+      <c r="C66" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D66" s="23" t="s">
+        <v>124</v>
+      </c>
+      <c r="E66" s="28">
+        <v>140</v>
+      </c>
+      <c r="F66" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" ht="10" customHeight="1">
+      <c r="A67" s="23" t="s">
+        <v>138</v>
+      </c>
+      <c r="B67" s="23" t="s">
+        <v>148</v>
+      </c>
+      <c r="C67" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D67" s="23" t="s">
+        <v>124</v>
+      </c>
+      <c r="E67" s="28">
+        <v>129</v>
+      </c>
+      <c r="F67" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" ht="10" customHeight="1">
+      <c r="A68" s="23" t="s">
+        <v>138</v>
+      </c>
+      <c r="B68" s="23" t="s">
+        <v>148</v>
+      </c>
+      <c r="C68" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D68" s="23" t="s">
+        <v>124</v>
+      </c>
+      <c r="E68" s="28">
+        <v>139</v>
+      </c>
+      <c r="F68" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" ht="10" customHeight="1">
+      <c r="A69" s="23" t="s">
+        <v>138</v>
+      </c>
+      <c r="B69" s="23" t="s">
+        <v>148</v>
+      </c>
+      <c r="C69" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="D69" s="23" t="s">
+        <v>124</v>
+      </c>
+      <c r="E69" s="28">
+        <v>158</v>
+      </c>
+      <c r="F69" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" ht="10" customHeight="1">
+      <c r="A70" s="23" t="s">
+        <v>138</v>
+      </c>
+      <c r="B70" s="23" t="s">
+        <v>148</v>
+      </c>
+      <c r="C70" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D70" s="23" t="s">
+        <v>124</v>
+      </c>
+      <c r="E70" s="28">
+        <v>138</v>
+      </c>
+      <c r="F70" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="10" customHeight="1">
+      <c r="A71" s="23" t="s">
+        <v>138</v>
+      </c>
+      <c r="B71" s="23" t="s">
+        <v>149</v>
+      </c>
+      <c r="C71" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D71" s="23" t="s">
+        <v>124</v>
+      </c>
+      <c r="E71" s="28">
+        <v>2048</v>
+      </c>
+      <c r="F71" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="10" customHeight="1">
+      <c r="A72" s="23" t="s">
+        <v>138</v>
+      </c>
+      <c r="B72" s="23" t="s">
+        <v>149</v>
+      </c>
+      <c r="C72" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D72" s="23" t="s">
+        <v>124</v>
+      </c>
+      <c r="E72" s="28">
+        <v>1955</v>
+      </c>
+      <c r="F72" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" ht="10" customHeight="1">
+      <c r="A73" s="23" t="s">
+        <v>138</v>
+      </c>
+      <c r="B73" s="23" t="s">
+        <v>149</v>
+      </c>
+      <c r="C73" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D73" s="23" t="s">
+        <v>124</v>
+      </c>
+      <c r="E73" s="28">
+        <v>2077</v>
+      </c>
+      <c r="F73" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" ht="10" customHeight="1">
+      <c r="A74" s="23" t="s">
+        <v>138</v>
+      </c>
+      <c r="B74" s="23" t="s">
+        <v>149</v>
+      </c>
+      <c r="C74" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="D74" s="23" t="s">
+        <v>124</v>
+      </c>
+      <c r="E74" s="28">
         <v>2003</v>
       </c>
-      <c r="F64" s="23" t="s">
+      <c r="F74" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="10" customHeight="1">
+      <c r="A75" s="23" t="s">
+        <v>138</v>
+      </c>
+      <c r="B75" s="23" t="s">
+        <v>149</v>
+      </c>
+      <c r="C75" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D75" s="23" t="s">
+        <v>124</v>
+      </c>
+      <c r="E75" s="28">
+        <v>2075</v>
+      </c>
+      <c r="F75" s="23" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A20:F20"/>
   <mergeCells count="16">
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A9:F9"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{55A9C665-DAEA-4C5D-B90C-B126E7CFB9A9}">
-  <dimension ref="A1:H50"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{390F3C8B-2697-4D96-A9E7-39837D37B9A9}">
+  <dimension ref="A1:H60"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -34953,1001 +35173,1261 @@
       </c>
       <c r="C14" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D14" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="34">
         <v>2.60</v>
       </c>
       <c r="F14" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G14" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H14" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="10" customHeight="1">
       <c r="A15" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B15" s="23" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C15" s="23" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D15" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="34">
-        <v>2.30</v>
+        <v>2.20</v>
       </c>
       <c r="F15" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G15" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H15" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="10" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>153</v>
       </c>
       <c r="C16" s="23" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D16" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="34">
         <v>2.30</v>
       </c>
       <c r="F16" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G16" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H16" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="10" customHeight="1">
       <c r="A17" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>153</v>
       </c>
       <c r="C17" s="23" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D17" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="34">
-        <v>2.20</v>
+        <v>2.30</v>
       </c>
       <c r="F17" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G17" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H17" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="10" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>153</v>
       </c>
       <c r="C18" s="23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D18" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="34">
-        <v>2.30</v>
+        <v>2.20</v>
       </c>
       <c r="F18" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H18" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="10" customHeight="1">
       <c r="A19" s="23" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B19" s="23" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C19" s="23" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D19" s="23" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>33</v>
+      </c>
+      <c r="E19" s="34">
+        <v>2.30</v>
       </c>
       <c r="F19" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H19" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="10" customHeight="1">
       <c r="A20" s="23" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B20" s="23" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C20" s="23" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D20" s="23" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>33</v>
+      </c>
+      <c r="E20" s="34">
+        <v>2.10</v>
       </c>
       <c r="F20" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H20" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="10" customHeight="1">
       <c r="A21" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>156</v>
       </c>
       <c r="C21" s="23" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D21" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="28">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F21" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H21" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="10" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B22" s="23" t="s">
         <v>156</v>
       </c>
       <c r="C22" s="23" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D22" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E22" s="28">
         <v>100</v>
       </c>
       <c r="F22" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H22" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="10" customHeight="1">
       <c r="A23" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B23" s="23" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C23" s="23" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D23" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E23" s="28">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F23" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H23" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="10" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B24" s="23" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C24" s="23" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D24" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E24" s="28">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="F24" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H24" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="10" customHeight="1">
       <c r="A25" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B25" s="23" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C25" s="23" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D25" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="28">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="F25" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H25" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="10" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B26" s="23" t="s">
         <v>153</v>
       </c>
       <c r="C26" s="23" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D26" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E26" s="28">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F26" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G26" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H26" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="10" customHeight="1">
       <c r="A27" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B27" s="23" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C27" s="23" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D27" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E27" s="28">
-        <v>81</v>
+        <v>94</v>
       </c>
       <c r="F27" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H27" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="10" customHeight="1">
       <c r="A28" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B28" s="23" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C28" s="23" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D28" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E28" s="28">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="F28" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G28" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H28" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="10" customHeight="1">
       <c r="A29" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B29" s="23" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C29" s="23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D29" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E29" s="28">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="F29" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G29" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H29" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="10" customHeight="1">
       <c r="A30" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B30" s="23" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C30" s="23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D30" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E30" s="28">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="F30" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G30" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H30" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="10" customHeight="1">
       <c r="A31" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B31" s="23" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C31" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D31" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E31" s="28">
-        <v>105</v>
+        <v>81</v>
       </c>
       <c r="F31" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H31" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="10" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B32" s="23" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C32" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D32" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E32" s="28">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="F32" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H32" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="10" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B33" s="23" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C33" s="23" t="s">
         <v>25</v>
       </c>
       <c r="D33" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E33" s="28">
-        <v>106</v>
+        <v>70</v>
       </c>
       <c r="F33" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H33" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="10" customHeight="1">
       <c r="A34" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B34" s="23" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C34" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D34" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E34" s="28">
-        <v>105</v>
+        <v>71</v>
       </c>
       <c r="F34" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G34" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H34" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="10" customHeight="1">
       <c r="A35" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B35" s="23" t="s">
         <v>156</v>
       </c>
       <c r="C35" s="23" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D35" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E35" s="28">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="F35" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H35" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="10" customHeight="1">
       <c r="A36" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B36" s="23" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C36" s="23" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D36" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E36" s="28">
-        <v>87</v>
+        <v>105</v>
       </c>
       <c r="F36" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G36" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H36" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="10" customHeight="1">
       <c r="A37" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B37" s="23" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C37" s="23" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D37" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E37" s="28">
-        <v>69</v>
+        <v>117</v>
       </c>
       <c r="F37" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G37" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H37" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="10" customHeight="1">
       <c r="A38" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B38" s="23" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C38" s="23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D38" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E38" s="28">
-        <v>71</v>
+        <v>106</v>
       </c>
       <c r="F38" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G38" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H38" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="10" customHeight="1">
       <c r="A39" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B39" s="23" t="s">
         <v>153</v>
       </c>
       <c r="C39" s="23" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D39" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E39" s="28">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="F39" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G39" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H39" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="10" customHeight="1">
       <c r="A40" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B40" s="23" t="s">
         <v>153</v>
       </c>
       <c r="C40" s="23" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D40" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E40" s="28">
         <v>110</v>
       </c>
       <c r="F40" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G40" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H40" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="10" customHeight="1">
       <c r="A41" s="23" t="s">
         <v>159</v>
       </c>
       <c r="B41" s="23" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C41" s="23" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D41" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="28">
-        <v>101</v>
+        <v>81</v>
       </c>
       <c r="F41" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G41" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H41" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="10" customHeight="1">
       <c r="A42" s="23" t="s">
         <v>159</v>
       </c>
       <c r="B42" s="23" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C42" s="23" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D42" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E42" s="28">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="F42" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H42" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="10" customHeight="1">
       <c r="A43" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B43" s="23" t="s">
         <v>156</v>
       </c>
       <c r="C43" s="23" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D43" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E43" s="28">
-        <v>238</v>
+        <v>69</v>
       </c>
       <c r="F43" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H43" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="10" customHeight="1">
       <c r="A44" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B44" s="23" t="s">
         <v>156</v>
       </c>
       <c r="C44" s="23" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D44" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E44" s="28">
-        <v>203</v>
+        <v>71</v>
       </c>
       <c r="F44" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G44" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H44" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="10" customHeight="1">
       <c r="A45" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B45" s="23" t="s">
         <v>156</v>
       </c>
       <c r="C45" s="23" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D45" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E45" s="28">
-        <v>164</v>
+        <v>79</v>
       </c>
       <c r="F45" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G45" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H45" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="10" customHeight="1">
       <c r="A46" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B46" s="23" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C46" s="23" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D46" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E46" s="28">
-        <v>186</v>
+        <v>102</v>
       </c>
       <c r="F46" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G46" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H46" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="10" customHeight="1">
       <c r="A47" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B47" s="23" t="s">
         <v>153</v>
       </c>
       <c r="C47" s="23" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D47" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E47" s="28">
-        <v>232</v>
+        <v>110</v>
       </c>
       <c r="F47" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G47" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H47" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="10" customHeight="1">
       <c r="A48" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B48" s="23" t="s">
         <v>153</v>
       </c>
       <c r="C48" s="23" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D48" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E48" s="28">
-        <v>255</v>
+        <v>101</v>
       </c>
       <c r="F48" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G48" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H48" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="10" customHeight="1">
       <c r="A49" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B49" s="23" t="s">
         <v>153</v>
       </c>
       <c r="C49" s="23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D49" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E49" s="28">
-        <v>221</v>
+        <v>100</v>
       </c>
       <c r="F49" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H49" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="10" customHeight="1">
       <c r="A50" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B50" s="23" t="s">
         <v>153</v>
       </c>
       <c r="C50" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D50" s="23" t="s">
+        <v>124</v>
+      </c>
+      <c r="E50" s="28">
+        <v>99</v>
+      </c>
+      <c r="F50" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G50" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H50" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="10" customHeight="1">
+      <c r="A51" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B51" s="23" t="s">
+        <v>156</v>
+      </c>
+      <c r="C51" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D51" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E51" s="28">
+        <v>238</v>
+      </c>
+      <c r="F51" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G51" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H51" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="10" customHeight="1">
+      <c r="A52" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B52" s="23" t="s">
+        <v>156</v>
+      </c>
+      <c r="C52" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D52" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E52" s="28">
+        <v>203</v>
+      </c>
+      <c r="F52" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G52" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H52" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="10" customHeight="1">
+      <c r="A53" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B53" s="23" t="s">
+        <v>156</v>
+      </c>
+      <c r="C53" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D53" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E53" s="28">
+        <v>164</v>
+      </c>
+      <c r="F53" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G53" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H53" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="10" customHeight="1">
+      <c r="A54" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B54" s="23" t="s">
+        <v>156</v>
+      </c>
+      <c r="C54" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="D50" s="23" t="s">
+      <c r="D54" s="23" t="s">
         <v>161</v>
       </c>
-      <c r="E50" s="28">
+      <c r="E54" s="28">
+        <v>186</v>
+      </c>
+      <c r="F54" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G54" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H54" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="10" customHeight="1">
+      <c r="A55" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B55" s="23" t="s">
+        <v>156</v>
+      </c>
+      <c r="C55" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D55" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E55" s="28">
+        <v>177</v>
+      </c>
+      <c r="F55" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G55" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H55" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="10" customHeight="1">
+      <c r="A56" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B56" s="23" t="s">
+        <v>153</v>
+      </c>
+      <c r="C56" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D56" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E56" s="28">
+        <v>232</v>
+      </c>
+      <c r="F56" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G56" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H56" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="10" customHeight="1">
+      <c r="A57" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B57" s="23" t="s">
+        <v>153</v>
+      </c>
+      <c r="C57" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D57" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E57" s="28">
+        <v>255</v>
+      </c>
+      <c r="F57" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G57" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H57" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="10" customHeight="1">
+      <c r="A58" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B58" s="23" t="s">
+        <v>153</v>
+      </c>
+      <c r="C58" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D58" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E58" s="28">
+        <v>221</v>
+      </c>
+      <c r="F58" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G58" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H58" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="10" customHeight="1">
+      <c r="A59" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B59" s="23" t="s">
+        <v>153</v>
+      </c>
+      <c r="C59" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="D59" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E59" s="28">
         <v>229</v>
       </c>
-      <c r="F50" s="23" t="s">
-[...5 lines deleted...]
-      <c r="H50" s="23" t="s">
+      <c r="F59" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G59" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H59" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="10" customHeight="1">
+      <c r="A60" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B60" s="23" t="s">
+        <v>153</v>
+      </c>
+      <c r="C60" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D60" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E60" s="28">
+        <v>209</v>
+      </c>
+      <c r="F60" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G60" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H60" s="23" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:H10"/>
   <mergeCells count="6">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A2:H2"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7DC756B7-A001-4B84-A7D2-2B479AC7B9A9}">
-  <dimension ref="A1:H151"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{734E41EF-5B95-477C-AF8F-84FB4632B9A9}">
+  <dimension ref="A1:H186"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -36172,3602 +36652,4512 @@
       </c>
       <c r="C15" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="34">
         <v>3.40</v>
       </c>
       <c r="F15" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G15" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H15" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="10" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="23" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C16" s="23" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D16" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="E16" s="23" t="s">
-        <v>48</v>
+      <c r="E16" s="34">
+        <v>3.30</v>
       </c>
       <c r="F16" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G16" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H16" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="10" customHeight="1">
       <c r="A17" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>166</v>
       </c>
       <c r="C17" s="23" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D17" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="23" t="s">
         <v>48</v>
       </c>
       <c r="F17" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G17" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H17" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="10" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>166</v>
       </c>
       <c r="C18" s="23" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D18" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="E18" s="34">
-        <v>6.50</v>
+      <c r="E18" s="23" t="s">
+        <v>48</v>
       </c>
       <c r="F18" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H18" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="10" customHeight="1">
       <c r="A19" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B19" s="23" t="s">
         <v>166</v>
       </c>
       <c r="C19" s="23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D19" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="34">
-        <v>8.60</v>
+        <v>6.50</v>
       </c>
       <c r="F19" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H19" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="10" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B20" s="23" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C20" s="23" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D20" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="34">
-        <v>3</v>
+        <v>8.60</v>
       </c>
       <c r="F20" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H20" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="10" customHeight="1">
       <c r="A21" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B21" s="23" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C21" s="23" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D21" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="34">
-        <v>3.60</v>
+        <v>5.20</v>
       </c>
       <c r="F21" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H21" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="10" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B22" s="23" t="s">
         <v>165</v>
       </c>
       <c r="C22" s="23" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D22" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="34">
-        <v>3.70</v>
+        <v>3</v>
       </c>
       <c r="F22" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H22" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="10" customHeight="1">
       <c r="A23" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>165</v>
       </c>
       <c r="C23" s="23" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D23" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="34">
-        <v>3.20</v>
+        <v>3.60</v>
       </c>
       <c r="F23" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H23" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="10" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B24" s="23" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C24" s="23" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D24" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="E24" s="23" t="s">
-        <v>48</v>
+      <c r="E24" s="34">
+        <v>3.70</v>
       </c>
       <c r="F24" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H24" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="10" customHeight="1">
       <c r="A25" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B25" s="23" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C25" s="23" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D25" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="E25" s="23" t="s">
-        <v>48</v>
+      <c r="E25" s="34">
+        <v>3.20</v>
       </c>
       <c r="F25" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H25" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="10" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B26" s="23" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C26" s="23" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D26" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="E26" s="23" t="s">
-        <v>48</v>
+      <c r="E26" s="34">
+        <v>3.50</v>
       </c>
       <c r="F26" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G26" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H26" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="10" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B27" s="23" t="s">
         <v>163</v>
       </c>
       <c r="C27" s="23" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D27" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E27" s="23" t="s">
         <v>48</v>
       </c>
       <c r="F27" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H27" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="10" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B28" s="23" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="C28" s="23" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D28" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="E28" s="34">
-        <v>4.50</v>
+      <c r="E28" s="23" t="s">
+        <v>48</v>
       </c>
       <c r="F28" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G28" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H28" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="10" customHeight="1">
       <c r="A29" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B29" s="23" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="C29" s="23" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D29" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="E29" s="34">
-        <v>4.30</v>
+      <c r="E29" s="23" t="s">
+        <v>48</v>
       </c>
       <c r="F29" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G29" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H29" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="10" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B30" s="23" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="C30" s="23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D30" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="E30" s="34">
-        <v>4.10</v>
+      <c r="E30" s="23" t="s">
+        <v>48</v>
       </c>
       <c r="F30" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G30" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H30" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="10" customHeight="1">
       <c r="A31" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B31" s="23" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="C31" s="23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D31" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="E31" s="34">
-        <v>4.70</v>
+      <c r="E31" s="23" t="s">
+        <v>48</v>
       </c>
       <c r="F31" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H31" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="10" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B32" s="23" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D32" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E32" s="34">
-        <v>5.80</v>
+        <v>4.50</v>
       </c>
       <c r="F32" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H32" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="10" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B33" s="23" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C33" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D33" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E33" s="34">
-        <v>5.50</v>
+        <v>4.30</v>
       </c>
       <c r="F33" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H33" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="10" customHeight="1">
       <c r="A34" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B34" s="23" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C34" s="23" t="s">
         <v>25</v>
       </c>
       <c r="D34" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E34" s="34">
-        <v>7.30</v>
+        <v>4.10</v>
       </c>
       <c r="F34" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G34" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H34" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="10" customHeight="1">
       <c r="A35" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B35" s="23" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C35" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D35" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E35" s="34">
-        <v>6.70</v>
+        <v>4.70</v>
       </c>
       <c r="F35" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H35" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="10" customHeight="1">
       <c r="A36" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B36" s="23" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C36" s="23" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D36" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E36" s="34">
-        <v>3.10</v>
+        <v>3.80</v>
       </c>
       <c r="F36" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G36" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H36" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="10" customHeight="1">
       <c r="A37" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B37" s="23" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C37" s="23" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D37" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E37" s="34">
-        <v>2.60</v>
+        <v>5.80</v>
       </c>
       <c r="F37" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G37" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H37" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="10" customHeight="1">
       <c r="A38" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B38" s="23" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C38" s="23" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D38" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E38" s="34">
-        <v>3</v>
+        <v>5.50</v>
       </c>
       <c r="F38" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G38" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H38" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="10" customHeight="1">
       <c r="A39" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B39" s="23" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C39" s="23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D39" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E39" s="34">
-        <v>3</v>
+        <v>7.30</v>
       </c>
       <c r="F39" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G39" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H39" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="10" customHeight="1">
       <c r="A40" s="23" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B40" s="23" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C40" s="23" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D40" s="23" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>33</v>
+      </c>
+      <c r="E40" s="34">
+        <v>6.70</v>
       </c>
       <c r="F40" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G40" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H40" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="10" customHeight="1">
       <c r="A41" s="23" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B41" s="23" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C41" s="23" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D41" s="23" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>33</v>
+      </c>
+      <c r="E41" s="34">
+        <v>6.70</v>
       </c>
       <c r="F41" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G41" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H41" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="10" customHeight="1">
       <c r="A42" s="23" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B42" s="23" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C42" s="23" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D42" s="23" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>33</v>
+      </c>
+      <c r="E42" s="34">
+        <v>3.10</v>
       </c>
       <c r="F42" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H42" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="10" customHeight="1">
       <c r="A43" s="23" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B43" s="23" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C43" s="23" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D43" s="23" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>33</v>
+      </c>
+      <c r="E43" s="34">
+        <v>2.60</v>
       </c>
       <c r="F43" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H43" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="10" customHeight="1">
       <c r="A44" s="23" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B44" s="23" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C44" s="23" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D44" s="23" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>33</v>
+      </c>
+      <c r="E44" s="34">
+        <v>3</v>
       </c>
       <c r="F44" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G44" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H44" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="10" customHeight="1">
       <c r="A45" s="23" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B45" s="23" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C45" s="23" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D45" s="23" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>33</v>
+      </c>
+      <c r="E45" s="34">
+        <v>3</v>
       </c>
       <c r="F45" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G45" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H45" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="10" customHeight="1">
       <c r="A46" s="23" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B46" s="23" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C46" s="23" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D46" s="23" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>33</v>
+      </c>
+      <c r="E46" s="34">
+        <v>2.80</v>
       </c>
       <c r="F46" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G46" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H46" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="10" customHeight="1">
       <c r="A47" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B47" s="23" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C47" s="23" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D47" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E47" s="28">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="F47" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G47" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H47" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="10" customHeight="1">
       <c r="A48" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B48" s="23" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C48" s="23" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D48" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E48" s="28">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="F48" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G48" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H48" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="10" customHeight="1">
       <c r="A49" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B49" s="23" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C49" s="23" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D49" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E49" s="28">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="F49" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H49" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="10" customHeight="1">
       <c r="A50" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B50" s="23" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C50" s="23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D50" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E50" s="28">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="F50" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G50" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H50" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="10" customHeight="1">
       <c r="A51" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B51" s="23" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C51" s="23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D51" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E51" s="28">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="F51" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G51" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H51" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="10" customHeight="1">
       <c r="A52" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B52" s="23" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C52" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D52" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E52" s="28">
         <v>100</v>
       </c>
       <c r="F52" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G52" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H52" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="10" customHeight="1">
       <c r="A53" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B53" s="23" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C53" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D53" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E53" s="28">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F53" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G53" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H53" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="10" customHeight="1">
       <c r="A54" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B54" s="23" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C54" s="23" t="s">
         <v>25</v>
       </c>
       <c r="D54" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E54" s="28">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="F54" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G54" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H54" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="10" customHeight="1">
       <c r="A55" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B55" s="23" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C55" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D55" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E55" s="28">
         <v>100</v>
       </c>
       <c r="F55" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G55" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H55" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="10" customHeight="1">
       <c r="A56" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B56" s="23" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C56" s="23" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D56" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E56" s="28">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="F56" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G56" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H56" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="10" customHeight="1">
       <c r="A57" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B57" s="23" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C57" s="23" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D57" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E57" s="28">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="F57" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G57" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H57" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="10" customHeight="1">
       <c r="A58" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B58" s="23" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C58" s="23" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D58" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E58" s="28">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="F58" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G58" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H58" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="10" customHeight="1">
       <c r="A59" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B59" s="23" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C59" s="23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D59" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E59" s="28">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="F59" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G59" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H59" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="10" customHeight="1">
       <c r="A60" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B60" s="23" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="C60" s="23" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D60" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E60" s="28">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="F60" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G60" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H60" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="10" customHeight="1">
       <c r="A61" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B61" s="23" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="C61" s="23" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D61" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E61" s="28">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="F61" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G61" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H61" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="10" customHeight="1">
       <c r="A62" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B62" s="23" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C62" s="23" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D62" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E62" s="28">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F62" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G62" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H62" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="10" customHeight="1">
       <c r="A63" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B63" s="23" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="C63" s="23" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D63" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E63" s="28">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="F63" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G63" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H63" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="10" customHeight="1">
       <c r="A64" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B64" s="23" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="C64" s="23" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D64" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E64" s="28">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="F64" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G64" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H64" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="10" customHeight="1">
       <c r="A65" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B65" s="23" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="C65" s="23" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D65" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E65" s="28">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="F65" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G65" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H65" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="10" customHeight="1">
       <c r="A66" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B66" s="23" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="C66" s="23" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D66" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E66" s="28">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="F66" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G66" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H66" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="10" customHeight="1">
       <c r="A67" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B67" s="23" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C67" s="23" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D67" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E67" s="28">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F67" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G67" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H67" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="10" customHeight="1">
       <c r="A68" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B68" s="23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C68" s="23" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D68" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E68" s="28">
-        <v>124</v>
+        <v>96</v>
       </c>
       <c r="F68" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G68" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H68" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="10" customHeight="1">
       <c r="A69" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B69" s="23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C69" s="23" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D69" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E69" s="28">
-        <v>113</v>
+        <v>89</v>
       </c>
       <c r="F69" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G69" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H69" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="10" customHeight="1">
       <c r="A70" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B70" s="23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C70" s="23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D70" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E70" s="28">
-        <v>108</v>
+        <v>93</v>
       </c>
       <c r="F70" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G70" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H70" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="10" customHeight="1">
       <c r="A71" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B71" s="23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C71" s="23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D71" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E71" s="28">
-        <v>130</v>
+        <v>93</v>
       </c>
       <c r="F71" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G71" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H71" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="10" customHeight="1">
       <c r="A72" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B72" s="23" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C72" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D72" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E72" s="28">
-        <v>47</v>
+        <v>100</v>
       </c>
       <c r="F72" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G72" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H72" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="10" customHeight="1">
       <c r="A73" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B73" s="23" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C73" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D73" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E73" s="28">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="F73" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G73" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H73" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="10" customHeight="1">
       <c r="A74" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B74" s="23" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C74" s="23" t="s">
         <v>25</v>
       </c>
       <c r="D74" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E74" s="28">
-        <v>64</v>
+        <v>99</v>
       </c>
       <c r="F74" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G74" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H74" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="10" customHeight="1">
       <c r="A75" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B75" s="23" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C75" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D75" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E75" s="28">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="F75" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G75" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H75" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="10" customHeight="1">
       <c r="A76" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B76" s="23" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C76" s="23" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D76" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E76" s="28">
-        <v>138</v>
+        <v>97</v>
       </c>
       <c r="F76" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G76" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H76" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="10" customHeight="1">
       <c r="A77" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B77" s="23" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="C77" s="23" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D77" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E77" s="28">
-        <v>138</v>
+        <v>93</v>
       </c>
       <c r="F77" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G77" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H77" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="10" customHeight="1">
       <c r="A78" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B78" s="23" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="C78" s="23" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D78" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E78" s="28">
-        <v>174</v>
+        <v>86</v>
       </c>
       <c r="F78" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G78" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H78" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="10" customHeight="1">
       <c r="A79" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B79" s="23" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="C79" s="23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D79" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E79" s="28">
-        <v>170</v>
+        <v>85</v>
       </c>
       <c r="F79" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G79" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H79" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="10" customHeight="1">
       <c r="A80" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B80" s="23" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="C80" s="23" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D80" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E80" s="28">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="F80" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G80" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H80" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="10" customHeight="1">
       <c r="A81" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B81" s="23" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="C81" s="23" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D81" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E81" s="28">
-        <v>41</v>
+        <v>84</v>
       </c>
       <c r="F81" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G81" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H81" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="10" customHeight="1">
       <c r="A82" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B82" s="23" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="C82" s="23" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D82" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E82" s="28">
-        <v>39</v>
+        <v>124</v>
       </c>
       <c r="F82" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G82" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H82" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="10" customHeight="1">
       <c r="A83" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B83" s="23" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="C83" s="23" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D83" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E83" s="28">
-        <v>35</v>
+        <v>113</v>
       </c>
       <c r="F83" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G83" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H83" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="10" customHeight="1">
       <c r="A84" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B84" s="23" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C84" s="23" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D84" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E84" s="28">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="F84" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G84" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H84" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="10" customHeight="1">
       <c r="A85" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B85" s="23" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C85" s="23" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D85" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E85" s="28">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="F85" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G85" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H85" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="10" customHeight="1">
       <c r="A86" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B86" s="23" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C86" s="23" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D86" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E86" s="28">
-        <v>121</v>
+        <v>173</v>
       </c>
       <c r="F86" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G86" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H86" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="10" customHeight="1">
       <c r="A87" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B87" s="23" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="C87" s="23" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D87" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E87" s="28">
-        <v>120</v>
+        <v>47</v>
       </c>
       <c r="F87" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G87" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H87" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="10" customHeight="1">
       <c r="A88" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B88" s="23" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C88" s="23" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D88" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E88" s="28">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="F88" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G88" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H88" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="10" customHeight="1">
       <c r="A89" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B89" s="23" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C89" s="23" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D89" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E89" s="28">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="F89" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G89" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H89" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="10" customHeight="1">
       <c r="A90" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B90" s="23" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C90" s="23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D90" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E90" s="28">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="F90" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G90" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H90" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="10" customHeight="1">
       <c r="A91" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B91" s="23" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C91" s="23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D91" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E91" s="28">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="F91" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G91" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H91" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="10" customHeight="1">
       <c r="A92" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B92" s="23" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="C92" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D92" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E92" s="28">
-        <v>109</v>
+        <v>138</v>
       </c>
       <c r="F92" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G92" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H92" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="10" customHeight="1">
       <c r="A93" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B93" s="23" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="C93" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D93" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E93" s="28">
-        <v>120</v>
+        <v>138</v>
       </c>
       <c r="F93" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G93" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H93" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="10" customHeight="1">
       <c r="A94" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B94" s="23" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="C94" s="23" t="s">
         <v>25</v>
       </c>
       <c r="D94" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E94" s="28">
-        <v>130</v>
+        <v>174</v>
       </c>
       <c r="F94" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G94" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H94" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="10" customHeight="1">
       <c r="A95" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B95" s="23" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="C95" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D95" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E95" s="28">
-        <v>129</v>
+        <v>170</v>
       </c>
       <c r="F95" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G95" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H95" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="10" customHeight="1">
       <c r="A96" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B96" s="23" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C96" s="23" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D96" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E96" s="28">
-        <v>117</v>
+        <v>192</v>
       </c>
       <c r="F96" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G96" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H96" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="10" customHeight="1">
       <c r="A97" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B97" s="23" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="C97" s="23" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D97" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E97" s="28">
-        <v>93</v>
+        <v>36</v>
       </c>
       <c r="F97" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G97" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H97" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="10" customHeight="1">
       <c r="A98" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B98" s="23" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="C98" s="23" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D98" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E98" s="28">
-        <v>94</v>
+        <v>41</v>
       </c>
       <c r="F98" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G98" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H98" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="10" customHeight="1">
       <c r="A99" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B99" s="23" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="C99" s="23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D99" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E99" s="28">
-        <v>114</v>
+        <v>39</v>
       </c>
       <c r="F99" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G99" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H99" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="10" customHeight="1">
       <c r="A100" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B100" s="23" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C100" s="23" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D100" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E100" s="28">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="F100" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G100" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H100" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="10" customHeight="1">
       <c r="A101" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B101" s="23" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C101" s="23" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D101" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E101" s="28">
         <v>44</v>
       </c>
       <c r="F101" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G101" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H101" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="10" customHeight="1">
       <c r="A102" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B102" s="23" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C102" s="23" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D102" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E102" s="28">
-        <v>62</v>
+        <v>143</v>
       </c>
       <c r="F102" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G102" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H102" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="10" customHeight="1">
       <c r="A103" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B103" s="23" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C103" s="23" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D103" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E103" s="28">
-        <v>72</v>
+        <v>136</v>
       </c>
       <c r="F103" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G103" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H103" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="10" customHeight="1">
       <c r="A104" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B104" s="23" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C104" s="23" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D104" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E104" s="28">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="F104" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G104" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H104" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="10" customHeight="1">
       <c r="A105" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B105" s="23" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C105" s="23" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D105" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E105" s="28">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="F105" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G105" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H105" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="10" customHeight="1">
       <c r="A106" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B106" s="23" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C106" s="23" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D106" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E106" s="28">
-        <v>155</v>
+        <v>123</v>
       </c>
       <c r="F106" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G106" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H106" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="10" customHeight="1">
       <c r="A107" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B107" s="23" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C107" s="23" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D107" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E107" s="28">
-        <v>150</v>
+        <v>64</v>
       </c>
       <c r="F107" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G107" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H107" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="10" customHeight="1">
       <c r="A108" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B108" s="23" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="C108" s="23" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D108" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E108" s="28">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="F108" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G108" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H108" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="10" customHeight="1">
       <c r="A109" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B109" s="23" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="C109" s="23" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D109" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E109" s="28">
-        <v>41</v>
+        <v>85</v>
       </c>
       <c r="F109" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G109" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H109" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="10" customHeight="1">
       <c r="A110" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B110" s="23" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="C110" s="23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D110" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E110" s="28">
-        <v>39</v>
+        <v>87</v>
       </c>
       <c r="F110" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G110" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H110" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="10" customHeight="1">
       <c r="A111" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B111" s="23" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="C111" s="23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D111" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E111" s="28">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="F111" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G111" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H111" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="10" customHeight="1">
       <c r="A112" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B112" s="23" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C112" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D112" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E112" s="28">
-        <v>139</v>
+        <v>109</v>
       </c>
       <c r="F112" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G112" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H112" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="10" customHeight="1">
       <c r="A113" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B113" s="23" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C113" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D113" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E113" s="28">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="F113" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G113" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H113" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="10" customHeight="1">
       <c r="A114" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B114" s="23" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C114" s="23" t="s">
         <v>25</v>
       </c>
       <c r="D114" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E114" s="28">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="F114" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G114" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H114" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="10" customHeight="1">
       <c r="A115" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B115" s="23" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C115" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D115" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E115" s="28">
-        <v>112</v>
+        <v>129</v>
       </c>
       <c r="F115" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G115" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H115" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="10" customHeight="1">
       <c r="A116" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B116" s="23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C116" s="23" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D116" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E116" s="28">
-        <v>64</v>
+        <v>105</v>
       </c>
       <c r="F116" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G116" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H116" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="10" customHeight="1">
       <c r="A117" s="23" t="s">
         <v>159</v>
       </c>
       <c r="B117" s="23" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C117" s="23" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D117" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E117" s="28">
-        <v>64</v>
+        <v>117</v>
       </c>
       <c r="F117" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G117" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H117" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="10" customHeight="1">
       <c r="A118" s="23" t="s">
         <v>159</v>
       </c>
       <c r="B118" s="23" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C118" s="23" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D118" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E118" s="28">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="F118" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G118" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H118" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="10" customHeight="1">
       <c r="A119" s="23" t="s">
         <v>159</v>
       </c>
       <c r="B119" s="23" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C119" s="23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D119" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E119" s="28">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="F119" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G119" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H119" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="10" customHeight="1">
       <c r="A120" s="23" t="s">
         <v>159</v>
       </c>
       <c r="B120" s="23" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="C120" s="23" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D120" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E120" s="28">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="F120" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G120" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H120" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="10" customHeight="1">
       <c r="A121" s="23" t="s">
         <v>159</v>
       </c>
       <c r="B121" s="23" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="C121" s="23" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D121" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E121" s="28">
-        <v>103</v>
+        <v>143</v>
       </c>
       <c r="F121" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G121" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H121" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="10" customHeight="1">
       <c r="A122" s="23" t="s">
         <v>159</v>
       </c>
       <c r="B122" s="23" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C122" s="23" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D122" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E122" s="28">
-        <v>110</v>
+        <v>47</v>
       </c>
       <c r="F122" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G122" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H122" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="10" customHeight="1">
       <c r="A123" s="23" t="s">
         <v>159</v>
       </c>
       <c r="B123" s="23" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="C123" s="23" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D123" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E123" s="28">
-        <v>111</v>
+        <v>44</v>
       </c>
       <c r="F123" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G123" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H123" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="10" customHeight="1">
       <c r="A124" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B124" s="23" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C124" s="23" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D124" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E124" s="28">
-        <v>447</v>
+        <v>62</v>
       </c>
       <c r="F124" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G124" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H124" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="10" customHeight="1">
       <c r="A125" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B125" s="23" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C125" s="23" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D125" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E125" s="28">
-        <v>299</v>
+        <v>72</v>
       </c>
       <c r="F125" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G125" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H125" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="10" customHeight="1">
       <c r="A126" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B126" s="23" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C126" s="23" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D126" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E126" s="28">
-        <v>294</v>
+        <v>70</v>
       </c>
       <c r="F126" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G126" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H126" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="10" customHeight="1">
       <c r="A127" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B127" s="23" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C127" s="23" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D127" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E127" s="28">
-        <v>391</v>
+        <v>135</v>
       </c>
       <c r="F127" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G127" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H127" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="10" customHeight="1">
       <c r="A128" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B128" s="23" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C128" s="23" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D128" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E128" s="28">
-        <v>379</v>
+        <v>133</v>
       </c>
       <c r="F128" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G128" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H128" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="10" customHeight="1">
       <c r="A129" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B129" s="23" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C129" s="23" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D129" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E129" s="28">
-        <v>276</v>
+        <v>155</v>
       </c>
       <c r="F129" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G129" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H129" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="10" customHeight="1">
       <c r="A130" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B130" s="23" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C130" s="23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D130" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E130" s="28">
-        <v>406</v>
+        <v>150</v>
       </c>
       <c r="F130" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G130" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H130" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="10" customHeight="1">
       <c r="A131" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B131" s="23" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C131" s="23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D131" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E131" s="28">
-        <v>620</v>
+        <v>180</v>
       </c>
       <c r="F131" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G131" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H131" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="10" customHeight="1">
       <c r="A132" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B132" s="23" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C132" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D132" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E132" s="28">
-        <v>410</v>
+        <v>36</v>
       </c>
       <c r="F132" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G132" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H132" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="10" customHeight="1">
       <c r="A133" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B133" s="23" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C133" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D133" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E133" s="28">
-        <v>477</v>
+        <v>41</v>
       </c>
       <c r="F133" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G133" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H133" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="10" customHeight="1">
       <c r="A134" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B134" s="23" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C134" s="23" t="s">
         <v>25</v>
       </c>
       <c r="D134" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E134" s="28">
-        <v>576</v>
+        <v>39</v>
       </c>
       <c r="F134" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G134" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H134" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="10" customHeight="1">
       <c r="A135" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B135" s="23" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C135" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D135" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E135" s="28">
-        <v>485</v>
+        <v>35</v>
       </c>
       <c r="F135" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G135" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H135" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="10" customHeight="1">
       <c r="A136" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B136" s="23" t="s">
         <v>163</v>
       </c>
       <c r="C136" s="23" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D136" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E136" s="28">
-        <v>337</v>
+        <v>44</v>
       </c>
       <c r="F136" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G136" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H136" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="10" customHeight="1">
       <c r="A137" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B137" s="23" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="C137" s="23" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D137" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E137" s="28">
-        <v>408</v>
+        <v>139</v>
       </c>
       <c r="F137" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G137" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H137" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="10" customHeight="1">
       <c r="A138" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B138" s="23" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="C138" s="23" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D138" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E138" s="28">
-        <v>368</v>
+        <v>131</v>
       </c>
       <c r="F138" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G138" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H138" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="10" customHeight="1">
       <c r="A139" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B139" s="23" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="C139" s="23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D139" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E139" s="28">
-        <v>417</v>
+        <v>108</v>
       </c>
       <c r="F139" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G139" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H139" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="10" customHeight="1">
       <c r="A140" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B140" s="23" t="s">
         <v>168</v>
       </c>
       <c r="C140" s="23" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D140" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E140" s="28">
-        <v>624</v>
+        <v>112</v>
       </c>
       <c r="F140" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G140" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H140" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="10" customHeight="1">
       <c r="A141" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B141" s="23" t="s">
         <v>168</v>
       </c>
       <c r="C141" s="23" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D141" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E141" s="28">
-        <v>568</v>
+        <v>114</v>
       </c>
       <c r="F141" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G141" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H141" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="10" customHeight="1">
       <c r="A142" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B142" s="23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C142" s="23" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D142" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E142" s="28">
-        <v>445</v>
+        <v>64</v>
       </c>
       <c r="F142" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G142" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H142" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="10" customHeight="1">
       <c r="A143" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B143" s="23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C143" s="23" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D143" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E143" s="28">
-        <v>530</v>
+        <v>64</v>
       </c>
       <c r="F143" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G143" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H143" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="10" customHeight="1">
       <c r="A144" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B144" s="23" t="s">
         <v>169</v>
       </c>
       <c r="C144" s="23" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D144" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E144" s="28">
-        <v>372</v>
+        <v>84</v>
       </c>
       <c r="F144" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G144" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H144" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="10" customHeight="1">
       <c r="A145" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B145" s="23" t="s">
         <v>169</v>
       </c>
       <c r="C145" s="23" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D145" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E145" s="28">
-        <v>355</v>
+        <v>83</v>
       </c>
       <c r="F145" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G145" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H145" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="10" customHeight="1">
       <c r="A146" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B146" s="23" t="s">
         <v>169</v>
       </c>
       <c r="C146" s="23" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D146" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E146" s="28">
-        <v>614</v>
+        <v>63</v>
       </c>
       <c r="F146" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G146" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H146" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="10" customHeight="1">
       <c r="A147" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B147" s="23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C147" s="23" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D147" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E147" s="28">
-        <v>558</v>
+        <v>101</v>
       </c>
       <c r="F147" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G147" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H147" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="10" customHeight="1">
       <c r="A148" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B148" s="23" t="s">
         <v>170</v>
       </c>
       <c r="C148" s="23" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D148" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E148" s="28">
-        <v>316</v>
+        <v>103</v>
       </c>
       <c r="F148" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G148" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H148" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="10" customHeight="1">
       <c r="A149" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B149" s="23" t="s">
         <v>170</v>
       </c>
       <c r="C149" s="23" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D149" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E149" s="28">
-        <v>264</v>
+        <v>110</v>
       </c>
       <c r="F149" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G149" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H149" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="10" customHeight="1">
       <c r="A150" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B150" s="23" t="s">
         <v>170</v>
       </c>
       <c r="C150" s="23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D150" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E150" s="28">
-        <v>333</v>
+        <v>111</v>
       </c>
       <c r="F150" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G150" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H150" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="10" customHeight="1">
       <c r="A151" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B151" s="23" t="s">
         <v>170</v>
       </c>
       <c r="C151" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D151" s="23" t="s">
+        <v>124</v>
+      </c>
+      <c r="E151" s="28">
+        <v>88</v>
+      </c>
+      <c r="F151" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G151" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H151" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" ht="10" customHeight="1">
+      <c r="A152" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B152" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C152" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D152" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E152" s="28">
+        <v>447</v>
+      </c>
+      <c r="F152" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G152" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H152" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" ht="10" customHeight="1">
+      <c r="A153" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B153" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C153" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D153" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E153" s="28">
+        <v>299</v>
+      </c>
+      <c r="F153" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G153" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H153" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" ht="10" customHeight="1">
+      <c r="A154" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B154" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C154" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D154" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E154" s="28">
+        <v>294</v>
+      </c>
+      <c r="F154" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G154" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H154" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" ht="10" customHeight="1">
+      <c r="A155" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B155" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C155" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="D151" s="23" t="s">
+      <c r="D155" s="23" t="s">
         <v>161</v>
       </c>
-      <c r="E151" s="28">
+      <c r="E155" s="28">
+        <v>391</v>
+      </c>
+      <c r="F155" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G155" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H155" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" ht="10" customHeight="1">
+      <c r="A156" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B156" s="23" t="s">
+        <v>167</v>
+      </c>
+      <c r="C156" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D156" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E156" s="28">
+        <v>468</v>
+      </c>
+      <c r="F156" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G156" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H156" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" ht="10" customHeight="1">
+      <c r="A157" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B157" s="23" t="s">
+        <v>166</v>
+      </c>
+      <c r="C157" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D157" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E157" s="28">
+        <v>379</v>
+      </c>
+      <c r="F157" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G157" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H157" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" ht="10" customHeight="1">
+      <c r="A158" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B158" s="23" t="s">
+        <v>166</v>
+      </c>
+      <c r="C158" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D158" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E158" s="28">
+        <v>276</v>
+      </c>
+      <c r="F158" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G158" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H158" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" ht="10" customHeight="1">
+      <c r="A159" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B159" s="23" t="s">
+        <v>166</v>
+      </c>
+      <c r="C159" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D159" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E159" s="28">
+        <v>406</v>
+      </c>
+      <c r="F159" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G159" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H159" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" ht="10" customHeight="1">
+      <c r="A160" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B160" s="23" t="s">
+        <v>166</v>
+      </c>
+      <c r="C160" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="D160" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E160" s="28">
+        <v>620</v>
+      </c>
+      <c r="F160" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G160" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H160" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" ht="10" customHeight="1">
+      <c r="A161" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B161" s="23" t="s">
+        <v>166</v>
+      </c>
+      <c r="C161" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D161" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E161" s="28">
+        <v>366</v>
+      </c>
+      <c r="F161" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G161" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H161" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" ht="10" customHeight="1">
+      <c r="A162" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B162" s="23" t="s">
+        <v>165</v>
+      </c>
+      <c r="C162" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D162" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E162" s="28">
+        <v>410</v>
+      </c>
+      <c r="F162" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G162" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H162" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="10" customHeight="1">
+      <c r="A163" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B163" s="23" t="s">
+        <v>165</v>
+      </c>
+      <c r="C163" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D163" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E163" s="28">
+        <v>477</v>
+      </c>
+      <c r="F163" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G163" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H163" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" ht="10" customHeight="1">
+      <c r="A164" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B164" s="23" t="s">
+        <v>165</v>
+      </c>
+      <c r="C164" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D164" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E164" s="28">
+        <v>576</v>
+      </c>
+      <c r="F164" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G164" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H164" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" ht="10" customHeight="1">
+      <c r="A165" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B165" s="23" t="s">
+        <v>165</v>
+      </c>
+      <c r="C165" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="D165" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E165" s="28">
+        <v>485</v>
+      </c>
+      <c r="F165" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G165" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H165" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" ht="10" customHeight="1">
+      <c r="A166" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B166" s="23" t="s">
+        <v>165</v>
+      </c>
+      <c r="C166" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D166" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E166" s="28">
+        <v>631</v>
+      </c>
+      <c r="F166" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G166" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H166" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" ht="10" customHeight="1">
+      <c r="A167" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B167" s="23" t="s">
+        <v>163</v>
+      </c>
+      <c r="C167" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D167" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E167" s="28">
+        <v>337</v>
+      </c>
+      <c r="F167" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G167" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H167" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" ht="10" customHeight="1">
+      <c r="A168" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B168" s="23" t="s">
+        <v>163</v>
+      </c>
+      <c r="C168" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D168" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E168" s="28">
+        <v>408</v>
+      </c>
+      <c r="F168" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G168" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H168" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" ht="10" customHeight="1">
+      <c r="A169" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B169" s="23" t="s">
+        <v>163</v>
+      </c>
+      <c r="C169" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D169" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E169" s="28">
+        <v>368</v>
+      </c>
+      <c r="F169" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G169" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H169" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" ht="10" customHeight="1">
+      <c r="A170" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B170" s="23" t="s">
+        <v>163</v>
+      </c>
+      <c r="C170" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="D170" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E170" s="28">
+        <v>417</v>
+      </c>
+      <c r="F170" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G170" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H170" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" ht="10" customHeight="1">
+      <c r="A171" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B171" s="23" t="s">
+        <v>163</v>
+      </c>
+      <c r="C171" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D171" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E171" s="28">
+        <v>450</v>
+      </c>
+      <c r="F171" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G171" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H171" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" ht="10" customHeight="1">
+      <c r="A172" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B172" s="23" t="s">
+        <v>168</v>
+      </c>
+      <c r="C172" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D172" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E172" s="28">
+        <v>624</v>
+      </c>
+      <c r="F172" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G172" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H172" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8" ht="10" customHeight="1">
+      <c r="A173" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B173" s="23" t="s">
+        <v>168</v>
+      </c>
+      <c r="C173" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D173" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E173" s="28">
+        <v>568</v>
+      </c>
+      <c r="F173" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G173" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H173" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8" ht="10" customHeight="1">
+      <c r="A174" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B174" s="23" t="s">
+        <v>168</v>
+      </c>
+      <c r="C174" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D174" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E174" s="28">
+        <v>445</v>
+      </c>
+      <c r="F174" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G174" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H174" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8" ht="10" customHeight="1">
+      <c r="A175" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B175" s="23" t="s">
+        <v>168</v>
+      </c>
+      <c r="C175" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="D175" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E175" s="28">
+        <v>530</v>
+      </c>
+      <c r="F175" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G175" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H175" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8" ht="10" customHeight="1">
+      <c r="A176" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B176" s="23" t="s">
+        <v>168</v>
+      </c>
+      <c r="C176" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D176" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E176" s="28">
+        <v>433</v>
+      </c>
+      <c r="F176" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G176" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H176" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8" ht="10" customHeight="1">
+      <c r="A177" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B177" s="23" t="s">
+        <v>169</v>
+      </c>
+      <c r="C177" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D177" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E177" s="28">
+        <v>372</v>
+      </c>
+      <c r="F177" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G177" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H177" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" ht="10" customHeight="1">
+      <c r="A178" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B178" s="23" t="s">
+        <v>169</v>
+      </c>
+      <c r="C178" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D178" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E178" s="28">
+        <v>355</v>
+      </c>
+      <c r="F178" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G178" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H178" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8" ht="10" customHeight="1">
+      <c r="A179" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B179" s="23" t="s">
+        <v>169</v>
+      </c>
+      <c r="C179" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D179" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E179" s="28">
+        <v>614</v>
+      </c>
+      <c r="F179" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G179" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H179" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8" ht="10" customHeight="1">
+      <c r="A180" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B180" s="23" t="s">
+        <v>169</v>
+      </c>
+      <c r="C180" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="D180" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E180" s="28">
+        <v>558</v>
+      </c>
+      <c r="F180" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G180" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H180" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8" ht="10" customHeight="1">
+      <c r="A181" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B181" s="23" t="s">
+        <v>169</v>
+      </c>
+      <c r="C181" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D181" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E181" s="28">
+        <v>422</v>
+      </c>
+      <c r="F181" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G181" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H181" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8" ht="10" customHeight="1">
+      <c r="A182" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B182" s="23" t="s">
+        <v>170</v>
+      </c>
+      <c r="C182" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D182" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E182" s="28">
+        <v>316</v>
+      </c>
+      <c r="F182" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G182" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H182" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8" ht="10" customHeight="1">
+      <c r="A183" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B183" s="23" t="s">
+        <v>170</v>
+      </c>
+      <c r="C183" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D183" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E183" s="28">
+        <v>264</v>
+      </c>
+      <c r="F183" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G183" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H183" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8" ht="10" customHeight="1">
+      <c r="A184" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B184" s="23" t="s">
+        <v>170</v>
+      </c>
+      <c r="C184" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D184" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E184" s="28">
+        <v>333</v>
+      </c>
+      <c r="F184" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G184" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H184" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8" ht="10" customHeight="1">
+      <c r="A185" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B185" s="23" t="s">
+        <v>170</v>
+      </c>
+      <c r="C185" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="D185" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E185" s="28">
         <v>332</v>
       </c>
-      <c r="F151" s="23" t="s">
-[...5 lines deleted...]
-      <c r="H151" s="23" t="s">
+      <c r="F185" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G185" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H185" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8" ht="10" customHeight="1">
+      <c r="A186" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B186" s="23" t="s">
+        <v>170</v>
+      </c>
+      <c r="C186" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D186" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E186" s="28">
+        <v>243</v>
+      </c>
+      <c r="F186" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G186" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H186" s="23" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A11:H11"/>
   <mergeCells count="7">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5A236EF5-F78C-4B2C-9047-8784FF81B9A9}">
-  <dimension ref="A1:H131"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E0FA8E0-DCE8-4620-B509-16E94E37B9A9}">
+  <dimension ref="A1:H161"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="9" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
@@ -39992,3081 +41382,3861 @@
       </c>
       <c r="C15" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="23" t="s">
         <v>48</v>
       </c>
       <c r="F15" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G15" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H15" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="10" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C16" s="23" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D16" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="23" t="s">
         <v>48</v>
       </c>
       <c r="F16" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G16" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H16" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="10" customHeight="1">
       <c r="A17" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B17" s="23" t="s">
         <v>175</v>
       </c>
       <c r="C17" s="23" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D17" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E17" s="23" t="s">
         <v>48</v>
       </c>
       <c r="F17" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G17" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H17" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="10" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>175</v>
       </c>
       <c r="C18" s="23" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D18" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="E18" s="34">
-        <v>1.60</v>
+      <c r="E18" s="23" t="s">
+        <v>48</v>
       </c>
       <c r="F18" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H18" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="10" customHeight="1">
       <c r="A19" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B19" s="23" t="s">
         <v>175</v>
       </c>
       <c r="C19" s="23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D19" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="34">
-        <v>1.30</v>
+        <v>1.60</v>
       </c>
       <c r="F19" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H19" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="10" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B20" s="23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C20" s="23" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D20" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="E20" s="23" t="s">
-        <v>48</v>
+      <c r="E20" s="34">
+        <v>1.30</v>
       </c>
       <c r="F20" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H20" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="10" customHeight="1">
       <c r="A21" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B21" s="23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C21" s="23" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D21" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="23" t="s">
         <v>48</v>
       </c>
       <c r="F21" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H21" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="10" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B22" s="23" t="s">
         <v>174</v>
       </c>
       <c r="C22" s="23" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D22" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="23" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H22" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="10" customHeight="1">
       <c r="A23" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>174</v>
       </c>
       <c r="C23" s="23" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D23" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="23" t="s">
         <v>48</v>
       </c>
       <c r="F23" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H23" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="10" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B24" s="23" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C24" s="23" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D24" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E24" s="23" t="s">
         <v>48</v>
       </c>
       <c r="F24" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H24" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="10" customHeight="1">
       <c r="A25" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B25" s="23" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C25" s="23" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D25" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E25" s="23" t="s">
         <v>48</v>
       </c>
       <c r="F25" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H25" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="10" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B26" s="23" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C26" s="23" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D26" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E26" s="23" t="s">
         <v>48</v>
       </c>
       <c r="F26" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G26" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H26" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="10" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B27" s="23" t="s">
         <v>172</v>
       </c>
       <c r="C27" s="23" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D27" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E27" s="23" t="s">
         <v>48</v>
       </c>
       <c r="F27" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H27" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="10" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B28" s="23" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="C28" s="23" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D28" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E28" s="23" t="s">
         <v>48</v>
       </c>
       <c r="F28" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G28" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H28" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="10" customHeight="1">
       <c r="A29" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B29" s="23" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="C29" s="23" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D29" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E29" s="23" t="s">
         <v>48</v>
       </c>
       <c r="F29" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G29" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H29" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="10" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B30" s="23" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="C30" s="23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D30" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E30" s="23" t="s">
         <v>48</v>
       </c>
       <c r="F30" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G30" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H30" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="10" customHeight="1">
       <c r="A31" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B31" s="23" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="C31" s="23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D31" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E31" s="23" t="s">
         <v>48</v>
       </c>
       <c r="F31" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H31" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="10" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B32" s="23" t="s">
-        <v>118</v>
+        <v>177</v>
       </c>
       <c r="C32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D32" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="E32" s="34">
-        <v>3.80</v>
+      <c r="E32" s="23" t="s">
+        <v>48</v>
       </c>
       <c r="F32" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H32" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="10" customHeight="1">
       <c r="A33" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B33" s="23" t="s">
-        <v>118</v>
+        <v>177</v>
       </c>
       <c r="C33" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D33" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="E33" s="34">
-        <v>3.60</v>
+      <c r="E33" s="23" t="s">
+        <v>48</v>
       </c>
       <c r="F33" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H33" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="10" customHeight="1">
       <c r="A34" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B34" s="23" t="s">
-        <v>118</v>
+        <v>177</v>
       </c>
       <c r="C34" s="23" t="s">
         <v>25</v>
       </c>
       <c r="D34" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="E34" s="34">
-        <v>3.60</v>
+      <c r="E34" s="23" t="s">
+        <v>48</v>
       </c>
       <c r="F34" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G34" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H34" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="10" customHeight="1">
       <c r="A35" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B35" s="23" t="s">
-        <v>118</v>
+        <v>177</v>
       </c>
       <c r="C35" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D35" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="E35" s="34">
-        <v>3.60</v>
+      <c r="E35" s="23" t="s">
+        <v>48</v>
       </c>
       <c r="F35" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H35" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="10" customHeight="1">
       <c r="A36" s="23" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B36" s="23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C36" s="23" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D36" s="23" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>33</v>
+      </c>
+      <c r="E36" s="23" t="s">
+        <v>48</v>
       </c>
       <c r="F36" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G36" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H36" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="10" customHeight="1">
       <c r="A37" s="23" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B37" s="23" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="C37" s="23" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D37" s="23" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>33</v>
+      </c>
+      <c r="E37" s="34">
+        <v>3.80</v>
       </c>
       <c r="F37" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G37" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H37" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="10" customHeight="1">
       <c r="A38" s="23" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B38" s="23" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="C38" s="23" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D38" s="23" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>33</v>
+      </c>
+      <c r="E38" s="34">
+        <v>3.60</v>
       </c>
       <c r="F38" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G38" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H38" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="10" customHeight="1">
       <c r="A39" s="23" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B39" s="23" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="C39" s="23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D39" s="23" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>33</v>
+      </c>
+      <c r="E39" s="34">
+        <v>3.60</v>
       </c>
       <c r="F39" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G39" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H39" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="10" customHeight="1">
       <c r="A40" s="23" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B40" s="23" t="s">
-        <v>175</v>
+        <v>118</v>
       </c>
       <c r="C40" s="23" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D40" s="23" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>33</v>
+      </c>
+      <c r="E40" s="34">
+        <v>3.60</v>
       </c>
       <c r="F40" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G40" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H40" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="10" customHeight="1">
       <c r="A41" s="23" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B41" s="23" t="s">
-        <v>175</v>
+        <v>118</v>
       </c>
       <c r="C41" s="23" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D41" s="23" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>33</v>
+      </c>
+      <c r="E41" s="34">
+        <v>3.20</v>
       </c>
       <c r="F41" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G41" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H41" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="10" customHeight="1">
       <c r="A42" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B42" s="23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C42" s="23" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D42" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E42" s="28">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="F42" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H42" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="10" customHeight="1">
       <c r="A43" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B43" s="23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C43" s="23" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D43" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E43" s="28">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="F43" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H43" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="10" customHeight="1">
       <c r="A44" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B44" s="23" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C44" s="23" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D44" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E44" s="28">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="F44" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G44" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H44" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="10" customHeight="1">
       <c r="A45" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B45" s="23" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C45" s="23" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D45" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E45" s="28">
         <v>100</v>
       </c>
       <c r="F45" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G45" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H45" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="10" customHeight="1">
       <c r="A46" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B46" s="23" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C46" s="23" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D46" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E46" s="28">
         <v>100</v>
       </c>
       <c r="F46" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G46" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H46" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="10" customHeight="1">
       <c r="A47" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B47" s="23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C47" s="23" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D47" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E47" s="28">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F47" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G47" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H47" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="10" customHeight="1">
       <c r="A48" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B48" s="23" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C48" s="23" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D48" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E48" s="28">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="F48" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G48" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H48" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="10" customHeight="1">
       <c r="A49" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B49" s="23" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C49" s="23" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D49" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E49" s="28">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="F49" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H49" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="10" customHeight="1">
       <c r="A50" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B50" s="23" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C50" s="23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D50" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E50" s="28">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="F50" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G50" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H50" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="10" customHeight="1">
       <c r="A51" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B51" s="23" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C51" s="23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D51" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E51" s="28">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F51" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G51" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H51" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="10" customHeight="1">
       <c r="A52" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B52" s="23" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C52" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D52" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E52" s="28">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="F52" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G52" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H52" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="10" customHeight="1">
       <c r="A53" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B53" s="23" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C53" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D53" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E53" s="28">
-        <v>81</v>
+        <v>100</v>
       </c>
       <c r="F53" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G53" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H53" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="10" customHeight="1">
       <c r="A54" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B54" s="23" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C54" s="23" t="s">
         <v>25</v>
       </c>
       <c r="D54" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E54" s="28">
         <v>100</v>
       </c>
       <c r="F54" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G54" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H54" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="10" customHeight="1">
       <c r="A55" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B55" s="23" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C55" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D55" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E55" s="28">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="F55" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G55" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H55" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="10" customHeight="1">
       <c r="A56" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B56" s="23" t="s">
-        <v>118</v>
+        <v>174</v>
       </c>
       <c r="C56" s="23" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D56" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E56" s="28">
         <v>100</v>
       </c>
       <c r="F56" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G56" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H56" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="10" customHeight="1">
       <c r="A57" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B57" s="23" t="s">
-        <v>118</v>
+        <v>172</v>
       </c>
       <c r="C57" s="23" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D57" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E57" s="28">
         <v>100</v>
       </c>
       <c r="F57" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G57" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H57" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="10" customHeight="1">
       <c r="A58" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B58" s="23" t="s">
-        <v>118</v>
+        <v>172</v>
       </c>
       <c r="C58" s="23" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D58" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E58" s="28">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="F58" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G58" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H58" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="10" customHeight="1">
       <c r="A59" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B59" s="23" t="s">
-        <v>118</v>
+        <v>172</v>
       </c>
       <c r="C59" s="23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D59" s="23" t="s">
         <v>31</v>
       </c>
       <c r="E59" s="28">
         <v>100</v>
       </c>
       <c r="F59" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G59" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H59" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="10" customHeight="1">
       <c r="A60" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B60" s="23" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C60" s="23" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D60" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E60" s="28">
-        <v>30</v>
+        <v>81</v>
       </c>
       <c r="F60" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G60" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H60" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="10" customHeight="1">
       <c r="A61" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B61" s="23" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C61" s="23" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D61" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E61" s="28">
-        <v>26</v>
+        <v>100</v>
       </c>
       <c r="F61" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G61" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H61" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="10" customHeight="1">
       <c r="A62" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B62" s="23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C62" s="23" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D62" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E62" s="28">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="F62" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G62" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H62" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="10" customHeight="1">
       <c r="A63" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B63" s="23" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C63" s="23" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D63" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E63" s="28">
-        <v>26</v>
+        <v>81</v>
       </c>
       <c r="F63" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G63" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H63" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="10" customHeight="1">
       <c r="A64" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B64" s="23" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C64" s="23" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D64" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E64" s="28">
-        <v>42</v>
+        <v>100</v>
       </c>
       <c r="F64" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G64" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H64" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="10" customHeight="1">
       <c r="A65" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B65" s="23" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C65" s="23" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D65" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E65" s="28">
-        <v>45</v>
+        <v>95</v>
       </c>
       <c r="F65" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G65" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H65" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="10" customHeight="1">
       <c r="A66" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B66" s="23" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C66" s="23" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D66" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E66" s="28">
-        <v>67</v>
+        <v>100</v>
       </c>
       <c r="F66" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G66" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H66" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="10" customHeight="1">
       <c r="A67" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B67" s="23" t="s">
-        <v>175</v>
+        <v>118</v>
       </c>
       <c r="C67" s="23" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D67" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E67" s="28">
-        <v>63</v>
+        <v>100</v>
       </c>
       <c r="F67" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G67" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H67" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="10" customHeight="1">
       <c r="A68" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B68" s="23" t="s">
-        <v>174</v>
+        <v>118</v>
       </c>
       <c r="C68" s="23" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D68" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E68" s="28">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="F68" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G68" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H68" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="10" customHeight="1">
       <c r="A69" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B69" s="23" t="s">
-        <v>174</v>
+        <v>118</v>
       </c>
       <c r="C69" s="23" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D69" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E69" s="28">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="F69" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G69" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H69" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="10" customHeight="1">
       <c r="A70" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B70" s="23" t="s">
-        <v>174</v>
+        <v>118</v>
       </c>
       <c r="C70" s="23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D70" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E70" s="28">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="F70" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G70" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H70" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="10" customHeight="1">
       <c r="A71" s="23" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="B71" s="23" t="s">
-        <v>174</v>
+        <v>118</v>
       </c>
       <c r="C71" s="23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D71" s="23" t="s">
-        <v>124</v>
+        <v>31</v>
       </c>
       <c r="E71" s="28">
-        <v>14</v>
+        <v>100</v>
       </c>
       <c r="F71" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G71" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H71" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="10" customHeight="1">
       <c r="A72" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B72" s="23" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C72" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D72" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E72" s="28">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="F72" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G72" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H72" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="10" customHeight="1">
       <c r="A73" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B73" s="23" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C73" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D73" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E73" s="28">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="F73" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G73" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H73" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="10" customHeight="1">
       <c r="A74" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B74" s="23" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C74" s="23" t="s">
         <v>25</v>
       </c>
       <c r="D74" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E74" s="28">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="F74" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G74" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H74" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="10" customHeight="1">
       <c r="A75" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B75" s="23" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C75" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D75" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E75" s="28">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F75" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G75" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H75" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="10" customHeight="1">
       <c r="A76" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B76" s="23" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C76" s="23" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D76" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E76" s="28">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F76" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G76" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H76" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="10" customHeight="1">
       <c r="A77" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B77" s="23" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C77" s="23" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D77" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E77" s="28">
-        <v>16</v>
+        <v>42</v>
       </c>
       <c r="F77" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G77" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H77" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="10" customHeight="1">
       <c r="A78" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B78" s="23" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C78" s="23" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D78" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E78" s="28">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="F78" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G78" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H78" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="10" customHeight="1">
       <c r="A79" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B79" s="23" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C79" s="23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D79" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E79" s="28">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="F79" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G79" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H79" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="10" customHeight="1">
       <c r="A80" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B80" s="23" t="s">
-        <v>118</v>
+        <v>175</v>
       </c>
       <c r="C80" s="23" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D80" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E80" s="28">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F80" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G80" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H80" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="10" customHeight="1">
       <c r="A81" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B81" s="23" t="s">
-        <v>118</v>
+        <v>175</v>
       </c>
       <c r="C81" s="23" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D81" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E81" s="28">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="F81" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G81" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H81" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="10" customHeight="1">
       <c r="A82" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B82" s="23" t="s">
-        <v>118</v>
+        <v>174</v>
       </c>
       <c r="C82" s="23" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D82" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E82" s="28">
-        <v>83</v>
+        <v>20</v>
       </c>
       <c r="F82" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G82" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H82" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="10" customHeight="1">
       <c r="A83" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B83" s="23" t="s">
-        <v>118</v>
+        <v>174</v>
       </c>
       <c r="C83" s="23" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D83" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E83" s="28">
-        <v>62</v>
+        <v>10</v>
       </c>
       <c r="F83" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G83" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H83" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="10" customHeight="1">
       <c r="A84" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B84" s="23" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C84" s="23" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D84" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E84" s="28">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="F84" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G84" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H84" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="10" customHeight="1">
       <c r="A85" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B85" s="23" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C85" s="23" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D85" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E85" s="28">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F85" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G85" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H85" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="10" customHeight="1">
       <c r="A86" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B86" s="23" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C86" s="23" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D86" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E86" s="28">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F86" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G86" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H86" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="10" customHeight="1">
       <c r="A87" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B87" s="23" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C87" s="23" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D87" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E87" s="28">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="F87" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G87" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H87" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="10" customHeight="1">
       <c r="A88" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B88" s="23" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C88" s="23" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D88" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E88" s="28">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="F88" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G88" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H88" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="10" customHeight="1">
       <c r="A89" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B89" s="23" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C89" s="23" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D89" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E89" s="28">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="F89" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G89" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H89" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="10" customHeight="1">
       <c r="A90" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B90" s="23" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C90" s="23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D90" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E90" s="28">
-        <v>60</v>
+        <v>16</v>
       </c>
       <c r="F90" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G90" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H90" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="10" customHeight="1">
       <c r="A91" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B91" s="23" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C91" s="23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D91" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E91" s="28">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="F91" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G91" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H91" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="10" customHeight="1">
       <c r="A92" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B92" s="23" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C92" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D92" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E92" s="28">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F92" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G92" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H92" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="10" customHeight="1">
       <c r="A93" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B93" s="23" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C93" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D93" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E93" s="28">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F93" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G93" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H93" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="10" customHeight="1">
       <c r="A94" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B94" s="23" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C94" s="23" t="s">
         <v>25</v>
       </c>
       <c r="D94" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E94" s="28">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="F94" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G94" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H94" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="10" customHeight="1">
       <c r="A95" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B95" s="23" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C95" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D95" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E95" s="28">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F95" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G95" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H95" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="10" customHeight="1">
       <c r="A96" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B96" s="23" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C96" s="23" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D96" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E96" s="28">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F96" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G96" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H96" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="10" customHeight="1">
       <c r="A97" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B97" s="23" t="s">
-        <v>172</v>
+        <v>118</v>
       </c>
       <c r="C97" s="23" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D97" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E97" s="28">
-        <v>17</v>
+        <v>66</v>
       </c>
       <c r="F97" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G97" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H97" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="10" customHeight="1">
       <c r="A98" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B98" s="23" t="s">
-        <v>172</v>
+        <v>118</v>
       </c>
       <c r="C98" s="23" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D98" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E98" s="28">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="F98" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G98" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H98" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="10" customHeight="1">
       <c r="A99" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B99" s="23" t="s">
-        <v>172</v>
+        <v>118</v>
       </c>
       <c r="C99" s="23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D99" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E99" s="28">
-        <v>13</v>
+        <v>83</v>
       </c>
       <c r="F99" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G99" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H99" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="10" customHeight="1">
       <c r="A100" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B100" s="23" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="C100" s="23" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D100" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E100" s="28">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="F100" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G100" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H100" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="10" customHeight="1">
       <c r="A101" s="23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B101" s="23" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="C101" s="23" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D101" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E101" s="28">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="F101" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G101" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H101" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="10" customHeight="1">
       <c r="A102" s="23" t="s">
         <v>159</v>
       </c>
       <c r="B102" s="23" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C102" s="23" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D102" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E102" s="28">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="F102" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G102" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H102" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="10" customHeight="1">
       <c r="A103" s="23" t="s">
         <v>159</v>
       </c>
       <c r="B103" s="23" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C103" s="23" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D103" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E103" s="28">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F103" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G103" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H103" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="10" customHeight="1">
       <c r="A104" s="23" t="s">
         <v>159</v>
       </c>
       <c r="B104" s="23" t="s">
-        <v>118</v>
+        <v>176</v>
       </c>
       <c r="C104" s="23" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D104" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E104" s="28">
-        <v>66</v>
+        <v>18</v>
       </c>
       <c r="F104" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G104" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H104" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="10" customHeight="1">
       <c r="A105" s="23" t="s">
         <v>159</v>
       </c>
       <c r="B105" s="23" t="s">
-        <v>118</v>
+        <v>176</v>
       </c>
       <c r="C105" s="23" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D105" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E105" s="28">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="F105" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G105" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H105" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="10" customHeight="1">
       <c r="A106" s="23" t="s">
         <v>159</v>
       </c>
       <c r="B106" s="23" t="s">
-        <v>118</v>
+        <v>176</v>
       </c>
       <c r="C106" s="23" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D106" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E106" s="28">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="F106" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G106" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H106" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="10" customHeight="1">
       <c r="A107" s="23" t="s">
         <v>159</v>
       </c>
       <c r="B107" s="23" t="s">
-        <v>118</v>
+        <v>175</v>
       </c>
       <c r="C107" s="23" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D107" s="23" t="s">
         <v>124</v>
       </c>
       <c r="E107" s="28">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="F107" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G107" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H107" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="10" customHeight="1">
       <c r="A108" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B108" s="23" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C108" s="23" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D108" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E108" s="28">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="F108" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G108" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H108" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="10" customHeight="1">
       <c r="A109" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B109" s="23" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C109" s="23" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D109" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E109" s="28">
         <v>60</v>
       </c>
       <c r="F109" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G109" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H109" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="10" customHeight="1">
       <c r="A110" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B110" s="23" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C110" s="23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D110" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E110" s="28">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="F110" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G110" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H110" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="10" customHeight="1">
       <c r="A111" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B111" s="23" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C111" s="23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D111" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E111" s="28">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="F111" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G111" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H111" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="10" customHeight="1">
       <c r="A112" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B112" s="23" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C112" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D112" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E112" s="28">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="F112" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G112" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H112" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="10" customHeight="1">
       <c r="A113" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B113" s="23" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C113" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D113" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E113" s="28">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="F113" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G113" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H113" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="10" customHeight="1">
       <c r="A114" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B114" s="23" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C114" s="23" t="s">
         <v>25</v>
       </c>
       <c r="D114" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E114" s="28">
-        <v>96</v>
+        <v>10</v>
       </c>
       <c r="F114" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G114" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H114" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="10" customHeight="1">
       <c r="A115" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B115" s="23" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C115" s="23" t="s">
         <v>26</v>
       </c>
       <c r="D115" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E115" s="28">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c r="F115" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G115" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H115" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="10" customHeight="1">
       <c r="A116" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B116" s="23" t="s">
         <v>174</v>
       </c>
       <c r="C116" s="23" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D116" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E116" s="28">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F116" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G116" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H116" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="10" customHeight="1">
       <c r="A117" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B117" s="23" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C117" s="23" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D117" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E117" s="28">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F117" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G117" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H117" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="10" customHeight="1">
       <c r="A118" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B118" s="23" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C118" s="23" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D118" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E118" s="28">
         <v>17</v>
       </c>
       <c r="F118" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G118" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H118" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="10" customHeight="1">
       <c r="A119" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B119" s="23" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="C119" s="23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D119" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E119" s="28">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="F119" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G119" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H119" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="10" customHeight="1">
       <c r="A120" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B120" s="23" t="s">
         <v>172</v>
       </c>
       <c r="C120" s="23" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D120" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E120" s="28">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="F120" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G120" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H120" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="10" customHeight="1">
       <c r="A121" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B121" s="23" t="s">
         <v>172</v>
       </c>
       <c r="C121" s="23" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D121" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E121" s="28">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="F121" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G121" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H121" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="10" customHeight="1">
       <c r="A122" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B122" s="23" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C122" s="23" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D122" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E122" s="28">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F122" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G122" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H122" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="10" customHeight="1">
       <c r="A123" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B123" s="23" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C123" s="23" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D123" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E123" s="28">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="F123" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G123" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H123" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="10" customHeight="1">
       <c r="A124" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B124" s="23" t="s">
         <v>177</v>
       </c>
       <c r="C124" s="23" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D124" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E124" s="28">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="F124" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G124" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H124" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="10" customHeight="1">
       <c r="A125" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B125" s="23" t="s">
         <v>177</v>
       </c>
       <c r="C125" s="23" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D125" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E125" s="28">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="F125" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G125" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H125" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="10" customHeight="1">
       <c r="A126" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B126" s="23" t="s">
         <v>177</v>
       </c>
       <c r="C126" s="23" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D126" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E126" s="28">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="F126" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G126" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H126" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="10" customHeight="1">
       <c r="A127" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B127" s="23" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="C127" s="23" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D127" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E127" s="28">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="F127" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G127" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H127" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="10" customHeight="1">
       <c r="A128" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B128" s="23" t="s">
         <v>118</v>
       </c>
       <c r="C128" s="23" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D128" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E128" s="28">
-        <v>252</v>
+        <v>51</v>
       </c>
       <c r="F128" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G128" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H128" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="10" customHeight="1">
       <c r="A129" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B129" s="23" t="s">
         <v>118</v>
       </c>
       <c r="C129" s="23" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D129" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E129" s="28">
-        <v>182</v>
+        <v>83</v>
       </c>
       <c r="F129" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G129" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H129" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="10" customHeight="1">
       <c r="A130" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B130" s="23" t="s">
         <v>118</v>
       </c>
       <c r="C130" s="23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D130" s="23" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="E130" s="28">
-        <v>298</v>
+        <v>62</v>
       </c>
       <c r="F130" s="23" t="s">
         <v>18</v>
       </c>
       <c r="G130" s="23" t="s">
         <v>18</v>
       </c>
       <c r="H130" s="23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="10" customHeight="1">
       <c r="A131" s="23" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B131" s="23" t="s">
         <v>118</v>
       </c>
       <c r="C131" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D131" s="23" t="s">
+        <v>124</v>
+      </c>
+      <c r="E131" s="28">
+        <v>101</v>
+      </c>
+      <c r="F131" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G131" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H131" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="10" customHeight="1">
+      <c r="A132" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B132" s="23" t="s">
+        <v>176</v>
+      </c>
+      <c r="C132" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D132" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E132" s="28">
+        <v>54</v>
+      </c>
+      <c r="F132" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G132" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H132" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="10" customHeight="1">
+      <c r="A133" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B133" s="23" t="s">
+        <v>176</v>
+      </c>
+      <c r="C133" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D133" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E133" s="28">
+        <v>60</v>
+      </c>
+      <c r="F133" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G133" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H133" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" ht="10" customHeight="1">
+      <c r="A134" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B134" s="23" t="s">
+        <v>176</v>
+      </c>
+      <c r="C134" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D134" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E134" s="28">
+        <v>33</v>
+      </c>
+      <c r="F134" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G134" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H134" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" ht="10" customHeight="1">
+      <c r="A135" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B135" s="23" t="s">
+        <v>176</v>
+      </c>
+      <c r="C135" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="D131" s="23" t="s">
+      <c r="D135" s="23" t="s">
         <v>161</v>
       </c>
-      <c r="E131" s="28">
+      <c r="E135" s="28">
+        <v>51</v>
+      </c>
+      <c r="F135" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G135" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H135" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" ht="10" customHeight="1">
+      <c r="A136" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B136" s="23" t="s">
+        <v>176</v>
+      </c>
+      <c r="C136" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D136" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E136" s="28">
+        <v>31</v>
+      </c>
+      <c r="F136" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G136" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H136" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" ht="10" customHeight="1">
+      <c r="A137" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B137" s="23" t="s">
+        <v>175</v>
+      </c>
+      <c r="C137" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D137" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E137" s="28">
+        <v>55</v>
+      </c>
+      <c r="F137" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G137" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H137" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" ht="10" customHeight="1">
+      <c r="A138" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B138" s="23" t="s">
+        <v>175</v>
+      </c>
+      <c r="C138" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D138" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E138" s="28">
+        <v>54</v>
+      </c>
+      <c r="F138" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G138" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H138" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" ht="10" customHeight="1">
+      <c r="A139" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B139" s="23" t="s">
+        <v>175</v>
+      </c>
+      <c r="C139" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D139" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E139" s="28">
+        <v>96</v>
+      </c>
+      <c r="F139" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G139" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H139" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" ht="10" customHeight="1">
+      <c r="A140" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B140" s="23" t="s">
+        <v>175</v>
+      </c>
+      <c r="C140" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="D140" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E140" s="28">
+        <v>64</v>
+      </c>
+      <c r="F140" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G140" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H140" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" ht="10" customHeight="1">
+      <c r="A141" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B141" s="23" t="s">
+        <v>175</v>
+      </c>
+      <c r="C141" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D141" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E141" s="28">
+        <v>59</v>
+      </c>
+      <c r="F141" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G141" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H141" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" ht="10" customHeight="1">
+      <c r="A142" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B142" s="23" t="s">
+        <v>174</v>
+      </c>
+      <c r="C142" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D142" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E142" s="28">
+        <v>50</v>
+      </c>
+      <c r="F142" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G142" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H142" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" ht="10" customHeight="1">
+      <c r="A143" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B143" s="23" t="s">
+        <v>174</v>
+      </c>
+      <c r="C143" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D143" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E143" s="28">
+        <v>16</v>
+      </c>
+      <c r="F143" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G143" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H143" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="10" customHeight="1">
+      <c r="A144" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B144" s="23" t="s">
+        <v>174</v>
+      </c>
+      <c r="C144" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D144" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E144" s="28">
+        <v>17</v>
+      </c>
+      <c r="F144" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G144" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H144" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" ht="10" customHeight="1">
+      <c r="A145" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B145" s="23" t="s">
+        <v>174</v>
+      </c>
+      <c r="C145" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="D145" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E145" s="28">
+        <v>29</v>
+      </c>
+      <c r="F145" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G145" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H145" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" ht="10" customHeight="1">
+      <c r="A146" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B146" s="23" t="s">
+        <v>174</v>
+      </c>
+      <c r="C146" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D146" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E146" s="28">
+        <v>19</v>
+      </c>
+      <c r="F146" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G146" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H146" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" ht="10" customHeight="1">
+      <c r="A147" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B147" s="23" t="s">
+        <v>172</v>
+      </c>
+      <c r="C147" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D147" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E147" s="28">
+        <v>37</v>
+      </c>
+      <c r="F147" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G147" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H147" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" ht="10" customHeight="1">
+      <c r="A148" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B148" s="23" t="s">
+        <v>172</v>
+      </c>
+      <c r="C148" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D148" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E148" s="28">
+        <v>33</v>
+      </c>
+      <c r="F148" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G148" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H148" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" ht="10" customHeight="1">
+      <c r="A149" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B149" s="23" t="s">
+        <v>172</v>
+      </c>
+      <c r="C149" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D149" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E149" s="28">
+        <v>26</v>
+      </c>
+      <c r="F149" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G149" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H149" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" ht="10" customHeight="1">
+      <c r="A150" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B150" s="23" t="s">
+        <v>172</v>
+      </c>
+      <c r="C150" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="D150" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E150" s="28">
+        <v>29</v>
+      </c>
+      <c r="F150" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G150" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H150" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" ht="10" customHeight="1">
+      <c r="A151" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B151" s="23" t="s">
+        <v>172</v>
+      </c>
+      <c r="C151" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D151" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E151" s="28">
+        <v>31</v>
+      </c>
+      <c r="F151" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G151" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H151" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" ht="10" customHeight="1">
+      <c r="A152" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B152" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="C152" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D152" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E152" s="28">
+        <v>32</v>
+      </c>
+      <c r="F152" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G152" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H152" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" ht="10" customHeight="1">
+      <c r="A153" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B153" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="C153" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D153" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E153" s="28">
+        <v>16</v>
+      </c>
+      <c r="F153" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G153" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H153" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" ht="10" customHeight="1">
+      <c r="A154" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B154" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="C154" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D154" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E154" s="28">
+        <v>31</v>
+      </c>
+      <c r="F154" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G154" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H154" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" ht="10" customHeight="1">
+      <c r="A155" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B155" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="C155" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="D155" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E155" s="28">
+        <v>35</v>
+      </c>
+      <c r="F155" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G155" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H155" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" ht="10" customHeight="1">
+      <c r="A156" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B156" s="23" t="s">
+        <v>177</v>
+      </c>
+      <c r="C156" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D156" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E156" s="28">
+        <v>27</v>
+      </c>
+      <c r="F156" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G156" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H156" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" ht="10" customHeight="1">
+      <c r="A157" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B157" s="23" t="s">
+        <v>118</v>
+      </c>
+      <c r="C157" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D157" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E157" s="28">
+        <v>252</v>
+      </c>
+      <c r="F157" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G157" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H157" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" ht="10" customHeight="1">
+      <c r="A158" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B158" s="23" t="s">
+        <v>118</v>
+      </c>
+      <c r="C158" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="D158" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E158" s="28">
+        <v>182</v>
+      </c>
+      <c r="F158" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G158" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H158" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" ht="10" customHeight="1">
+      <c r="A159" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B159" s="23" t="s">
+        <v>118</v>
+      </c>
+      <c r="C159" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D159" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E159" s="28">
+        <v>298</v>
+      </c>
+      <c r="F159" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G159" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H159" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" ht="10" customHeight="1">
+      <c r="A160" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B160" s="23" t="s">
+        <v>118</v>
+      </c>
+      <c r="C160" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="D160" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E160" s="28">
         <v>224</v>
       </c>
-      <c r="F131" s="23" t="s">
-[...5 lines deleted...]
-      <c r="H131" s="23" t="s">
+      <c r="F160" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G160" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H160" s="23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" ht="10" customHeight="1">
+      <c r="A161" s="23" t="s">
+        <v>160</v>
+      </c>
+      <c r="B161" s="23" t="s">
+        <v>118</v>
+      </c>
+      <c r="C161" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="D161" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="E161" s="28">
+        <v>320</v>
+      </c>
+      <c r="F161" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G161" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="H161" s="23" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A11:H11"/>
   <mergeCells count="7">
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A8:H8"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup horizontalDpi="300" verticalDpi="300" orientation="portrait" paperSize="9" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DCCD6476-E7A1-48F8-BE8B-77F3654DB9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EED13145-A36A-4285-BD60-FD5213E1B9A9}">
   <dimension ref="A1:H66"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <selection pane="topLeft" activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81428571428571" defaultRowHeight="10" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="52.7142857142857" style="12" customWidth="1"/>
     <col min="3" max="3" width="7.42857142857143" style="12" customWidth="1"/>
     <col min="4" max="4" width="11" style="12" customWidth="1"/>
     <col min="5" max="5" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="6" max="6" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="11.7142857142857" style="12" customWidth="1"/>
     <col min="8" max="8" width="2.57142857142857" style="12" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="8.85714285714286" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>